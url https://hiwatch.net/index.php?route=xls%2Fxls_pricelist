--- v0 (2026-05-26)
+++ v1 (2026-07-11)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Default" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1111">
   <si>
-    <t>Дата актуальности прайслиста: 26.05.2026</t>
+    <t>Дата актуальности прайслиста: 11.07.2026</t>
   </si>
   <si>
     <t>hiwatch.net</t>
   </si>
   <si>
     <t xml:space="preserve">тел: +7 (499) 390-80-95     </t>
   </si>
   <si>
     <t>e-mail:sale@hiwatch.net</t>
   </si>
   <si>
     <t>https://hiwatch.net/</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Модель</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>