--- v1 (2026-07-11)
+++ v2 (2026-08-26)
@@ -14,53 +14,53 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Default" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1111">
-[...1 lines deleted...]
-    <t>Дата актуальности прайслиста: 11.07.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1124">
+  <si>
+    <t>Дата актуальности прайслиста: 26.08.2026</t>
   </si>
   <si>
     <t>hiwatch.net</t>
   </si>
   <si>
     <t xml:space="preserve">тел: +7 (499) 390-80-95     </t>
   </si>
   <si>
     <t>e-mail:sale@hiwatch.net</t>
   </si>
   <si>
     <t>https://hiwatch.net/</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Модель</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
@@ -77,104 +77,99 @@
     <t>DS-I200(E)(2.8mm)</t>
   </si>
   <si>
     <t>2 Мп уличная цилиндрическая IP-камера с EXIR-подсветкой до 30 м
 • Высокое качество изображения с разрешением 2 Мп.
 • Обнаружение цели по типу «Человек» / «ТС».
 • Четкое изображение при яркой задней засветке благодаря технологии DWDR.
 • Защита от влаги и пыли: IP67.
 • EXIR 2.0: улучшенная инфракрасная технология с большой дальностью ИК-подсветки.
 • Встроенный слот для microSD / SDHC / SDXC: нет
 • Встроенный микрофон: нет Матрица 1/2.9'' Progressive Scan CMOS Максимальное разрешение 1920  1080 Чувствительность Цвет: 0.01 лк @ (F2.0, AGC вкл), ч/б: 0 лк с ИК-подсветкой Скорость электронного затвора От 1/3 до 1/100 000 с Режим «День/ночь» ИК-фильтр Регулировка угла установки Поворот: от 0 до 360°; наклон: от 0 до 90°, вращение: от 0 до 360° Тип объектива Фиксированный объектив 2.8, 4 и 6 мм (опционально) Фокусное расстояние и угол обзора 2.8 мм, по горизонтали: 104°, по вертикали: 58°, по диагонали: 123° Крепление объектива M12 Фокусировка Фиксированная Апертура F2.0 DORI 2.8 мм, D: 42 м, O: 16 м, R: 8 м, I: 4 м Тип подсветки ИК-подсветка Дальность дополнительной подсветки До 30 м Дополнительная интеллектуальная подсветка Есть Инфракрасные волны 850 нм Основной поток 50 Гц: 25 к/с (1920  1080, 1280  720) 60 Гц: 30 к/с (1920  1080, 1280  720) Дополнительный поток 50 Гц: 25 к/с (640  480, 640  360) 60 Гц: 30 к/с (640  480, 640  360) Видеосжатие Основной поток: H.265+ / H.265 / H.264+ / H.264 Дополнительный поток: H.265 / H.264 / MJPEG Битрейт видео От 32 Кбит/с до 8 Мбит/с Профиль H.264 Baseline Profile/Main Profile/High Profile Профиль H.265 Main Profile Битрейт CBR / VBR Область интереса (ROI) 1 фиксированная область для основного потока Безопасность Защита паролем, сложный пароль, водяные знаки, фильтрация IP-адресов, базовая и дайджест-аутентификация для HTTP, WSSE и дайджест-аутентификация для открытого сетевого видеоинтерфейса, журнал проверки безопасности, аутентификация хоста (MAC-адрес) Одновременный просмотр в режиме реального времени До 6 каналов API Открытый сетевой видеоинтерфейс (Profile S, Profile T), ISAPI, SDK Протоколы TCP / IP, ICMP, DHCP, DNS, HTTP, RTP, RTSP, NTP, IGMP, IPv6, UDP, QoS, FTP, SMTP Пользователь / хост До 32 пользователей 3 уровня пользователей: администратор, оператор и пользователь Клиент iVMS-4200, Hik-Connect Веб-интерфейс Требуется плагин для просмотра в режиме реального времени: IE 10, IE 11 Локальные сервисы: Chrome 57.0+, Firefox 52.0+ Широкий динамический диапазон (WDR) Цифровой WDR SNR  52 дБ Переключение режима «День / ночь» День / Ночь / Автоматич. / По расписанию Улучшение изображения BLC, HLC, 3D DNR Настройки изображения Режим коридора, насыщенность, яркость, контрастность, резкость, усиление и баланс белого настраиваются через клиентское ПО или веб-интерфейс Маскирование области 4 настраиваемые многоугольные маски области Интерфейс Ethernet 1 RJ45 auto 10 / 100 М Ethernet Локальное хранение Отсутствует Встроенный микрофон Отсутствует Кнопка сброса настроек Отсутствует Основные события Срабатывание тревоги по различным типам объектов (человек, ТС), детектор саботажа, исключение Привязка Загрузка на FTP, отправка email, уведомление центра мониторинга, захват изображения Питание DC 12 В ± 25 %, 0.4 А, макс. 5 Вт, коаксиальный разъем питания  5.5 мм PoE: 802.3 af, класс 3, от 36 до 57 В, от 0.2 до 0.15 А, макс. 6.5 Вт Материал Металл Размеры 170.8  66  69.1 мм (6.7  2.6  2.7) Размер упаковки 216  121  118 мм (8.5  4.8  4.6) Масса Приблиз. 265 г Масса с упаковкой Приблиз. 495 г Условия хранения От -30 до +60 °C. Влажность 95 % или меньше (без конденсата) Рабочие условия От -40 до +60 °C. Влажность 95 % или меньше (без конденсата) Язык Английский, русский Основные функции Heartbeat, Anti-banding, зеркалирование, защита паролем, изменение пароля по email Стандарты EMC FCC: 47 CFR Part 15, Subpart B CE-EMC: EN 55032: 2015, EN 61000-3-2:2019, EN 61000-3-3: 2013 + A1:2019, EN 50130-4: 2011 +A1: 2014 RCM: AS / NZS CISPR 32: 2015 IC: ICES-003: Issue 7 KC: KN32: 2015, KN35: 2015 Стандарты по безопасности UL: UL 62368-1 CB: IEC 62368-1: 2014+A11 CE-LVD: EN 62368-1: 2014 / A11: 2017 BIS: IS 13252 (Part 1): 2010 / IEC 60950-1: 2005 Окружающая среда CE-RoHS: 2011 / 65 / EU WEEE: 2012 / 19 / EU Reach: Regulation (EC) No 1907/2006 Стандарты по защите IP67: IEC 60529-2013</t>
   </si>
   <si>
     <t>HiWatch</t>
   </si>
   <si>
     <t>4 095,00</t>
   </si>
   <si>
     <t>311322923</t>
   </si>
   <si>
     <t>DS-I200(E)(4mm)</t>
   </si>
   <si>
-    <t> Чувствительный элемент 1/2.9" Progressive Scan CMOS Разрешение 1920х1080 Кодек сжатия видео H.265/H.265+/H.264/H.264+/MPEG4 Объектив, мм 4.0 Тип подсветки ИК Дальность подсветки, м 30 Скорость передачи макс. к/сек 25 Габаритные размеры мм 77х165 Чувствительность, лк 0.01 Аудиовход/выход Нет Тревожные входы/выходы Нет Слот для карты памяти Нет Напряжение питания, В 12 DC/PoE Потребляемая мощность, Вт 6.5 Диапазон рабочих температур, °С -40…+60</t>
+    <t>2Мп уличная цилиндрическая IP-камера с EXIR-подсветкой до 30м
+1/2.9'' Progressive Scan CMOS матрица; 19201080@25к/с; объектив 4мм; угол обзора 81градусов; механический ИК-фильтр; 0.01Лк@F2.0; H.265/H.265+/H.264/H.264+/MJPEG, ROI; коридорный режим; DWDR; 3D DNR; BLC; Smart ИК; обнаружение движения 2.0; видеобитрейт 32кбит/с-8Мбит/с; IP67; защита от перенапряжений TVS,  -40градусовC до +60градусовC; DC12В+-25%/PoE(802.3af); 6.5Вт макс. Чувствительный элемент 1/2.9" Progressive Scan CMOS Разрешение 1920х1080 Кодек сжатия видео H.265/H.265+/H.264/H.264+/MPEG4 Объектив, мм 4.0 Тип подсветки ИК Дальность подсветки, м 30 Скорость передачи макс. к/сек 25 Габаритные размеры мм 77х165 Чувствительность, лк 0.01 Аудиовход/выход Нет Тревожные входы/выходы Нет Слот для карты памяти Нет Напряжение питания, В 12 DC/PoE Потребляемая мощность, Вт 6.5 Диапазон рабочих температур, °С -40…+60</t>
   </si>
   <si>
     <t>311322921</t>
   </si>
   <si>
     <t>DS-I200(E)(6mm)</t>
   </si>
   <si>
     <t>2 Мп уличная цилиндрическая IP-камера с EXIR-подсветкой до 30 м
  • Высокое качество изображения с разрешением 2 Мп.
  • Обнаружение цели по типу «Человек» / «ТС».
  • Четкое изображение при яркой задней засветке благодаря технологии DWDR.
  • Защита от влаги и пыли: IP67.
  • EXIR 2.0: улучшенная инфракрасная технология с большой дальностью ИК-подсветки.
  • Встроенный слот для microSD / SDHC / SDXC: нет
 • Встроенный микрофон: нет Матрица	 1/2.9'' Progressive Scan CMOS  Максимальное разрешение	 1920  1080  Чувствительность	 Цвет: 0.01 лк @ (F2.0, AGC вкл), ч/б: 0 лк с ИК-подсветкой  Скорость электронного затвора	 От 1/3 до 1/100 000 с  Режим «День/ночь»	 ИК-фильтр Регулировка угла установки	 Поворот: от 0 до 360°; наклон: от 0 до 90°, вращение: от 0 до 360° Тип объектива	 Фиксированный объектив 6 мм (опционально) Фокусное расстояние и угол обзора 6 мм, по горизонтали: 50.9°, по вертикали: 29.3°, по диагонали: 58.1° Крепление объектива	M12  Фиксированная  Фокусировка	 Фиксированная  Апертура	 F2.0 DORI 6 мм, D: 83 м, O: 32 м, R: 16 м, I: 8 м Тип подсветки	 ИК-подсветка Дальность дополнительной подсветки	 До 30 м  Дополнительная интеллектуальная подсветка	 Есть  Инфракрасные волны	 850 нм Основной поток	 50 Гц: 25 к/с (1920  1080, 1280  720) 60 Гц: 30 к/с (1920  1080, 1280  720) Дополнительный поток	 50 Гц: 25 к/с (640  480, 640  360) 60 Гц: 30 к/с (640  480, 640  360) Видеосжатие	 Основной поток: H.265+ / H.265 / H.264+ / H.264 Дополнительный поток: H.265 / H.264 / MJPEG Область интереса (ROI)	 1 фиксированная область для основного потока Безопасность	 Защита паролем, сложный пароль, водяные знаки, фильтрация IP-адресов, базовая и дайджест-аутентификация для HTTP, WSSE и дайджест-аутентификация для открытого сетевого видеоинтерфейса, журнал проверки безопасности, аутентификация хоста (MAC-адрес) Одновременный просмотр в режиме реального времени	 До 6 каналов Веб-интерфейс	 Требуется плагин для просмотра в режиме реального времени: IE 10, IE 11 Локальные сервисы: Chrome 57.0+, Firefox 52.0+ Широкий динамический диапазон (WDR)	 Цифровой WDR SNR	  52 дБ Переключение режима «День / ночь»	 День / Ночь / Автоматич. / По расписанию Настройки изображения	 Режим коридора, насыщенность, яркость, контрастность, резкость, усиление и баланс белого настраиваются через клиентское ПО или веб-интерфейс Интерфейс Ethernet	 1 RJ45 auto 10 / 100 М Ethernet Питание	 DC 12 В ± 25 %, 0.4 А, макс. 5 Вт, коаксиальный разъем питания  5.5 мм PoE: 802.3 af, класс 3, от 36 до 57 В, от 0.2 до 0.15 А, макс. 6.5 Вт Материал	 Металл  Размеры	 170.8  66  69.1 мм (6.7  2.6  2.7)  Размер упаковки	 216  121  118 мм (8.5  4.8  4.6)  Масса	 Приблиз. 265 г Масса с упаковкой	 Приблиз. 495 г Рабочие условия	 От -40 до +60 °C. Влажность 95 % или меньше (без конденсата) Основные функции	 Heartbeat, Anti-banding, зеркалирование, защита паролем, изменение пароля по email</t>
   </si>
   <si>
     <t>311317082</t>
   </si>
   <si>
     <t>DS-I202(D)(4mm)</t>
   </si>
   <si>
     <t xml:space="preserve">
  Особенности:
  • Высокое качество изображения с разрешением 2 Мп
  • Технология эффективного сжатия H.265+
  • Четкое изображение при яркой задней засветке благодаря технологии DWDR
  • Защита от влаги и пыли (IP67) и антивандальная защита (IK10)
  • EXIR 2.0: улучшенная инфракрасная технология с большой дальностью ИК-подсветки
  • Встроенный слот для microSD/SDHC/SDXC: нет
 • Встроенный микрофон: нет2Мп уличная купольная мини IP-камера с EXIR-подсветкой до 30м
 1/2.7'' Progressive Scan CMOS матрица; объектив 4мм; угол обзора 90,2градусов; механический ИК-фильтр; 0.01Лк@F2.0; H.264/H.264+/MJPEG, DWDR; ROI, 3D DNR; BLC; Smart ИК; видеобитрейт 32кбит/с-8Мбит/с; IP67; IK10; -40градусовC до +60градусовC; DC12В+-25%/PoE(IEEE 802.3af); 6,5Вт макс.</t>
   </si>
   <si>
     <t>4 395,00</t>
   </si>
   <si>
     <t>311322926</t>
   </si>
   <si>
     <t>DS-I202(E)(2.8mm)</t>
   </si>
   <si>
-    <t>2 Мп уличная купольная IP-камера с EXIR-подсветкой до 30 м
-[...6 lines deleted...]
-• Встроенный микрофон: нет. Матрица 1/2.9'' Progressive Scan CMOS Максимальное разрешение 1920  1080 Чувствительность Цвет: 0.01 лк @ (F2.0, AGC вкл), ч/б: 0 лк с ИК-подсветкой Скорость электронного затвора От 1/3 до 1/100 000 с Режим «День/ночь» ИК-фильтр Регулировка угла установки Поворот: от 0 до 355°; наклон: от 0 до 75° Тип объектива Фиксированный объектив 2.8, 4 и 6 мм (опционально) Фокусное расстояние и угол обзора 2.8 мм, по горизонтали: 104°, по вертикали: 58°, по диагонали: 123° 4 мм, по горизонтали: 81°, по вертикали: 43°, по диагонали: 96° Крепление объектива M12 Фокусировка Фиксированная Апертура F2.0 DORI 2.8 мм, D: 42 м, O: 16 м, R: 8 м, I: 4 м 4 мм, D: 57 м, O: 22 м, R: 11 м, I: 5 м Тип подсветки ИК-подсветка Дальность дополнительной подсветки До 30 м Дополнительная интеллектуальная подсветка Есть Инфракрасные волны 850 нм Основной поток 50 Гц: 25 к/с (1920  1080, 1280  720) 60 Гц: 30 к/с (1920  1080, 1280  720) Дополнительный поток 50 Гц: 25 к/с (640  480, 640  360) 60 Гц: 30 к/с (640  480, 640  360) Видеосжатие Основной поток: H.265+ / H.265 / H.264+ / H.264 Дополнительный поток: H.265 / H.264 / MJPEG Битрейт видео От 32 Кбит/с до 8 Мбит/с Профиль H.264 Baseline Profile/Main Profile/High Profile Профиль H.265 Main Profile Битрейт CBR / VBR Область интереса (ROI) 1 фиксированная область для основного потока Безопасность Защита паролем, сложный пароль, водяные знаки, фильтрация IP-адресов, базовая и дайджест-аутентификация для HTTP, WSSE и дайджест-аутентификация для открытого сетевого видеоинтерфейса, журнал проверки безопасности, аутентификация хоста (MAC-адрес) Одновременный просмотр в режиме реального времени До 6 каналов API Открытый сетевой видеоинтерфейс (Profile S, Profile T), ISAPI, SDK Протоколы TCP / IP, ICMP, DHCP, DNS, HTTP, RTP, RTSP, NTP, IGMP, IPv6, UDP, QoS, FTP, SMTP Пользователь / хост До 32 пользователей 3 уровня пользователей: администратор, оператор и пользователь Клиент iVMS-4200, Hik-Connect Веб-интерфейс Требуется плагин для просмотра в режиме реального времени: IE 10, IE 11 Локальные сервисы: Chrome 57.0+, Firefox 52.0+ Широкий динамический диапазон (WDR) Цифровой WDR SNR  52 дБ Переключение режима «День / ночь» День / Ночь / Автоматич. / По расписанию Улучшение изображения BLC, HLC, 3D DNR Настройки изображения Режим коридора, насыщенность, яркость, контрастность, резкость, усиление и баланс белого настраиваются через клиентское ПО или веб-интерфейс Маскирование области 4 настраиваемые многоугольные маски области Интерфейс Ethernet 1 RJ45 auto 10 / 100 М Ethernet Основные события Срабатывание тревоги по различным типам объектов (человек, ТС), детектор саботажа, исключение Привязка Загрузка на FTP, отправка email, уведомление центра мониторинга, захват изображения Питание DC 12 В ± 25 %, 0.4 А, макс. 5 Вт, коаксиальный разъем питания  5.5 мм PoE: 802.3 af, класс 3, от 36 до 57 В, от 0.2 до 0.15 А, макс. 6.5 Вт Материал Металл и пластик Размеры  110.8  84.7 мм ( 4.4  3.3) Размер упаковки 134  134  108 мм (5.3  5.3  4.3) Масса Приблиз. 520 г Масса с упаковкой Приблиз. 720 г Условия хранения От -30 до +60 °C. Влажность 95 % или меньше (без конденсата) Рабочие условия От -40 до +60 °C. Влажность 95 % или меньше (без конденсата) Язык Английский, русский Основные функции Heartbeat, Anti-banding, зеркалирование, защита паролем, изменение пароля по email Стандарты EMC FCC: 47 CFR Part 15, Subpart B CE-EMC: EN 55032: 2015, EN 61000-3-2:2019, EN 61000-3-3: 2013 + A1:2019, EN 50130-4: 2011 +A1: 2014 RCM: AS / NZS CISPR 32: 2015 IC: ICES-003: Issue 7 KC: KN32: 2015, KN35: 2015 Стандарты по безопасности UL: UL 62368-1 CB: IEC 62368-1: 2014+A11 CE-LVD: EN 62368-1: 2014 / A11: 2017 BIS: IS 13252 (Part 1): 2010 / IEC 60950-1: 2005 Окружающая среда CE-RoHS: 2011 / 65 / EU WEEE: 2012 / 19 / EU Reach: Regulation (EC) No 1907/2006 Стандарты по защите IP67: IEC 60529-2013, IK10: IEC 62262: 2002</t>
+    <t>2Мп уличная купольная IP-камера с EXIR-подсветкой до 30м
+1/2.9'' Progressive Scan CMOS матрица; 19201080@25к/с; объектив 2.8мм; угол обзора 104градусов; механический ИК-фильтр; 0.01Лк@F2.0; H.265/H.265+/H.264/H.264+/MJPEG, ROI; коридорный режим; DWDR; 3D DNR; BLC; Smart ИК; обнаружение движения 2.0; видеобитрейт 32кбит/с-8Мбит/с; IP67, IK10; защита от перенапряжений TVS,  -40градусовC до +60градусовC; DC12В+-25%/PoE(802.3af); 6.5Вт макс. Матрица 1/2.9'' Progressive Scan CMOS Максимальное разрешение 1920  1080 Чувствительность Цвет: 0.01 лк @ (F2.0, AGC вкл), ч/б: 0 лк с ИК-подсветкой Скорость электронного затвора От 1/3 до 1/100 000 с Режим «День/ночь» ИК-фильтр Регулировка угла установки Поворот: от 0 до 355°; наклон: от 0 до 75° Тип объектива Фиксированный объектив 2.8, 4 и 6 мм (опционально) Фокусное расстояние и угол обзора 2.8 мм, по горизонтали: 104°, по вертикали: 58°, по диагонали: 123° 4 мм, по горизонтали: 81°, по вертикали: 43°, по диагонали: 96° Крепление объектива M12 Фокусировка Фиксированная Апертура F2.0 DORI 2.8 мм, D: 42 м, O: 16 м, R: 8 м, I: 4 м 4 мм, D: 57 м, O: 22 м, R: 11 м, I: 5 м Тип подсветки ИК-подсветка Дальность дополнительной подсветки До 30 м Дополнительная интеллектуальная подсветка Есть Инфракрасные волны 850 нм Основной поток 50 Гц: 25 к/с (1920  1080, 1280  720) 60 Гц: 30 к/с (1920  1080, 1280  720) Дополнительный поток 50 Гц: 25 к/с (640  480, 640  360) 60 Гц: 30 к/с (640  480, 640  360) Видеосжатие Основной поток: H.265+ / H.265 / H.264+ / H.264 Дополнительный поток: H.265 / H.264 / MJPEG Битрейт видео От 32 Кбит/с до 8 Мбит/с Профиль H.264 Baseline Profile/Main Profile/High Profile Профиль H.265 Main Profile Битрейт CBR / VBR Область интереса (ROI) 1 фиксированная область для основного потока Безопасность Защита паролем, сложный пароль, водяные знаки, фильтрация IP-адресов, базовая и дайджест-аутентификация для HTTP, WSSE и дайджест-аутентификация для открытого сетевого видеоинтерфейса, журнал проверки безопасности, аутентификация хоста (MAC-адрес) Одновременный просмотр в режиме реального времени До 6 каналов API Открытый сетевой видеоинтерфейс (Profile S, Profile T), ISAPI, SDK Протоколы TCP / IP, ICMP, DHCP, DNS, HTTP, RTP, RTSP, NTP, IGMP, IPv6, UDP, QoS, FTP, SMTP Пользователь / хост До 32 пользователей 3 уровня пользователей: администратор, оператор и пользователь Клиент iVMS-4200, Hik-Connect Веб-интерфейс Требуется плагин для просмотра в режиме реального времени: IE 10, IE 11 Локальные сервисы: Chrome 57.0+, Firefox 52.0+ Широкий динамический диапазон (WDR) Цифровой WDR SNR  52 дБ Переключение режима «День / ночь» День / Ночь / Автоматич. / По расписанию Улучшение изображения BLC, HLC, 3D DNR Настройки изображения Режим коридора, насыщенность, яркость, контрастность, резкость, усиление и баланс белого настраиваются через клиентское ПО или веб-интерфейс Маскирование области 4 настраиваемые многоугольные маски области Интерфейс Ethernet 1 RJ45 auto 10 / 100 М Ethernet Основные события Срабатывание тревоги по различным типам объектов (человек, ТС), детектор саботажа, исключение Привязка Загрузка на FTP, отправка email, уведомление центра мониторинга, захват изображения Питание DC 12 В ± 25 %, 0.4 А, макс. 5 Вт, коаксиальный разъем питания  5.5 мм PoE: 802.3 af, класс 3, от 36 до 57 В, от 0.2 до 0.15 А, макс. 6.5 Вт Материал Металл и пластик Размеры  110.8  84.7 мм ( 4.4  3.3) Размер упаковки 134  134  108 мм (5.3  5.3  4.3) Масса Приблиз. 520 г Масса с упаковкой Приблиз. 720 г Условия хранения От -30 до +60 °C. Влажность 95 % или меньше (без конденсата) Рабочие условия От -40 до +60 °C. Влажность 95 % или меньше (без конденсата) Язык Английский, русский Основные функции Heartbeat, Anti-banding, зеркалирование, защита паролем, изменение пароля по email Стандарты EMC FCC: 47 CFR Part 15, Subpart B CE-EMC: EN 55032: 2015, EN 61000-3-2:2019, EN 61000-3-3: 2013 + A1:2019, EN 50130-4: 2011 +A1: 2014 RCM: AS / NZS CISPR 32: 2015 IC: ICES-003: Issue 7 KC: KN32: 2015, KN35: 2015 Стандарты по безопасности UL: UL 62368-1 CB: IEC 62368-1: 2014+A11 CE-LVD: EN 62368-1: 2014 / A11: 2017 BIS: IS 13252 (Part 1): 2010 / IEC 60950-1: 2005 Окружающая среда CE-RoHS: 2011 / 65 / EU WEEE: 2012 / 19 / EU Reach: Regulation (EC) No 1907/2006 Стандарты по защите IP67: IEC 60529-2013, IK10: IEC 62262: 2002</t>
   </si>
   <si>
     <t>311322927</t>
   </si>
   <si>
     <t>DS-I202(E)(4mm)</t>
   </si>
   <si>
     <t>Особенности:
  • Высокое качество изображения с разрешением 2 Мп.
  • Обнаружение цели по типу «Человек» / «ТС».
  • Защита от влаги и пыли (IP67) и антивандальная защита (IK10).
  • Технология эффективного сжатия H.265+.
  • EXIR 2.0: улучшенная инфракрасная технология с большой дальностью ИК-подсветки.
  • Встроенный слот для microSD / SDHC / SDXC: нет.
 • Встроенный микрофон: нет. Матрица 1/2.9'' Progressive Scan CMOS Максимальное разрешение 1920  1080 Чувствительность Цвет: 0.01 лк @ (F2.0, AGC вкл), ч/б: 0 лк с ИК-подсветкой Скорость электронного затвора От 1/3 до 1/100 000 с Режим «День/ночь» ИК-фильтр Регулировка угла установки Поворот: от 0 до 355°; наклон: от 0 до 75° Тип объектива Фиксированный объектив 2.8, 4 и 6 мм (опционально) Фокусное расстояние и угол обзора 2.8 мм, по горизонтали: 104°, по вертикали: 58°, по диагонали: 123° 4 мм, по горизонтали: 81°, по вертикали: 43°, по диагонали: 96° Крепление объектива M12 Фокусировка Фиксированная Апертура F2.0 DORI 2.8 мм, D: 42 м, O: 16 м, R: 8 м, I: 4 м 4 мм, D: 57 м, O: 22 м, R: 11 м, I: 5 м Тип подсветки ИК-подсветка Дальность дополнительной подсветки До 30 м Дополнительная интеллектуальная подсветка Есть Инфракрасные волны 850 нм Основной поток 50 Гц: 25 к/с (1920  1080, 1280  720) 60 Гц: 30 к/с (1920  1080, 1280  720) Дополнительный поток 50 Гц: 25 к/с (640  480, 640  360) 60 Гц: 30 к/с (640  480, 640  360) Видеосжатие Основной поток: H.265+ / H.265 / H.264+ / H.264 Дополнительный поток: H.265 / H.264 / MJPEG Битрейт видео От 32 Кбит/с до 8 Мбит/с Профиль H.264 Baseline Profile/Main Profile/High Profile Профиль H.265 Main Profile Битрейт CBR / VBR Область интереса (ROI) 1 фиксированная область для основного потока Безопасность Защита паролем, сложный пароль, водяные знаки, фильтрация IP-адресов, базовая и дайджест-аутентификация для HTTP, WSSE и дайджест-аутентификация для открытого сетевого видеоинтерфейса, журнал проверки безопасности, аутентификация хоста (MAC-адрес) Одновременный просмотр в режиме реального времени До 6 каналов API Открытый сетевой видеоинтерфейс (Profile S, Profile T), ISAPI, SDK Протоколы TCP / IP, ICMP, DHCP, DNS, HTTP, RTP, RTSP, NTP, IGMP, IPv6, UDP, QoS, FTP, SMTP Пользователь / хост До 32 пользователей 3 уровня пользователей: администратор, оператор и пользователь Клиент iVMS-4200, Hik-Connect Веб-интерфейс Требуется плагин для просмотра в режиме реального времени: IE 10, IE 11 Локальные сервисы: Chrome 57.0+, Firefox 52.0+ Широкий динамический диапазон (WDR) Цифровой WDR SNR  52 дБ Переключение режима «День / ночь» День / Ночь / Автоматич. / По расписанию Улучшение изображения BLC, HLC, 3D DNR Настройки изображения Режим коридора, насыщенность, яркость, контрастность, резкость, усиление и баланс белого настраиваются через клиентское ПО или веб-интерфейс Маскирование области 4 настраиваемые многоугольные маски области Интерфейс Ethernet 1 RJ45 auto 10 / 100 М Ethernet Основные события Срабатывание тревоги по различным типам объектов (человек, ТС), детектор саботажа, исключение Привязка Загрузка на FTP, отправка email, уведомление центра мониторинга, захват изображения Питание DC 12 В ± 25 %, 0.4 А, макс. 5 Вт, коаксиальный разъем питания  5.5 мм PoE: 802.3 af, класс 3, от 36 до 57 В, от 0.2 до 0.15 А, макс. 6.5 Вт Материал Металл и пластик Размеры  110.8  84.7 мм ( 4.4  3.3) Размер упаковки 134  134  108 мм (5.3  5.3  4.3) Масса Приблиз. 520 г Масса с упаковкой Приблиз. 720 г Условия хранения От -30 до +60 °C. Влажность 95 % или меньше (без конденсата) Рабочие условия От -40 до +60 °C. Влажность 95 % или меньше (без конденсата) Язык Английский, русский Основные функции Heartbeat, Anti-banding, зеркалирование, защита паролем, изменение пароля по email Стандарты EMC FCC: 47 CFR Part 15, Subpart B CE-EMC: EN 55032: 2015, EN 61000-3-2:2019, EN 61000-3-3: 2013 + A1:2019, EN 50130-4: 2011 +A1: 2014 RCM: AS / NZS CISPR 32: 2015 IC: ICES-003: Issue 7 KC: KN32: 2015, KN35: 2015 Стандарты по безопасности UL: UL 62368-1 CB: IEC 62368-1: 2014+A11 CE-LVD: EN 62368-1: 2014 / A11: 2017 BIS: IS 13252 (Part 1): 2010 / IEC 60950-1: 2005 Окружающая среда CE-RoHS: 2011 / 65 / EU WEEE: 2012 / 19 / EU Reach: Regulation (EC) No 1907/2006 Стандарты по защите IP67: IEC 60529-213, IK10: IEC 62262: 2002</t>
   </si>
   <si>
     <t>311317084</t>
   </si>
   <si>
     <t>DS-I203(D) (4 mm)</t>
   </si>
   <si>
     <t xml:space="preserve">
@@ -189,50 +184,54 @@
 1/2.7'' Progressive Scan CMOS матрица; объектив 4мм; угол обзора 90,2градусов; механический ИК-фильтр; 0.01Лк@F2.0; H.265/H.265+/H.264/H.264+/MJPEG, DWDR; 3D DNR; BLC; ROI, Smart ИК; видеобитрейт 32кбит/с-8Мбит/с; IP67; -40градусовC до +60градусовC; DC12В+-25%/PoE(IEEE 802.3af); 6,5Вт макс.</t>
   </si>
   <si>
     <t>311322930</t>
   </si>
   <si>
     <t>DS-I203(E)(2.8mm)</t>
   </si>
   <si>
     <t xml:space="preserve">
  Бюджетная IP-видеокамера 2 Мп купольная; 1/2.9" Progressive Scan CMOS; 19201080 - 25 к/с; 2.8 мм; 0.01лк; ИК подсветка EXIR 30 м; H.265/H.265+/H.264/H.264+ /MJPEG; DWDR; ROI; 3D DNR; BLC; ONVIF; режим коридора, обнаружение цели по типу «Человек»/«ТС», 12 DC/POE; 6.5Вт; защита от перенапряжений TVS; -40 градусовC...+60 градусовC; IP 67; 85.3x110 мм.
  Особенности:
  • Высокое качество изображения с разрешением 2 Мп.
  • Обнаружение цели по типу «Человек» / «ТС».
  • Защита от влаги и пыли: IP67.
  • Технология эффективного сжатия H.265+.
  • EXIR 2.0: улучшенная инфракрасная технология с большой дальностью ИК-подсветки.
  • Встроенный слот для microSD / SDHC / SDXC: нет
 • Встроенный микрофон: нет Тип	 IP Корпус	 Купольная	  Назначение	 Уличные Функции	 Heartbeat, Anti-banding, зеркалирование, защита паролем, изменение пароля по email Макс. разрешение 2Мп	 Матрица	 1/2.9'' Progressive Scan CMOS	 Тип объектива	 Фиксированный	  Объектив	 Фиксированный объектив 2.8 мм (опционально)	 Угол обзора	 2.8 мм, по горизонтали: 104°, по вертикали: 58°, по диагонали: 123°	 Чувствительность	 Цвет: 0.01 лк @ (F2.0, AGC вкл), ч/б: 0 лк с ИК-подсветкой	  Подсветка	 ИК-подсветка	 Дальность подсветки	 до 30м Основной поток	 50 Гц: 25 к/с (1920  1080, 1280  720) 60 Гц: 30 к/с (1920  1080, 1280  720)	  Дополнительный поток	 50 Гц: 25 к/с (640  480, 640  360) 60 Гц: 30 к/с (640  480, 640  360) Видеосжатие	 Н.264 / Н.264+ / Н.265 / Н.265+	  Битрейт видео	 От 32 Кбит/с до 8 Мбит/с Протокол	 TCP / IP, ICMP, DHCP, DNS, HTTP, RTP, RTSP, NTP, IGMP, IPv6, UDP, QoS, FTP, SMTP Безопасность	 Защита паролем, сложный пароль, водяные знаки, фильтрация IP-адресов, базовая и дайджест-аутентификация для HTTP, WSSE и дайджест-аутентификация для открытого сетевого видеоинтерфейса, журнал проверки безопасности, аутентификация хоста (MAC-адрес) Питание DC 12В	  Питание	 DC 12 В ± 25 %, 0.4 А, макс. 5 Вт, коаксиальный разъем питания  5.5 мм PoE: 802.3 af, класс 3, от 36 до 57 В, от 0.2 до 0.15 А, макс. 6.5 Вт	  Материал	 Металл и пластик	  Размер	  110  85.3 мм ( 4.3  3.4) Вес	 Приблиз. 330 г</t>
   </si>
   <si>
     <t>311322931</t>
   </si>
   <si>
     <t>DS-I203(E)(4mm)</t>
+  </si>
+  <si>
+    <t>2Мп уличная IP-камера с EXIR-подсветкой до 30м
+1/2.9'' Progressive Scan CMOS матрица; 19201080@25к/с; объектив 4мм; угол обзора 81градусов; механический ИК-фильтр; 0.01Лк@F2.0; H.265/H.265+/H.264/H.264+/MJPEG, ROI; коридорный режим; DWDR; 3D DNR; BLC; Smart ИК; обнаружение движения 2.0; видеобитрейт 32кбит/с-8Мбит/с; IP67; защита от перенапряжений TVS,  -40градусовC до +60градусовC; DC12В+-25%/PoE(802.3af); 6.5Вт макс.</t>
   </si>
   <si>
     <t>327000473</t>
   </si>
   <si>
     <t>DS-I205M(B)</t>
   </si>
   <si>
     <t xml:space="preserve">
  Особенности:
   Высокое качество изображения с разрешением 2 Мп
   Отличная производительность при низкой освещенности благодаря технологии DarkFighter
   Четкое изображение при яркой задней засветке благодаря технологии 120 дБ WDR
   Функции панорамирования и наклона позволяют камере следить за состоянием в зонах интереса
   Высокая детализация обширных областей благодаря объективу с 4  оптическим зумом
   Дальность ИК-подсветки до 20 м обеспечивает безопасность в ночное время
   Защита от влаги и пыли (IP66) и антивандальная защита (IK10)
   Встроенный слот для microSD/SDHC/SDXC: есть, до 256 ГБ
  Встроенный микрофон: есть2Мп уличная поворотная IP-камера c EXIR-подсветкой до 20м и встроенным микрофоном
 1/3'' Progressive Scan CMOS матрица; объектив 2.8 - 12мм, 4x; угол обзора объектива 100.5градусов - 32.6градусов; механический ИК-фильтр; H.265+/H.265/H.264+ /H.264/MJPEG, 0.005лк (цв)/0.001лк (чб)@F1.6; 1920х1080@25к/с; WDR 120дБ, 3D DNR; EIS, ROI, BLC; обнаружение движения, вторжения в область и пересечения линии; оставленные/унесенные предметы, превышение/понижение звукового порога, детектор лиц, встроенный слот для microSD карты до 256Гб; аудио вход/выход: 1/1, 300 предустановок, встроенный микрофон G.711/G.722.1/G.726/MP2L2/PCM, вращение 355градусов, скорость 0.1градусов - 100градусов/с; наклон 0градусов - 90градусов, скорость: 0.1градусов - 100градусов/с,  видеобитрейт 32кбит/с-16Мбит/с; защита от перенапряжений TVS, IP66; IK10, -20градусовC до +60градусовC; DC12В/PoE(IEEE 802.3af); 10,9Вт макс.</t>
   </si>
   <si>
     <t>11 945,00</t>
   </si>
   <si>
@@ -290,79 +289,65 @@
 1/2.7'' CMOS матрица; объектив 2.8мм; угол обзора 107градусов; механический ИК-фильтр; 0.028 лк @F2.0; H.265+/H.265/H.264+/H.264/MJPEG, DWDR, 3D DNR, HLC, BLC; встроенный микрофон/ динамик; PIR-датчик; обнаружение движения, вторжения в область и пересечения линии; встроенный слот для microSD карты до 256Гб; G.711/G.722.1/G.726/MP2L2/PCM, видеобитрейт 32кбит/с -8Мбит/с; -10градусовC ...+40градусовC; 12В +-25%/PoE (802.3af); 6Вт макс.</t>
   </si>
   <si>
     <t>311311665</t>
   </si>
   <si>
     <t>DS-I214(B)(4mm)</t>
   </si>
   <si>
     <t xml:space="preserve">
  Особенности:
  Разрешение 2 Мп
  ИК-подсветка до 10 м
  Встроенные микрофон и динамик
  Слот для карты памяти до 128 Гб
 H.265, H.265+, H.264, H.264+2Мп внутренняя IP-камера c ИК-подсветкой до 10м 
 1/2.7'' CMOS матрица; объектив 4мм; угол обзора 85градусов; механический ИК-фильтр; 0.028 лк @F2.0; H.265+/H.265/H.264+/H.264/MJPEG, DWDR, 3D DNR, HLC, BLC; встроенный микрофон/ динамик; PIR-датчик; обнаружение движения, вторжения в область и пересечения линии; встроенный слот для microSD карты до 128Гб; G.711/G.722.1/G.726/MP2L2/PCM, видеобитрейт 32кбит/с -8Мбит/с; -10градусовC ...+40градусовC; 12В +-25%/PoE (802.3af); 6Вт макс.</t>
   </si>
   <si>
     <t>311319067</t>
   </si>
   <si>
     <t>DS-I214W(C)(2.0mm)</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...7 lines deleted...]
-1/2.7'' CMOS матрица; объектив 2.0мм; угол обзора 132градусов; механический ИК-фильтр; 0.028 лк @F2.0; H.265+/H.265/H.264+/H.264/MJPEG, DWDR, 3D DNR, HLC, BLC; встроенный микрофон/ динамик; PIR-датчик;встроенный слот для microSD карты до 256Гб; G.711/G.722.1/G.726/MP2L2/PCM, видеобитрейт 32кбит/с -8Мбит/с; -10градусовC ...+40градусовC; 12В +-25%/PoE (802.3af); 6,5Вт макс.</t>
+    <t>2Мп внутренняя IP-камера c EXIR-подсветкой до 10м и WiFi
+1/2.7'' CMOS матрица; объектив 2.0мм; угол обзора 137.2градусов; механический ИК-фильтр; 0.01 лк @F2.25; H.265+/H.265/H.264+/H.264/MJPEG, DWDR, 3D DNR, HLC, BLC; встроенный микрофон/ динамик; PIR-датчик;встроенный слот для microSD карты до 256Гб; G.711/G.722.1/G.726/MP2L2/PCM, видеобитрейт 32кбит/с -8Мбит/с; -10градусовC ...+40градусовC; 12В +-25%/PoE (802.3af); 7.9Вт макс.</t>
   </si>
   <si>
     <t>6 495,00</t>
   </si>
   <si>
     <t>311319066</t>
   </si>
   <si>
     <t>DS-I214W(C)(2.8mm)</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...7 lines deleted...]
-1/2.7'' CMOS матрица; объектив 2.8мм; угол обзора 107градусов; механический ИК-фильтр; 0.028 лк @F2.0; H.265+/H.265/H.264+/H.264/MJPEG, DWDR, 3D DNR, HLC, BLC; встроенный микрофон/ динамик; PIR-датчик; встроенный слот для microSD карты до 256Гб; G.711/G.722.1/G.726/MP2L2/PCM, видеобитрейт 32кбит/с -8Мбит/с; -10градусовC ...+40градусовC; 12В +-25%/PoE (802.3af); 6,5Вт макс.</t>
+    <t>2Мп внутренняя IP-камера c EXIR-подсветкой до 10м и WiFi
+1/2.7'' CMOS матрица; объектив 2.8мм; угол обзора 113.4градусов; механический ИК-фильтр; 0.01 лк @F1.6; H.265+/H.265/H.264+/H.264/MJPEG, DWDR, 3D DNR, HLC, BLC; встроенный микрофон/ динамик; PIR-датчик; встроенный слот для microSD карты до 256Гб; G.711/G.722.1/G.726/MP2L2/PCM, видеобитрейт 32кбит/с -8Мбит/с; -10градусовC ...+40градусовC; 12В +-25%/PoE (802.3af); 7.9Вт макс.</t>
   </si>
   <si>
     <t>311319068</t>
   </si>
   <si>
     <t>DS-I214W(C)(4mm)</t>
   </si>
   <si>
     <t xml:space="preserve">
  2Мп IP-видеокамера с EXIR-подсветкой до 10 м, Wi-Fi, микрофоном и динамиком
  Разрешение 2 Мп
  H.265+/H.265/MP2L2
  EXIR-подсветка до 10 м
  Встроенные микрофон, динамик, PIR-датчик
  Слот для карты памяти до 256 Гб
 Wi-Fi 2,4ГГц2Мп внутренняя IP-камера c EXIR-подсветкой до 10м и WiFi
 1/2.7'' CMOS матрица; объектив 4мм; угол обзора 91.5градусов; механический ИК-фильтр; 0.01 лк @F1.6; H.265+/H.265/H.264+/H.264/MJPEG, DWDR, 3D DNR, HLC, BLC; встроенный микрофон/ динамик; PIR-датчик; встроенный слот для microSD карты до 256Гб; G.711/G.722.1/G.726/MP2L2/PCM, видеобитрейт 32кбит/с -8Мбит/с; -10градусовC ...+40градусовC; 12В +-25%/PoE (802.3af); 7.9Вт макс.</t>
   </si>
   <si>
     <t>327000694</t>
   </si>
   <si>
     <t>DS-I215(D)</t>
   </si>
   <si>
@@ -555,109 +540,102 @@
   <si>
     <t>311317193</t>
   </si>
   <si>
     <t>DS-I252M (4 mm)</t>
   </si>
   <si>
     <t xml:space="preserve">
  Особенности:
  • Высокое качество изображения с разрешением 2 Мп
  • Технология эффективного сжатия H.265+
  • Четкое изображение при яркой задней засветке благодаря технологии DWDR
  • Защита от влаги и пыли (IP67) и антивандальная защита (IK10)
  • EXIR 2.0: улучшенная инфракрасная технология с большой дальностью ИК-подсветки
  • Встроенный слот для microSD/SDHC/SDXC: есть, до 256 ГБ
 • Встроенный микрофон, аудиосвязь в режиме реального времени2Мп уличная IP-камера с EXIR-подсветкой до 30м и встроенным микрофоном
 1/2.7'' Progressive Scan CMOS матрица; объектив 4мм; угол обзора 90.2градусов; механический ИК-фильтр; 0.01Лк@F2.0; H.265/H.265+/H.264/H.264+/MJPEG, DWDR, 3D DNR; ROI, BLC; Smart ИК; видеобитрейт 32кбит/с-8Мбит/с; G.711/G.722.1/G.726/MP2L2/PCM, IK10, IP67; -40градусовC до +60градусовC; DC12В+-25%/PoE(IEEE 802.3af); 6,5Вт макс.</t>
   </si>
   <si>
     <t>311324083</t>
   </si>
   <si>
     <t>DS-I252M(B)(2.8mm)</t>
   </si>
   <si>
-    <t>Особенности:
-[...7 lines deleted...]
-• Встроенный слот для microSD / SDHC / SDXC: есть, до 256 ГБ Матрица	 1/2.9 Progressive Scan CMOS  Максимальное разрешение	 1920  1080  Скорость электронного затвора	 От 1/3 до 1/100000 с  Чувствительность	 Цвет: 0.005 лк @ (F1.6, AGC вкл), ч/б: 0 лк с ИК-подсветкой  Режим «День/ночь»	 ИК-фильтр  Регулировка угла	 Поворот: от 0 до 355°; наклон: от 0 до 75°, вращение: от 0 до 355° Тип объектива	 Фиксированный объектив 2.8 мм (опционально) Фокусное расстояние и угол обзора	 по горизонтали: 103°, по вертикали: 56°, по диагонали: 121° Крепление объектива	 M12  Тип диафрагмы	 Фиксированная  Апертура	 F1.6 DORI	 D: 45 м, O: 18 м, R: 9 м, I: 4 м Тип подсветки	 ИК-подсветка и подсветка белым светом  Дальность подсветки	 ИК-подсветка: до 30 м Подсветка белым светом: до 20 м Основной поток	 50 Гц: 25 к/с (1920  1080, 1280  720) 60 Гц: 30 к/с (1920  1080, 1280  720) Дополнительный поток	 50 Гц: 25 к/с (640  480, 640  360) 60 Гц: 30 к/с (640  480, 640  360) Видеосжатие	 Основной поток: H.265+ / H.265 / H.264+ / H.264, Дополнительный поток: H.265 / H.264 / MJPEG Битрейт видео	 От 32 Кбит/с до 8 Мбит/с  Профиль H.264	 Baseline Profile/Main Profile/High Profile  Профиль H.265	 Main Profile  Битрейт	 CBR, VBR  Область интереса (ROI)	 1 фиксированная область для основного потока Тип аудио	 Моно  Фильтрация шумов окружающей среды	 Есть  Частота дискретизации	 8/16 кГц Безопасность	 Защита паролем, сложный пароль, водяные знаки, базовая и дайджест-аутентификация для HTTP, WSSE и дайджест-аутентификация для открытого сетевого видеоинтерфейса, журнал проверки безопасности, аутентификация хоста (MAC-адрес) Одновременный просмотр в режиме реального времени	 До 6 каналов Широкий динамический диапазон (WDR)	 Цифровой WDR  SNR	  52 дБ Интерфейс Ethernet	 1 RJ45 auto 10/100 М Ethernet  Локальное хранение Встроенный слот для карты памяти, поддержка microSD / microSDHC / microSDXC, до 256 ГБ Основные события	 Срабатывание тревоги по различным типам объектов (человек, ТС), детектор саботажа, исключение Питание	 DC 12 В ± 25 %, 0.5 А, макс. 6 Вт, коаксиальный разъем питания  5.5 мм, защита от обратной полярности, PoE: IEEE 802.3af, класс 3, макс. 7.5 Вт  Материал	 Металл и пластик  Размеры	  121.4  97.7 мм ( 4.8  3.8)  Размер упаковки	 150  150  141 мм (5.9  5.9  5.6) Масса	 Приблиз. 550 г  Масса с упаковкой	 Приблиз. 800 г  Условия хранения	 От -30 до +60 °C. Влажность 95 % или меньше (без конденсата)  Рабочие условия	 От -40 до +60 °C, влажность: 95 % или меньше (без конденсата) Язык	 Английский, украинский  Основные функции	 Heartbeat, Anti-banding, зеркалирование, защита паролем, изменение пароля по email</t>
+    <t>2Мп уличная купольная IP-камера с гибридной Smart-подсветкой и встроенным микрофоном
+1/2.9'' Progressive Scan CMOS матрица; объектив 2.8мм; угол обзора 103градусов; механический ИК-фильтр; 0.005Лк@F1.6; 19201080@25к/с; H.265/H.265+/H.264/H.264+/MJPEG, ROI, коридорный режим, DWDR; 3D DNR; BLC; EXIR-подсветка до 30м, подсветка белым светом до 20м; обнаружение движения 2.0; видеобитрейт 32кбит/с-8Мбит/с; G.711/G.722.1/G.726/MP2L2/PCM/AAC; встроенный микрофон; встроенный слот для microSD карты до 256Гб; IP67, IK08; -40градусовC до +60градусовC; DC12В+-25%/PoE(IEEE 802.3af); 6,5Вт макс. Матрица	 1/2.9 Progressive Scan CMOS  Максимальное разрешение	 1920  1080  Скорость электронного затвора	 От 1/3 до 1/100000 с  Чувствительность	 Цвет: 0.005 лк @ (F1.6, AGC вкл), ч/б: 0 лк с ИК-подсветкой  Режим «День/ночь»	 ИК-фильтр  Регулировка угла	 Поворот: от 0 до 355°; наклон: от 0 до 75°, вращение: от 0 до 355° Тип объектива	 Фиксированный объектив 2.8 мм (опционально) Фокусное расстояние и угол обзора	 по горизонтали: 103°, по вертикали: 56°, по диагонали: 121° Крепление объектива	 M12  Тип диафрагмы	 Фиксированная  Апертура	 F1.6 DORI	 D: 45 м, O: 18 м, R: 9 м, I: 4 м Тип подсветки	 ИК-подсветка и подсветка белым светом  Дальность подсветки	 ИК-подсветка: до 30 м Подсветка белым светом: до 20 м Основной поток	 50 Гц: 25 к/с (1920  1080, 1280  720) 60 Гц: 30 к/с (1920  1080, 1280  720) Дополнительный поток	 50 Гц: 25 к/с (640  480, 640  360) 60 Гц: 30 к/с (640  480, 640  360) Видеосжатие	 Основной поток: H.265+ / H.265 / H.264+ / H.264, Дополнительный поток: H.265 / H.264 / MJPEG Битрейт видео	 От 32 Кбит/с до 8 Мбит/с  Профиль H.264	 Baseline Profile/Main Profile/High Profile  Профиль H.265	 Main Profile  Битрейт	 CBR, VBR  Область интереса (ROI)	 1 фиксированная область для основного потока Тип аудио	 Моно  Фильтрация шумов окружающей среды	 Есть  Частота дискретизации	 8/16 кГц Безопасность	 Защита паролем, сложный пароль, водяные знаки, базовая и дайджест-аутентификация для HTTP, WSSE и дайджест-аутентификация для открытого сетевого видеоинтерфейса, журнал проверки безопасности, аутентификация хоста (MAC-адрес) Одновременный просмотр в режиме реального времени	 До 6 каналов Широкий динамический диапазон (WDR)	 Цифровой WDR  SNR	  52 дБ Интерфейс Ethernet	 1 RJ45 auto 10/100 М Ethernet  Локальное хранение Встроенный слот для карты памяти, поддержка microSD / microSDHC / microSDXC, до 256 ГБ Основные события	 Срабатывание тревоги по различным типам объектов (человек, ТС), детектор саботажа, исключение Питание	 DC 12 В ± 25 %, 0.5 А, макс. 6 Вт, коаксиальный разъем питания  5.5 мм, защита от обратной полярности, PoE: IEEE 802.3af, класс 3, макс. 7.5 Вт  Материал	 Металл и пластик  Размеры	  121.4  97.7 мм ( 4.8  3.8)  Размер упаковки	 150  150  141 мм (5.9  5.9  5.6) Масса	 Приблиз. 550 г  Масса с упаковкой	 Приблиз. 800 г  Условия хранения	 От -30 до +60 °C. Влажность 95 % или меньше (без конденсата)  Рабочие условия	 От -40 до +60 °C, влажность: 95 % или меньше (без конденсата) Язык	 Английский, украинский  Основные функции	 Heartbeat, Anti-banding, зеркалирование, защита паролем, изменение пароля по email</t>
   </si>
   <si>
     <t>311324084</t>
   </si>
   <si>
     <t>DS-I252M(B)(4mm)</t>
   </si>
   <si>
     <t>Особенности:
  • IP-камера DS-I252M(B) является 2 Мп купольной IP-камерой с фиксированным объективом
  • Высокое качество изображения с разрешением 2 Мп
  • Обнаружение цели по типу «Человек» / «ТС»
  • Две интеллектуальные подсветки: высокая дальность покрытия
  • Встроенный микрофон, аудиосвязь в режиме реального времени
  • Защита от влаги и пыли (IP67) и антивандальная защита (IK08)
  • Технология эффективного сжатия H.265+
 • Встроенный слот для microSD / SDHC / SDXC: есть, до 256 ГБ Матрица	 1/2.9 Progressive Scan CMOS  Максимальное разрешение	 1920  1080  Скорость электронного затвора	 От 1/3 до 1/100000 с  Чувствительность	 Цвет: 0.005 лк @ (F1.6, AGC вкл), ч/б: 0 лк с ИК-подсветкой Режим «День/ночь»	 ИК-фильтр  Регулировка угла	 Поворот: от 0 до 355°; наклон: от 0 до 75°, вращение: от 0 до 355° Тип объектива	 Фиксированный объектив 4 мм (опционально) Фокусное расстояние и угол обзора	 по горизонтали: 83°, по вертикали: 44°, по диагонали: 99° Крепление объектива	 M12  Тип диафрагмы	 Фиксированная  Апертура	 F1.6 DORI D: 56 м, O: 22 м, R: 11 м, I: 5 мин. Тип подсветки	 ИК-подсветка и подсветка белым светом  Дальность подсветки	 ИК-подсветка: до 30 м Подсветка белым светом: до 20 м Основной поток	 50 Гц: 25 к/с (1920  1080, 1280  720) 60 Гц: 30 к/с (1920  1080, 1280  720) Дополнительный поток	 50 Гц: 25 к/с (640  480, 640  360) 60 Гц: 30 к/с (640  480, 640  360) Видеосжатие	 Основной поток: H.265+ / H.265 / H.264+ / H.264, Дополнительный поток: H.265 / H.264 / MJPEG Битрейт видео	 От 32 Кбит/с до 8 Мбит/с  Профиль H.264	 Baseline Profile/Main Profile/High Profile  Профиль H.265	 Main Profile  Битрейт	 CBR, VBR  Область интереса (ROI)	 1 фиксированная область для основного потока Тип аудио	 Моно  Фильтрация шумов окружающей среды Есть  Частота дискретизации	 8/16 кГц Безопасность	 Защита паролем, сложный пароль, водяные знаки, базовая и дайджест-аутентификация для HTTP, WSSE и дайджест-аутентификация для открытого сетевого видеоинтерфейса, журнал проверки безопасности, аутентификация хоста (MAC-адрес) Одновременный просмотр в режиме реального времени	 До 6 каналов API	 Открытый сетевой видеоинтерфейс (Profile S, Profile T, Profile G), ISAPI, SDK Широкий динамический диапазон (WDR)	 Цифровой WDR  SNR	  52 дБ  Переключение режима «день / ночь»	 День / Ночь / Автоматич. / По расписанию Интерфейс Ethernet	 1 RJ45 auto 10/100 М Ethernet  Локальное хранение	 Встроенный слот для карты памяти, поддержка microSD / microSDHC / microSDXC, до 256 ГБ Основные события	 Срабатывание тревоги по различным типам объектов (человек, ТС), детектор саботажа, исключение Питание	 DC 12 В ± 25 %, 0.5 А, макс. 6 Вт, коаксиальный разъем питания  5.5 мм, защита от обратной полярности, PoE: IEEE 802.3af, класс 3, макс. 7.5 Вт Материал	 Металл и пластик  Размеры	  121.4  97.7 мм ( 4.8  3.8)  Размер упаковки	 150  150  141 мм (5.9  5.9  5.6)  Масса	 Приблиз. 550 г Масса с упаковкой	 Приблиз. 800 г  Условия хранения	 От -30 до +60 °C. Влажность 95 % или меньше (без конденсата)  Рабочие условия	 От -40 до +60 °C, влажность: 95 % или меньше (без конденсата)  Основные функции	 Heartbeat, Anti-banding, зеркалирование, защита паролем, изменение пароля по email Язык	 Английский, украинский</t>
   </si>
   <si>
     <t>6 042,60</t>
   </si>
   <si>
     <t>311318494</t>
   </si>
   <si>
     <t>DS-I252W(D) (2.8 mm)</t>
   </si>
   <si>
     <t xml:space="preserve">
  Особенности:
  • Высокое качество изображения с разрешением 2 Мп
  • Технология эффективного сжатия H.265+
  • Четкое изображение при яркой задней засветке благодаря технологии WDR
  • Встроенный микрофон и динамик
  • Прямое Wi-Fi-подключение к Hik-Connect
  • Защита от влаги и пыли: IP66
 • Встроенный слот для microSD/SDHC/SDXC: есть, до 256 ГБ2Мп уличная купольная IP-камера c EXIR-подсветкой до 30м и WiFi
 1/2.8'' CMOS матрица; объектив 2.8мм; угол обзора 107градусов; механический ИК-фильтр; 0.005лк @F1.6; H.265+/H.265/H.264+/H.264/MJPEG, WDR(120dB), 3D DNR, BLC; встроенный микрофон и динамик, MP2L2/PCM; видеобитрейт 32кбит/с -8Мбит/с; встроенный слот для microSD карты до 256Гб, IP66,  -30градусовC ...+60градусовC; 12В +-25%; 7Вт макс.</t>
   </si>
   <si>
     <t>7 145,00</t>
   </si>
   <si>
     <t>311325058</t>
   </si>
   <si>
     <t>DS-I252W(E)(2.8mm)</t>
   </si>
   <si>
-    <t xml:space="preserve">2Мп купольная IP-камера c EXIR-подсветкой до 30м и WiFi 1/2.7'' CMOS матрица; объектив 2.8мм; угол обзора 111градусов; механический ИК-фильтр; 0.005лк @F1.6; H.265+/H.265/H.264+/H.264/MJPEG, WDR(120dB), 3D DNR, BLC; встроенный микрофон и динамик, MP2L2/PCM; видеобитрейт 32кбит/с -8Мбит/с; встроенный слот для microSD карты до 256Гб, IP66, -30градусовC ...+60градусовC; 12В +-25%; 7Вт макс. Матрица	 1/2.8' Progressive scan CMOS  Чувствительность	 0.025лк @(F1.2, AGC вкл.), 0.07лк @(F2.0, AGC вкл.) Скорость электронного затвора	1/3 с ~ 1/100 000с Объектив	 2.8мм @F2.0 Крепление объектива	 М12  Угол обзора объектива	 114° (2.8мм) Формат видеосжатия	 Основной поток:H.265/H.265+/H.264/H.264+ Дополнительный поток: H.265/H.264/MJPEG Профиль H.264	 Baseline Profile / Main Profile/High Profile  Профиль H.265	 Main Profile  Битрейт видео	 32 кб/с ~ 8 Мбит/с Аудиосжатие	 G.711/ G.722.1/ G.726/ MP2L2/ PCM  Битрейт аудио	 64Кбит/с (G.711)/ 16Кбит/с(G.722.1)/ 16Кбит/с (G.726)/ 32-160Кбит/с (MP2L2) Максимальное разрешение	 1920  1080 Основной поток	 25 к/с @ (19201080, 1280х960, 1280720) Улучшение изображения	 DWDR, 3D DNR, BLC, ROI (1 зона на каждый поток) Протоколы	 TCP/IP, ICMP, HTTP, HTTPS, FTP, DHCP, DNS, DDNS, RTP, RTSP, RTCP, PPPoE, NTP, UPnP, SMTP, SNMP, IGMP, 802.1X, QoS, IPv6, UDP, Bonjour Безопасность	 Аутентификация пользователя, водяные знаки, фильтрация IP-адресов Действия по тревоге	 Уведомление на клиентское ПО, отправка email, загрузка на FTP, активация канала записи Сетевой интерфейс	 1 RJ45 10M /100M Ethernet  Аудиовход выход	 Встроенный микрофон  Фильтрация шумов окружающей среды	 Поддерживается  Кнопка сброса настроек	 Есть Частота дискретизации	 48кГц  Стандарт  Wi-Fi	IEEE802.11b/g/n  Диапазон частот	 2,4 ГГц ~ 2.472 ГГц Протоколы	 802.11b: CCK, QPSK, BPSK 802.11g/n: OFDM Безопасность	 64/128-бит WEP, WPA/WPA2, WPA-PSK/WPA2-PSK, WPS Мощность передатчика	 11b: 17±1.5dBm @ 11Мбит/с 11g: 14±1.5dBm @ 54Мбит/с 11n: 12.5±1.5dBm Питание	 DC12В±25%  Потребляемая мощность 5Вт макс.  Рабочие условия	 -30°С — 45°С, влажность 95% или меньше (без конденсата) Защита	 IP66  Вес	 0.465 кг Размеры	  121.36 мм х 92.21 мм  Дальность действия ИК-подсветки	 до 30м  Материал корпуса	 Пластик </t>
+    <t xml:space="preserve"> Матрица	 1/2.8' Progressive scan CMOS  Чувствительность	 0.025лк @(F1.2, AGC вкл.), 0.07лк @(F2.0, AGC вкл.) Скорость электронного затвора	1/3 с ~ 1/100 000с Объектив	 2.8мм @F2.0 Крепление объектива	 М12  Угол обзора объектива	 114° (2.8мм) Формат видеосжатия	 Основной поток:H.265/H.265+/H.264/H.264+ Дополнительный поток: H.265/H.264/MJPEG Профиль H.264	 Baseline Profile / Main Profile/High Profile  Профиль H.265	 Main Profile  Битрейт видео	 32 кб/с ~ 8 Мбит/с Аудиосжатие	 G.711/ G.722.1/ G.726/ MP2L2/ PCM  Битрейт аудио	 64Кбит/с (G.711)/ 16Кбит/с(G.722.1)/ 16Кбит/с (G.726)/ 32-160Кбит/с (MP2L2) Максимальное разрешение	 1920  1080 Основной поток	 25 к/с @ (19201080, 1280х960, 1280720) Улучшение изображения	 DWDR, 3D DNR, BLC, ROI (1 зона на каждый поток) Протоколы	 TCP/IP, ICMP, HTTP, HTTPS, FTP, DHCP, DNS, DDNS, RTP, RTSP, RTCP, PPPoE, NTP, UPnP, SMTP, SNMP, IGMP, 802.1X, QoS, IPv6, UDP, Bonjour Безопасность	 Аутентификация пользователя, водяные знаки, фильтрация IP-адресов Действия по тревоге	 Уведомление на клиентское ПО, отправка email, загрузка на FTP, активация канала записи Сетевой интерфейс	 1 RJ45 10M /100M Ethernet  Аудиовход выход	 Встроенный микрофон  Фильтрация шумов окружающей среды	 Поддерживается  Кнопка сброса настроек	 Есть Частота дискретизации	 48кГц  Стандарт  Wi-Fi	IEEE802.11b/g/n  Диапазон частот	 2,4 ГГц ~ 2.472 ГГц Протоколы	 802.11b: CCK, QPSK, BPSK 802.11g/n: OFDM Безопасность	 64/128-бит WEP, WPA/WPA2, WPA-PSK/WPA2-PSK, WPS Мощность передатчика	 11b: 17±1.5dBm @ 11Мбит/с 11g: 14±1.5dBm @ 54Мбит/с 11n: 12.5±1.5dBm Питание	 DC12В±25%  Потребляемая мощность 5Вт макс.  Рабочие условия	 -30°С — 45°С, влажность 95% или меньше (без конденсата) Защита	 IP66  Вес	 0.465 кг Размеры	  121.36 мм х 92.21 мм  Дальность действия ИК-подсветки	 до 30м  Материал корпуса	 Пластик </t>
   </si>
   <si>
     <t>311325059</t>
   </si>
   <si>
     <t>DS-I252W(E)(4mm)</t>
   </si>
   <si>
     <t xml:space="preserve">2Мп купольная IP-камера c EXIR-подсветкой до 30м и WiFi 1/2.7'' CMOS матрица; объектив 4мм; угол обзора 91градусов; механический ИК-фильтр; 0.005лк @F1.6; H.265+/H.265/H.264+/H.264/MJPEG, WDR(120dB), 3D DNR, BLC; встроенный микрофон и динамик, G.711/G.722.1/G.726/MP2L2/PCM/AAC; видеобитрейт 32кбит/с -8Мбит/с; встроенный слот для microSD карты до 256Гб, IP66, -30градусовC ...+60градусовC; 12В +-25%; 6Вт макс. Вид камеры IP камеры  Производитель	 HiWatch  Вид объектива Стандартный  Исполнение камеры Купольная  Объектив	 Фиксированный Фокусное расстояние не менее (мм)	 4  Разрешение (Мп) 2  Подсветка (ИК или LED) ИК подсветка  SD карта Есть  Zoom (кратность) Нет Аудиоканал	 Встроенный динамик, Встроенный микрофон  Дальность подсветки (м) 30  Место установки На улице  Сенсор 1/2.7 CMOS  Тип питания камеры	 12 В  Параметры объектива 80°(3.6...4мм) Формат сжатия	 H.264, MJPEG, H.265 </t>
   </si>
   <si>
     <t>311318699</t>
   </si>
   <si>
     <t>DS-I253L(B) (2.8 mm)</t>
   </si>
   <si>
     <t xml:space="preserve">
  Особенности:
  • Высокое качество изображения с разрешением 2 Мп
  • Отличные рабочие характеристики при слабом освещении
  • Технология эффективного сжатия H.265+
  • Защита от влаги и пыли: IP67
  • Цветное изображение в любое время суток
  • Встроенный слот для microSD / SDHC / SDXC: нет
@@ -752,223 +730,209 @@
   </si>
   <si>
     <t>311324086</t>
   </si>
   <si>
     <t>DS-I253M(C) (4 mm)</t>
   </si>
   <si>
     <t>Особенности:
  • IP-камера DS-I253M(C) является 2 Мп купольной IP-камерой с фиксированным объективом
  • Высокое качество изображения с разрешением 2 Мп
  • Обнаружение цели по типу «Человек» / «ТС»
  • Две интеллектуальные подсветки: высокая дальность покрытия
  • Встроенный микрофон, аудиосвязь в режиме реального времени
  • Защита от влаги и пыли: IP67
  • Технология эффективного сжатия H.265+
 • Встроенный слот для microSD / SDHC / SDXC: есть, до 256 ГБ Матрица	 1/2.9 Progressive Scan CMOS Максимальное разрешение	 1920  1080  Скорость электронного затвора От 1/3 до 1/100000 с Чувствительность	 Цвет: 0.005 лк @ (F1.6, AGC вкл), ч/б: 0 лк с ИК-подсветкой Режим «День/ночь»	 ИК-фильтр  Регулировка угла	 Поворот: от 0 до 360°, наклон: от 0 до 75°, вращение: от 0 до 360° Тип объектива	 Фиксированный объектив 4 мм (опционально) Фокусное расстояние и угол обзора по горизонтали: 83°, по вертикали: 44°, по диагонали: 99° Крепление объектива	 M12 Тип диафрагмы	 Фиксированная  Апертура	 F1.6 DORI D: 56 м, O: 22 м, R: 11 м, I: 5 мин. Тип подсветки	 ИК-подсветка и подсветка белым светом  Дальность подсветки	 ИК-подсветка: до 30 м Подсветка белым светом: до 20 м Основной поток	 50 Гц: 25 к/с (1920  1080, 1280  720) 60 Гц: 30 к/с (1920  1080, 1280  720) Дополнительный поток	 50 Гц: 25 к/с (640  480, 640  360) 60 Гц: 30 к/с (640  480, 640  360) Видеосжатие	 Основной поток: H.265+ / H.265 / H.264+ / H.264 Дополнительный поток: H.265 / H.264 / MJPEG Тип аудио	 Моно Фильтрация шумов окружающей среды	 Есть Частота дискретизации	 8 / 16 кГц Аудиосжатие	 G.711ulaw / G.711alaw / G.722.1 / G.726 / MP2L2 / PCM / AAC-LC Безопасность Защита паролем, сложный пароль, водяные знаки, базовая и дайджест-аутентификация для HTTP, WSSE и дайджест-аутентификация для открытого сетевого видеоинтерфейса, журнал проверки безопасности, аутентификация хоста (MAC-адрес) Одновременный просмотр в режиме реального времени	 До 6 каналов Широкий динамический диапазон (WDR)	 Цифровой WDR SNR	  52 дБ Переключение режима «день / ночь»	 День / ночь / автоматич. / по расписанию  Улучшение изображения	 BLC, HLC, 3D DNR Интерфейс Ethernet	 1 RJ45 auto 10 / 100 М Ethernet Питание	 DC 12 В ± 25 %, 0.4 А, макс. 5 Вт, коаксиальный разъем питания  5.5 мм, защита от обратной полярности, PoE: IEEE 802.3af, класс 3, макс. 6.5 Вт Материал	 Металл и пластик Размеры	  110  89.2 мм ( 4.3  3.5)  Размер упаковки	 150  150  141 мм (5.9  5.9  5.6)  Масса	 Приблиз. 340 г  Масса с упаковкой Приблиз. 560 г Рабочие условия	 От -40 до +60 °C. Влажность 95 % или меньше (без конденсата)  Язык	 Английский, русский  Основные функции	 Heartbeat, Anti-banding, зеркалирование, защита паролем, изменение пароля по email</t>
   </si>
   <si>
     <t>311324085</t>
   </si>
   <si>
     <t>DS-I253M(C)(2.8mm)</t>
   </si>
   <si>
+    <t>2Мп уличная IP-камера с гибридной Smart-подсветкой и встроенным микрофоном
+1/2.9'' Progressive Scan CMOS матрица; объектив 2.8мм; угол обзора 103градусов; механический ИК-фильтр; 0.005Лк@F1.6; 19201080@25к/с; H.265/H.265+/H.264/H.264+/MJPEG, ROI, коридорный режим, DWDR; 3D DNR; BLC; EXIR-подсветка до 30м, подсветка белым светом до 20м; обнаружение движения 2.0; видеобитрейт 32кбит/с-8Мбит/с; G.711/G.722.1/G.726/MP2L2/PCM/AAC; встроенный микрофон; встроенный слот для microSD карты до 256Гб; IP67; защита от перенапряжений TVS, -40градусовC до +60градусовC; DC12В+-25%/PoE(IEEE 802.3af); 6,5Вт макс.</t>
+  </si>
+  <si>
     <t>311323122</t>
   </si>
   <si>
     <t>DS-I256Z(B)(2.8-12mm)</t>
   </si>
   <si>
     <t>Особенности:
  • Высокое качество изображения с разрешением 2 Мп.
  • Обнаружение цели по типу «Человек» / «ТС».
  • Моторизированный вариофокальный объектив от 2.8 до 12 мм для простой установки и мониторинга.
  • Защита от влаги и пыли: IP67.
  • EXIR 2.0: улучшенная инфракрасная технология с большой дальностью ИК-подсветки.
  • Технология эффективного сжатия H.265+.
  • Четкое изображение при яркой задней засветке благодаря технологии DWDR.
  • Встроенный слот для microSD / microSDHC / microSDXC: есть, до 256 ГБ.
 • Встроенный микрофон: нет. Матрица	 1/2.9 Progressive Scan CMOS  Максимальное разрешение	 1920  1080  Скорость электронного затвора	 От 1/3 до 1/100000 с  Чувствительность	 Цвет: 0.005 лк @ (F1.6, AGC вкл), ч/б: 0 лк с ИК-подсветкой  Режим «День/ночь»	 ИК-фильтр Регулировка угла	 Поворот: от 0 до 360°; наклон: от 0 до 90°, вращение: от 0 до 360° Тип объектива	 Вариофокальный объектив, моторизированный объектив, от 2.8 до 12 мм Фокусное расстояние и угол обзора	 От 2.8 до 12 мм, по горизонтали: от 102.4 до 31.2°, по вертикали: от 54.4 до 17.5°, по диагонали: от 121.8 до 35.7° Крепление объектива	  14  Тип диафрагмы	 Фиксированная  Апертура	 F1.6 Тип подсветки	 ИК-подсветка  Дальность дополнительной подсветки	 До 50 м Основной поток	 50 Гц: 25 к/с (1920  1080, 1280  720) 60 Гц: 30 к/с (1920  1080, 1280  720) Дополнительный поток 50 Гц: 25 к/с (640  480, 640  360) 30 Гц: 30 к/с (640  480, 640  360) Видеосжатие	 Основной поток: H.265+ / H.265 / H.264+ / H.264 Дополнительный поток: H.265 / H.264 / MJPEG Битрейт видео	 От 32 Кбит/с до 8 Мбит/с Профиль H.264	 Baseline Profile / Main Profile / High Profile  Профиль H.265	 Main Profile  Область интереса (ROI)	 1 фиксированная область для основного потока Протоколы	 TCP / IP, ICMP, DHCP, DNS, HTTP, RTP, RTSP, NTP, IGMP, IPv6, UDP, QoS, FTP, SMTP Одновременный просмотр в режиме реального времени	 До 6 каналов API	 Открытый сетевой видеоинтерфейс (PROFILE S, PROFILE G, PROFILE T), ISAPI, SDK Настройки изображения	 Режим коридора, насыщенность, яркость, контрастность, резкость, усиление и баланс белого настраиваются через клиентское ПО или веб-интерфейс Переключение режима «день / ночь»	 День / ночь / автоматич. / по расписанию Интерфейс Ethernet	 1 RJ45 auto 10 / 100 М Ethernet Локальное хранение	 Встроенный слот для карты памяти, поддержка microSD / microSDHC / microSDXC, до 256 ГБ Основные события	 Срабатывание тревоги по различным типам объектов (человек, ТС), детектор саботажа, исключение Питание DC 12 В ± 25 %, 0.9 А, макс. 11 Вт, коаксиальный разъем питания  5.5 мм PoE: 802.3af, класс 3, от 36 до 57 В, от 0.36 до 0.23 А, макс. 12.9 Вт Материал	 Металл Размеры	  105  244.4 мм ( 4.1  9.6)  Размер упаковки	 315  137  141 мм (12.4  5.4  5.6)  Масса	 Приблиз. 720 г  Масса с упаковкой	 Приблиз. 1110 г Рабочие условия	 От -40 до +60 °C. Влажность 95 % или меньше (без конденсата) Язык	 Английский, русский Основные функции	 Heartbeat, Anti-banding, зеркалирование, защита паролем, маскирование области, водяные знаки</t>
   </si>
   <si>
     <t>8 145,00</t>
   </si>
   <si>
     <t>311323124</t>
   </si>
   <si>
     <t>DS-I258Z(B)(2.8-12mm)</t>
   </si>
   <si>
     <t>Особенности:
  • Высокое качество изображения с разрешением 2 Мп.
  • Обнаружение цели по типу «Человек» / «ТС».
  • Моторизированный вариофокальный объектив от 2.8 до 12 мм для простой установки и мониторинга.
  • Защита от влаги и пыли (IP67), антивандальная защита (IK10).
  • EXIR 2.0: улучшенная инфракрасная технология с большой дальностью ИК-подсветки.
  • Четкое изображение при яркой задней засветке благодаря технологии DWDR.
  • Технология эффективного сжатия H.265+.
  • Встроенный микрофон: нет
 • Встроенный слот для microSD / microSDHC / microSDXC: есть, до 256 ГБ. Матрица	 1/2.9 Progressive Scan CMOS  Максимальное разрешение	 1920  1080  Скорость электронного затвора	 От 1/3 до 1/100000 с  Чувствительность	 Цвет: 0.005 лк @ (F1.6, AGC вкл), ч/б: 0 лк с ИК-подсветкой  Режим «День/ночь»	 ИК-фильтр Регулировка угла	 Поворот: от 0 до 355°; наклон: от 0 до 70°, вращение: от 0 до 355° Тип объектива	 Вариофокальный объектив, моторизированный объектив, от 2.8 до 12 мм Фокусное расстояние и угол обзора	 От 2.8 до 12 мм, по горизонтали: от 102.4 до 31.2°, по вертикали: от 54.4 до 17.5°, по диагонали: от 121.8 до 35.7° Крепление объектива	  14 Тип диафрагмы	 Фиксированная  Апертура	 F1.6 Тип подсветки	 ИК-подсветка Дальность дополнительной подсветки	 До 30 м Основной поток	 50 Гц: 25 к/с (1920  1080, 1280  720) 60 Гц: 30 к/с (1920  1080, 1280  720) Дополнительный поток	 50 Гц: 25 к/с (640  480, 640  360) 30 Гц: 30 к/с (640  480, 640  360) Видеосжатие	 Основной поток: H.265+ / H.265 / H.264+ / H.264 Дополнительный поток: H.265 / H.264 / MJPEG Битрейт видео	 От 32 Кбит/с до 8 Мбит/с  Профиль H.264	 Baseline Profile / Main Profile / High Profile Профиль H.265	 Main Profile Протоколы	 TCP / IP, ICMP, DHCP, DNS, HTTP, RTP, RTSP, NTP, IGMP, IPv6, UDP, QoS, FTP, SMTP Настройки изображения	 Режим коридора, насыщенность, яркость, контрастность, резкость, усиление и баланс белого настраиваются через клиентское ПО или веб-интерфейс Интерфейс Ethernet	 1 RJ45 auto 10 / 100 М Ethernet  Локальное хранение	 Встроенный слот для карты памяти, поддержка microSD / microSDHC / microSDXC, до 256 ГБ Основные события	 Срабатывание тревоги по различным типам объектов (человек, ТС), детектор саботажа, исключение Питание	 DC 12 В ± 25 %, 0.8 А, макс. 9.6 Вт, коаксиальный разъем питания  5.5 мм, защита от обратной полярности, PoE: 802.3af, класс 3, от 36 до 57 В, от 0.32 до 0.2 А, макс. 11.5 Вт Материал	 Металл  Размеры	  141  99.9 мм ( 5.6  3.9)  Размер упаковки	 140  140  154 мм (5.5  5.5  6.1)  Масса с упаковкой Приблиз. 1200 г Масса	 приблиз. 820 г Рабочие условия	 От -40 до +60 °C. Влажность 95 % или меньше (без конденсата)  Язык	 Английский, русский  Основные функции	 Heartbeat, Anti-banding, зеркалирование, защита паролем, маскирование области, водяные знаки</t>
   </si>
   <si>
     <t>311317781</t>
   </si>
   <si>
     <t>DS-I259M(C)(2.8mm)</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...9 lines deleted...]
-• IP66, IK082Мп IP-камера с EXIR-подсветкой до 10м и встроенным микрофоном
+    <t>2Мп IP-камера с EXIR-подсветкой до 10м и встроенным микрофоном
 1/2.7'' Progressive Scan CMOS матрица; объектив 2.8мм; угол обзора 115градусов; механический ИК-фильтр; 0.01Лк@F1.2; H.265/H.265+/H.264/H.264+/MJPEG, DWDR; коридорный режим, 3D DNR; BLC; ROI, обнаружение движения, вторжения в область и пересечения линии; Smart ИК; видеобитрейт 32кбит/с-8Мбит/с; встроенный слот для microSD карты до 128Гб, G.711/G.722.1/G.726/MP2L2/PCM, IK08, комплект герметизации, -20градусовC до +45градусовC; DC12В+-25%/PoE (IEEE 802.3af); 6,5Вт макс.</t>
   </si>
   <si>
     <t>6 845,00</t>
   </si>
   <si>
     <t>311303443</t>
   </si>
   <si>
     <t>DS-I351</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 HiWatch DS-I351 - 3Мп внутренняя купольная панорамная IP-камера. Сверхчувствительный (0.005 Люкс) сенсор 3-мегапиксельной панорамной камеры HiWatch DS-I351 формирует цветную картинку даже при недостаточном освещении, благодаря чему можно не переводить устройство в черно-белый режим вплоть до наступления полной темноты. Угол обзора по горизонтали: 180, по вертикали: 180. Модель поддерживает H.265+ — интеллектуальное сжатие, основанное на анализе движения в кадре (фирменная технология Hikvision).
 3Мп внутренняя купольная панорамная IP-камера c EXIR-подсветкой до 8м                                                                                 1/2.8'' Progressive Scan CMOS матрица; объектив 1.16мм; угол обзора 180градусов/180градусов; механический ИК-фильтр; 0.005Лк@F1.2; H.265/H.265+/H.264/H.264+/MJPEG, WDR (120dB); 3D DNR; BLC; обнаружение движения, вторжения в область и пересечения линии;  встроенный слот для microSD карты до 128Гб;  1 аудио вход/выход, видеобитрейт 32кб/с-16Мб/с; -10градусовC до +50градусовC; DC12В+-25%/PoE(IEEE 802.3af); 7Вт макс.</t>
   </si>
   <si>
     <t>16 495,00</t>
   </si>
   <si>
     <t>311322224</t>
   </si>
   <si>
     <t>DS-I400(D)(2.8mm)</t>
+  </si>
+  <si>
+    <t>4Мп уличная цилиндрическая IP-камера с EXIR-подсветкой до 30м
+1/3'' Progressive Scan CMOS матрица; 20 к/с@25601440, 25 к/с(19201080, 1280720); объектив 2.8мм; угол обзора 99градусов; механический ИК-фильтр; 0.01Лк@F2.0; H.265/H.265+/H.264/H.264+/MJPEG, ROI; коридорный режим; WDR 120дБ; 3D DNR; BLC; Smart ИК; обнаружение движения 2.0; видеобитрейт 32кбит/с-8Мбит/с; IP67; защита от перенапряжений TVS; -40градусовC до +60градусовC; DC12В+-25%/PoE(802.3af); 6.5Вт макс.</t>
   </si>
   <si>
     <t>311322225</t>
   </si>
   <si>
     <t>DS-I400(D)(4mm)</t>
   </si>
   <si>
     <t>Особенности:
  • Высокое качество изображения с разрешением 4 Мп.
  • Обнаружение цели по типу «Человек» / «ТС».
  • Защита от влаги и пыли: IP67.
  • Четкое изображение при яркой задней засветке благодаря технологии 120 дБ WDR.
  • Технология эффективного сжатия H.265+.
  • EXIR 2.0: улучшенная инфракрасная технология с большой дальностью ИК-подсветки.
  • Встроенный слот для microSD / SDHC / SDXC: нет.
  • Встроенный микрофон: нет.
 • Интегрировано в Ivideon Cloud Матрица	 1/3 Progressive Scan CMOS Максимальное разрешение	 2560  1440  Чувствительность	 Цвет: 0.01 лк @ (F2.0, AGC вкл), ч/б: 0 лк с ИК-подсветкой  Режим «День/ночь»	 ИК-фильтр  Скорость электронного затвора	 От 1/3 до 1/100 000 с  Регулировка угла наблюдения	 Поворот: от 0 до 360°; наклон: от 0 до 90°, вращение: от 0 до 360° Тип объектива	 Фиксированный объектив 4 мм (опционально) Фокусное расстояние и угол обзора по горизонтали: 76°, по вертикали: 41°, по диагонали: 90° Крепление объектива	 M12  Тип диафрагмы	 Фиксированная  Апертура	 F2.0 DORI D: 79 м, O: 31 м, R: 15 м, I: 7 м Тип подсветки	 ИК-подсветка  Дальность дополнительной подсветки	 До 30 м Основной поток	 50 Гц: 20 к/с (2560  1440) 25 к/с (1920  1080, 1280  720) 60 Гц: 20 к/с (2560  1440) 24 к/с (1920  1080, 1280  720) Дополнительный поток	 50 Гц: 25 к/с (1280  720, 640  480, 640  360) 60 Гц: 24 к/с (1280  720, 640  480, 640  360) Видеосжатие	 Основной поток: H.265+ / H.265 / H.264+ / H.264 Дополнительный поток: H.265 / H.264 / MJPEG Битрейт видео	 От 32 Кбит/с до 8 Мбит/с  Профиль H.264	 Baseline Profile/Main Profile/High Profile  Профиль H.265	 Main Profile Безопасность	 Защита паролем, сложный пароль, водяные знаки, фильтрация IP-адресов, базовая и дайджест-аутентификация для HTTP, WSSE и дайджест-аутентификация для открытого сетевого видеоинтерфейса, журнал проверки безопасности, аутентификация хоста (MAC-адрес) Одновременный просмотр в режиме реального времени	 До 6 каналов Широкий динамический диапазон (WDR)	 120 дБ  SNR	  52 дБ Переключение режима «день / ночь»	 День / Ночь / Автоматич. / По расписанию Интерфейс Ethernet	 1 RJ45 auto 10 / 100 М Ethernet Питание	 DC 12 В ± 25 %, 0.4 А, макс. 5 Вт, коаксиальный разъем питания  5.5 мм PoE: 802.3 af, класс 3, от 36 до 57 В, от 0.2 до 0.15 А, макс. 6.5 Вт Материал	 Металл Размер камеры	 170.8  66  69.1 мм (6.7  2.6  2.7)  Размер упаковки	 216  121  118 мм (8.5  4.8  4.6) Метод привязки	 Загрузка на FTP, уведомление центра мониторинга, отправка email изображения Масса камеры	 Приблиз. 270 г  Масса с упаковкой Приблиз. 481 г Условия хранения	 От -30 до +60 °C. Влажность 95 % или меньше (без конденсата)  Рабочие условия	 От -40 до +60 °C. Влажность 95 % или меньше (без конденсата)  Язык	 Английский, русский  Основные функции	 Heartbeat, Anti-banding, зеркалирование, защита паролем, изменение пароля по email</t>
   </si>
   <si>
     <t>311322766</t>
   </si>
   <si>
     <t>DS-I400(D)(6mm)</t>
   </si>
   <si>
-    <t>Особенности:
-[...8 lines deleted...]
-• Интегрировано в Ivideon Cloud Матрица	 1/3 Progressive Scan CMOS  Максимальное разрешение	 2560  1440  Чувствительность	 Цвет: 0.01 лк @ (F2.0, AGC вкл), ч/б: 0 лк с ИК-подсветкой  Скорость электронного затвора	 От 1/3 до 1/100 000 с  Режим «День/ночь»	 ИК-фильтр Регулировка угла наблюдения	 Поворот: от 0 до 360°; наклон: от 0 до 90°, вращение: от 0 до 360° Тип объектива	 Фиксированный объектив  6 мм (опционально) Фокусное расстояние и угол обзора по горизонтали: 51.8°, по вертикали: 27.9°, по диагонали: 60.5° Крепление объектива	 M12  Тип диафрагмы	 Фиксированная  Апертура	 F2.0 DORI D: 128 м, O: 50 м, R: 25 м, I: 12 м Тип подсветки	 ИК-подсветка  Дальность дополнительной подсветки	 До 30 м Основной поток	 50 Гц: 20 к/с (2560  1440) 25 к/с (1920  1080, 1280  720) 60 Гц: 20 к/с (2560  1440) 24 к/с (1920  1080, 1280  720) Дополнительный поток	 50 Гц: 25 к/с (1280  720, 640  480, 640  360) 60 Гц: 24 к/с (1280  720, 640  480, 640  360) Видеосжатие	 Основной поток: H.265+ / H.265 / H.264+ / H.264 Дополнительный поток: H.265 / H.264 / MJPEG Битрейт видео	 От 32 Кбит/с до 8 Мбит/с  Профиль H.264	 Baseline Profile/Main Profile/High Profile  Профиль H.265	 Main Profile  Битрейт	 CBR / VBR Безопасность	 Защита паролем, сложный пароль, водяные знаки, фильтрация IP-адресов, базовая и дайджест-аутентификация для HTTP, WSSE и дайджест-аутентификация для открытого сетевого видеоинтерфейса, журнал проверки безопасности, аутентификация хоста (MAC-адрес) Одновременный просмотр в режиме реального времени	 До 6 каналов Широкий динамический диапазон (WDR)	 120 дБ  SNR	  52 дБ Интерфейс Ethernet	 1 RJ45 auto 10 / 100 М Ethernet Питание	 DC 12 В ± 25 %, 0.4 А, макс. 5 Вт, коаксиальный разъем питания  5.5 мм PoE: 802.3 af, класс 3, от 36 до 57 В, от 0.2 до 0.15 А, макс. 6.5 Вт Материал	Металл  170.8  66  69.1 мм (6.7  2.6  2.7)  Размер камеры	 170.8  66  69.1 мм (6.7  2.6  2.7)  Размер упаковки	 216  121  118 мм (8.5  4.8  4.6) Метод привязки	 Загрузка на FTP, уведомление центра мониторинга, отправка email изображения  Масса камеры	 Приблиз. 270 г  Масса с упаковкой Приблиз. 481 г Рабочие условия	 От -40 до +60 °C. Влажность 95 % или меньше (без конденсата) Язык	 Английский, русский  Основные функции	 Heartbeat, Anti-banding, зеркалирование, защита паролем, изменение пароля по email</t>
+    <t>4Мп уличная цилиндрическая IP-камера с EXIR-подсветкой до 30м
+1/3'' Progressive Scan CMOS матрица; 20 к/с@25601440, 25 к/с(19201080, 1280720); объектив 6мм; угол обзора 51.8градусов; механический ИК-фильтр; 0.01Лк@F2.0; H.265/H.265+/H.264/H.264+/MJPEG, ROI; коридорный режим; WDR 120дБ; 3D DNR; BLC; Smart ИК; обнаружение движения 2.0; видеобитрейт 32кбит/с-8Мбит/с; IP67; защита от перенапряжений TVS; -40градусовC до +60градусовC; DC12В+-25%/PoE(802.3af); 6.5Вт макс. Матрица	 1/3 Progressive Scan CMOS  Максимальное разрешение	 2560  1440  Чувствительность	 Цвет: 0.01 лк @ (F2.0, AGC вкл), ч/б: 0 лк с ИК-подсветкой  Скорость электронного затвора	 От 1/3 до 1/100 000 с  Режим «День/ночь»	 ИК-фильтр Регулировка угла наблюдения	 Поворот: от 0 до 360°; наклон: от 0 до 90°, вращение: от 0 до 360° Тип объектива	 Фиксированный объектив  6 мм (опционально) Фокусное расстояние и угол обзора по горизонтали: 51.8°, по вертикали: 27.9°, по диагонали: 60.5° Крепление объектива	 M12  Тип диафрагмы	 Фиксированная  Апертура	 F2.0 DORI D: 128 м, O: 50 м, R: 25 м, I: 12 м Тип подсветки	 ИК-подсветка  Дальность дополнительной подсветки	 До 30 м Основной поток	 50 Гц: 20 к/с (2560  1440) 25 к/с (1920  1080, 1280  720) 60 Гц: 20 к/с (2560  1440) 24 к/с (1920  1080, 1280  720) Дополнительный поток	 50 Гц: 25 к/с (1280  720, 640  480, 640  360) 60 Гц: 24 к/с (1280  720, 640  480, 640  360) Видеосжатие	 Основной поток: H.265+ / H.265 / H.264+ / H.264 Дополнительный поток: H.265 / H.264 / MJPEG Битрейт видео	 От 32 Кбит/с до 8 Мбит/с  Профиль H.264	 Baseline Profile/Main Profile/High Profile  Профиль H.265	 Main Profile  Битрейт	 CBR / VBR Безопасность	 Защита паролем, сложный пароль, водяные знаки, фильтрация IP-адресов, базовая и дайджест-аутентификация для HTTP, WSSE и дайджест-аутентификация для открытого сетевого видеоинтерфейса, журнал проверки безопасности, аутентификация хоста (MAC-адрес) Одновременный просмотр в режиме реального времени	 До 6 каналов Широкий динамический диапазон (WDR)	 120 дБ  SNR	  52 дБ Интерфейс Ethernet	 1 RJ45 auto 10 / 100 М Ethernet Питание	 DC 12 В ± 25 %, 0.4 А, макс. 5 Вт, коаксиальный разъем питания  5.5 мм PoE: 802.3 af, класс 3, от 36 до 57 В, от 0.2 до 0.15 А, макс. 6.5 Вт Материал	Металл  170.8  66  69.1 мм (6.7  2.6  2.7)  Размер камеры	 170.8  66  69.1 мм (6.7  2.6  2.7)  Размер упаковки	 216  121  118 мм (8.5  4.8  4.6) Метод привязки	 Загрузка на FTP, уведомление центра мониторинга, отправка email изображения  Масса камеры	 Приблиз. 270 г  Масса с упаковкой Приблиз. 481 г Рабочие условия	 От -40 до +60 °C. Влажность 95 % или меньше (без конденсата) Язык	 Английский, русский  Основные функции	 Heartbeat, Anti-banding, зеркалирование, защита паролем, изменение пароля по email</t>
   </si>
   <si>
     <t>311316819</t>
   </si>
   <si>
     <t>DS-I402(C) (4 mm)</t>
   </si>
   <si>
     <t xml:space="preserve">
  Особенности:
  • Высокое качество изображения с разрешением 4 Мп
  • Технология эффективного сжатия H.265+
  • Четкое изображение при яркой задней засветке благодаря технологии 120 дБ WDR
  • Защита от влаги и пыли (IP67) и антивандальная защита (IK10)
  • EXIR 2.0: улучшенная инфракрасная технология с большой дальностью ИК-подсветки
  • Встроенный слот для microSD/SDHC/SDXC: нет
 • Встроенный микрофон: нет4Мп уличная купольная IP-камера с EXIR-подсветкой до 30м
 1/3'' Progressive Scan CMOS матрица; 20 к/с @ 2560 1440, 25 к/с (2304 1296, 1920 1080, 1280 720), H.265/H.265+/H.264/H.264+ /MJPEG, объектив 4мм; угол обзора 78.7градусов; механический ИК-фильтр; 0.01Лк@F2.0; WDR 120дБ; ROI; 3D DNR; BLC; Smart ИК; видеобитрейт 32кбит/с-8Мбит/с; IP67; IK10; -40градусовC до +60градусовC; DC12В+-25%/PoE(IEEE 802.3af); 6,5Вт макс.</t>
   </si>
   <si>
     <t>5 845,00</t>
   </si>
   <si>
     <t>311322226</t>
   </si>
   <si>
     <t>DS-I402(D)(2.8mm)</t>
   </si>
   <si>
     <t>311322227</t>
   </si>
   <si>
     <t>DS-I402(D)(4mm)</t>
   </si>
   <si>
-    <t>Особенности:
-[...8 lines deleted...]
-• Интегрировано в Ivideon Cloud Матрица	 1/3 Progressive Scan CMOS  Максимальное разрешение	 2560  1440  Скорость электронного затвора	 От 1/3 до 1/100 000 с  Чувствительность	 Цвет: 0.01 лк @ (F2.0, AGC вкл), ч/б: 0 лк с ИК-подсветкой  Режим «День/ночь»	 ИК-фильтр Регулировка угла наблюдения	 Поворот: от 0 до 355°; наклон: от 0 до 75° Тип объектива Фиксированный объектив  4 мм (опционально) Фокусное расстояние и угол обзора по горизонтали: 76°, по вертикали: 41°, по диагонали: 90° Крепление объектива	 M12 Тип диафрагмы	 Фиксированная  Апертура	 F2.0 DORI D: 79 м, O: 31 м, R: 15 м, I: 7 м Тип подсветки	 ИК-подсветка  Дальность дополнительной подсветки	 До 30 м Основной поток	 50 Гц: 20 к/с (2560  1440) 25 к/с (1920  1080, 1280  720) 60 Гц: 20 к/с (2560  1440) 24 к/с (1920  1080, 1280  720) Дополнительный поток	 50 Гц: 25 к/с (1280  720, 640  480, 640  360) 60 Гц: 24 к/с (1280  720, 640  480, 640  360) Видеосжатие	 Основной поток: H.265+ / H.265 / H.264+ / H.264 Дополнительный поток: H.265 / H.264 / MJPEG Битрейт видео	 От 32 Кбит/с до 8 Мбит/с  Профиль H.264	 Baseline Profile/Main Profile/High Profile  Профиль H.265	 Main Profile Безопасность	 Защита паролем, сложный пароль, водяные знаки, фильтрация IP-адресов, базовая и дайджест-аутентификация для HTTP, WSSE и дайджест-аутентификация для открытого сетевого видеоинтерфейса, журнал проверки безопасности, аутентификация хоста (MAC-адрес) Широкий динамический диапазон (WDR)	 120 дБ SNR	  52 дБ Интерфейс Ethernet	 1 RJ45 auto 10 / 100 М Ethernet Питание	 DC 12 В ± 25 %, 0.4 А, макс. 5 Вт, коаксиальный разъем питания  5.5 мм PoE: 802.3 af, класс 3, от 36 до 57 В, от 0.2 до 0.15 А, макс. 6.5 Вт Материал	 Металл и пластик Размер камеры	  110.8  84.7 мм ( 4.4  3.3)  Размер упаковки	 134  134  108 мм (5.3  5.3  4.3)  Масса с упаковкой Приблиз. 720 г Масса камеры	 Приблиз. 520 г  Рабочие условия	 От -40 до +60 °C. Влажность 95 % или меньше (без конденсата)  Язык	 Английский, русский  Основные функции	 Heartbeat, Anti-banding, зеркалирование, защита паролем, изменение пароля по email</t>
+    <t>4Мп уличная купольная IP-камера с EXIR-подсветкой до 30м
+1/3'' Progressive Scan CMOS матрица; 20 к/с@25601440, 25 к/с(19201080, 1280720); объектив 4мм; угол обзора 76градусов; механический ИК-фильтр; 0.01Лк@F2.0; H.265/H.265+/H.264/H.264+/MJPEG, ROI; коридорный режим; WDR 120дБ; 3D DNR; BLC; Smart ИК; обнаружение движения 2.0; видеобитрейт 32кбит/с-8Мбит/с; IP67, IK10; защита от перенапряжений TVS; -40градусовC до +60градусовC; DC12В+-25%/PoE(802.3af); 6.5Вт макс. Матрица	 1/3 Progressive Scan CMOS  Максимальное разрешение	 2560  1440  Скорость электронного затвора	 От 1/3 до 1/100 000 с  Чувствительность	 Цвет: 0.01 лк @ (F2.0, AGC вкл), ч/б: 0 лк с ИК-подсветкой  Режим «День/ночь»	 ИК-фильтр Регулировка угла наблюдения	 Поворот: от 0 до 355°; наклон: от 0 до 75° Тип объектива Фиксированный объектив  4 мм (опционально) Фокусное расстояние и угол обзора по горизонтали: 76°, по вертикали: 41°, по диагонали: 90° Крепление объектива	 M12 Тип диафрагмы	 Фиксированная  Апертура	 F2.0 DORI D: 79 м, O: 31 м, R: 15 м, I: 7 м Тип подсветки	 ИК-подсветка  Дальность дополнительной подсветки	 До 30 м Основной поток	 50 Гц: 20 к/с (2560  1440) 25 к/с (1920  1080, 1280  720) 60 Гц: 20 к/с (2560  1440) 24 к/с (1920  1080, 1280  720) Дополнительный поток	 50 Гц: 25 к/с (1280  720, 640  480, 640  360) 60 Гц: 24 к/с (1280  720, 640  480, 640  360) Видеосжатие	 Основной поток: H.265+ / H.265 / H.264+ / H.264 Дополнительный поток: H.265 / H.264 / MJPEG Битрейт видео	 От 32 Кбит/с до 8 Мбит/с  Профиль H.264	 Baseline Profile/Main Profile/High Profile  Профиль H.265	 Main Profile Безопасность	 Защита паролем, сложный пароль, водяные знаки, фильтрация IP-адресов, базовая и дайджест-аутентификация для HTTP, WSSE и дайджест-аутентификация для открытого сетевого видеоинтерфейса, журнал проверки безопасности, аутентификация хоста (MAC-адрес) Широкий динамический диапазон (WDR)	 120 дБ SNR	  52 дБ Интерфейс Ethernet	 1 RJ45 auto 10 / 100 М Ethernet Питание	 DC 12 В ± 25 %, 0.4 А, макс. 5 Вт, коаксиальный разъем питания  5.5 мм PoE: 802.3 af, класс 3, от 36 до 57 В, от 0.2 до 0.15 А, макс. 6.5 Вт Материал	 Металл и пластик Размер камеры	  110.8  84.7 мм ( 4.4  3.3)  Размер упаковки	 134  134  108 мм (5.3  5.3  4.3)  Масса с упаковкой Приблиз. 720 г Масса камеры	 Приблиз. 520 г  Рабочие условия	 От -40 до +60 °C. Влажность 95 % или меньше (без конденсата)  Язык	 Английский, русский  Основные функции	 Heartbeat, Anti-banding, зеркалирование, защита паролем, изменение пароля по email</t>
   </si>
   <si>
     <t>311322228</t>
   </si>
   <si>
     <t>DS-I403(D)(2.8mm)</t>
   </si>
   <si>
     <t>311322229</t>
   </si>
   <si>
     <t>DS-I403(D)(4mm)</t>
+  </si>
+  <si>
+    <t>4Мп уличная купольная IP-камера с EXIR-подсветкой до 30м
+1/3'' Progressive Scan CMOS матрица; 20 к/с@25601440, 25 к/с(19201080, 1280720); объектив 4мм; угол обзора 76градусов; механический ИК-фильтр; 0.01Лк@F2.0; H.265/H.265+/H.264/H.264+/MJPEG, ROI; коридорный режим; WDR 120дБ; 3D DNR; BLC; Smart ИК; обнаружение движения 2.0; видеобитрейт 32кбит/с-8Мбит/с; IP67; защита от перенапряжений TVS; -40градусовC до +60градусовC; DC12В+-25%/PoE(802.3af); 6.5Вт макс.</t>
   </si>
   <si>
     <t>327000878</t>
   </si>
   <si>
     <t>DS-I405M(C)</t>
   </si>
   <si>
     <t xml:space="preserve">
  4 Мп поворотная IP-камера с ИК-подсветкой до 20м
   Высокое качество изображения с разрешением 4 Мп.
   Отличная производительность при низкой освещенности благодаря технологии DarkFighter.
   Четкое изображение при яркой задней засветке благодаря технологии 120 дБ WDR.
   Функции панорамирования и наклона позволяют камере следить за состоянием в зонах интереса.
   Высокая детализация обширных областей благодаря объективу с 4х оптическим зумом.
   Дальность ИК-подсветки до 20 м обеспечивает безопасность в ночное время.
   Защита от влаги и пыли (IP66) и антивандальная защита (IK10).
   Встроенный слот для microSD / SDHC / SDXC: есть, до 256 ГБ.
  Встроенный микрофон: есть.4Мп уличная поворотная IP-камера c EXIR-подсветкой до 20м и встроенным микрофоном
 1/3'' Progressive Scan CMOS матрица; объектив 2.8 - 12мм, 4x; угол обзора объектива 96.7градусов - 31.6градусов; механический ИК-фильтр; H.265+/H.265/H.264+ /H.264/MJPEG, 0.005лк (цв)/0.005лк (чб)@F1.5; 2560х1440@25к/с; WDR 120дБ, 3D DNR; EIS, ROI, BLC; обнаружение движения, вторжения в область и пересечения линии; оставленные/унесенные предметы, превышение/понижение звукового порога, детектор лиц, встроенный слот для microSD карты до 256Гб; аудио вход/выход: 1/1, 300 предустановок, встроенный микрофон G.711/G.722.1/G.726/MP2L2/PCM, вращение 355градусов, скорость 0.1градусов - 100градусов/с; наклон 0градусов - 90градусов, скорость: 0.1градусов - 100градусов/с,  видеобитрейт 32кбит/с-16Мбит/с; защита от перенапряжений TVS, IP66; IK10, -20градусовC до +60градусовC; DC12В/PoE(IEEE 802.3af); 9.2Вт макс.</t>
   </si>
   <si>
     <t>12 495,00</t>
   </si>
   <si>
@@ -981,252 +945,200 @@
     <t xml:space="preserve">
  Особенности:
   Точная классификация объектов и тревога на основе алгоритма глубокого обучения
   Захват изображений лиц, захват до 5 изображений лиц одновременно
   1/2.8 Progressive Scan CMOS
   Разрешение до 2560  1440 @ 30 к/с
   15х оптический зум, 16х цифровой зум
   Дальность EXIR (ИК)-подсветки: до 100 м
   WDR, HLC, BLC, 3D DNR, антитуман, экспозиция области, фокус на области
   DC 12 В, POE (802.3 at)
   Видеосжатие H.265+/H.265
   Встроенный микрофон: нет
  Встроенный слот для microSD/SDHC/SDXC: есть, до 256 ГБ4Мп уличная поворотная IP-камера с EXIR-подсветкой до 100м
 1/2.8'' Progressive Scan CMOS матрица; объектив 5 - 75мм, 15x; угол обзора объектива 55градусов - 4градусов; механический ИК-фильтр; H.265+/H.265/H.264+/H.264/MJPEG, 0.005лк@F1.6; 2560   1440@25к/с; WDR 120дБ, 3D DNR; HLC; EIS; антитуман; BLC; аудио вход/выход: 1/1,  вход/выход тревоги 1/1, обнаружение движения, вторжения в область и пересечения линии  c MD2.0; захват изображения лица, аудиодетектор, встроенный слот для microSD карты до 256Гб; вращение 360градусов, вручную: 0.1градусов - 80градусов/с, по предустановке: 80градусов/с; наклон -15градусов - 90градусов, вручную: 0.1градусов - 80градусов/с, по предустановке: 80градусов/с; видеобитрейт 32кбит/с-16Мбит/с; защита от перенапряжений TVS, IP66; -40градусовC до +60градусовC; DC12В/PoE(IEEE 802.3at); 24Вт макс.</t>
   </si>
   <si>
     <t>26 445,00</t>
   </si>
   <si>
     <t>327000697</t>
   </si>
   <si>
     <t>DS-I425(B)</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...12 lines deleted...]
-1/2.8'' Progressive Scan CMOS матрица; объектив 4.8 - 120мм, 25x; угол обзора объектива 55градусов - 2,4градусов; механический ИК-фильтр; H.265+/H.265/H.264+/H.264/MJPEG, 0.005лк@F1.6; 2560   1440@25к/с; WDR 120дБ, 3D DNR; HLC; EIS; антитуман; BLC; аудио вход/выход: 1/1, вход/выход тревоги 1/1, обнаружение движения, вторжения в область и пересечения линии c MD2.0; захват изображения лица, аудиодетектор, встроенный слот для microSD карты до 256Гб; вращение 360градусов, вручную: 0.1градусов - 80градусов/с, по предустановке: 80градусов/с; наклон -15градусов - 90градусов, вручную: 0.1градусов - 80градусов/с, по предустановке: 80градусов/с; видеобитрейт 32кбит/с-16Мбит/с; защита от перенапряжений TVS, IP66; -40градусовC до +60градусовC; DC12В/PoE(IEEE 802.3at); 24Вт макс.</t>
+    <t>4Мп уличная поворотная IP-камера с EXIR-подсветкой до 100м
+1/2.8'' Progressive Scan CMOS матрица; объектив 4.8 - 120мм, 25x; угол обзора объектива 55градусов - 2,4градусов; механический ИК-фильтр; H.265+/H.265/H.264+/H.264/MJPEG, 0.005лк@F1.6; 2560  1440@25к/с; WDR 120дБ, 3D DNR; HLC; EIS; антитуман; BLC; аудио вход/выход: 1/1, вход/выход тревоги 1/1, обнаружение движения, вторжения в область и пересечения линии c MD2.0; захват изображения лица, аудиодетектор, встроенный слот для microSD карты до 256Гб; вращение 360градусов, вручную: 0.1градусов - 80градусов/с, по предустановке: 80градусов/с; наклон -15градусов - 90градусов, вручную: 0.1градусов - 80градусов/с, по предустановке: 80градусов/с; видеобитрейт 32кбит/с-16Мбит/с; защита от перенапряжений TVS, IP66; -40градусовC до +60градусовC; DC12В/PoE(IEEE 802.3at); 24Вт макс.</t>
   </si>
   <si>
     <t>34 345,00</t>
   </si>
   <si>
     <t>311322767</t>
   </si>
   <si>
     <t>DS-I450L(C)(2.8mm)</t>
   </si>
   <si>
     <t>6 945,00</t>
   </si>
   <si>
     <t>311322768</t>
   </si>
   <si>
     <t>DS-I450L(C)(4mm)</t>
   </si>
   <si>
     <t>Особенности:
  • Высокое качество изображения с разрешением 4 Мп.
  • Цветное изображение 24/7.
  • Обнаружение цели по типу «Человек» / «ТС».
  • Защита от влаги и пыли: IP67.
  • Четкое изображение при яркой задней засветке благодаря технологии 120 дБ WDR.
  • Технология эффективного сжатия H.265+.
  • Встроенный слот для microSD / microSDHC / microSDXC: есть, до 256 ГБ.
  • Встроенный микрофон, аудиосвязь в режиме реального времени.
 • Интегрировано в Ivideon Cloud Матрица	 1/3 Progressive Scan CMOS  Максимальное разрешение	 2560  1440  Скорость электронного затвора	 От 1/3 до 1/100 000 с  Чувствительность	 Цвет: 0.001 лк @ (F1.0, AGC вкл.), 0 лк с подсветкой  Режим «день / ночь»	 Цветное изображение в любое время суток  Регулировка угла наблюдения	 Поворот: от 0 до 360°, наклон: от 0 до 90°, вращение: от 0 до 360° Тип объектива	 Фиксированный объектив 4 мм (опционально) Фокусное расстояние и угол обзора по горизонтали: 75°, по вертикали: 40°, по диагонали: 89° Крепление объектива	 M12  Тип апертуры	 Фиксированная  Апертура	 F1.0 Глубина резкости от 2.7 м до  DORI D: 82 м, O: 32 м, R: 16 м, I: 8 м Тип подсветки	 Подсветка белым светом Основной поток	 50 Гц: 20 к/с (2560  1440) 25 к/с (1920  1080, 1280  720) 60 Гц: 20 к/с (2560  1440), 30 к/с (1920  1080, 1280  720) Дополнительный поток	 50 Гц: 25 к/с (1280  720, 640  480, 640  360)60 Гц: 30 к/с (1280  720, 640  480, 640  360) Видеосжатие	 Основной поток: H.265+/H.265/H.264+/H.264 Дополнительный поток: H.265/H.264/MJPEG Битрейт видео	 От 32 Кбит/с до 8 Мбит/с  Профиль H.264	 BaseLine Profile/Main Profile/High Profile  Профиль H.265	 Main Profile Битрейт	 CBR, VBR  Область интереса (ROI)	 1 фиксированная область для основного потока Тип аудио	 Моно  Фильтрация шумов окружающей среды	 Есть  Частота дискретизации 8 / 16 кГц Широкий динамический диапазон (WDR)	 120 дБ  SNR	  52 дБ Интерфейс Ethernet	 1 RJ45 auto 10 / 100 М Ethernet  Локальное хранение	 Встроенный слот для карты памяти, поддержка microSD / microSDHC / microSDXC, до 256 ГБ Питание	 DC 12 В ± 25 %, 0.4 А, макс. 5 Вт, коаксиальный разъем питания  5.5 мм PoE: 802.3 af, класс 3, от 36 до 57 В, от 0.2 до 0.15 А, макс. 6.5 Вт Материал камеры Корпус из алюминиевого сплава  Размер камеры	  76.6  164.4 мм ( 3  6.5)  Масса с упаковкой	 Приблиз. 650 г Размер упаковки	 234  120  117 мм (9.2  4.7  4.6)  Масса камеры	 Приблиз. 430 г Рабочие условия	 От -40 до +60 °C. Влажность 95 % или меньше (без конденсата)  Язык	 Английский, русский  Основные функции	 Heartbeat, Anti-banding, зеркалирование, защита паролем, изменение пароля по email</t>
   </si>
   <si>
     <t>311324090</t>
   </si>
   <si>
     <t>DS-I450M(C)(2.8mm)</t>
   </si>
   <si>
-    <t>Особенности:
-[...6 lines deleted...]
-• Встроенный слот для microSD / SDHC / SDXC: есть, до 256 ГБ Матрица	 1/3 Progressive Scan CMOS Максимальное разрешение	 2560  1440  Чувствительность	 Цвет: 0.005 лк @ (F1.6, AGC вкл), ч/б: 0 лк с ИК-подсветкой Скорость электронного затвора	 От 1/3 до 1/100000 с  Режим «День/ночь»	 ИК-фильтр Регулировка угла	 Поворот: от 0 до 360°, наклон: от 0 до 90°, вращение: от 0 до 360° Тип объектива	 Фиксированный объектив 2.8 мм (опционально) Фокусное расстояние и угол обзора	 по горизонтали: 98°, по вертикали: 54°, по диагонали: 114°  Крепление объектива	 M12  Тип диафрагмы	 Фиксированная  Апертура	 F1.6 DORI	 2.8 мм, D: 63 м, O: 25 м, R: 12 м, I: 6 м Тип подсветки	 ИК-подсветка и подсветка белым светом  Дальность подсветки	 ИК-подсветка: до 30 м Подсветка белым светом: до 20 м Основной поток	 50 Гц: 20 к/с (2560  1440) 25 к/с (1920  1080, 1280  720) 60 Гц: 20 к/с (2560  1440) 24 к/с (1920  1080, 1280  720) Дополнительный поток	 50 Гц: 25 к/с (1280  720, 640  480, 640  360) 60 Гц: 24 к/с (1280  720, 640  480, 640  360) Видеосжатие	 Основной поток: H.265+ / H.265 / H.264+ / H.264 Дополнительный поток: H.265 / H.264 / MJPEG Тип аудио	 Моно  Фильтрация шумов окружающей среды	 Есть  Частота дискретизации	 8 / 16 кГц Безопасность	 Защита паролем, сложный пароль, водяные знаки, базовая и дайджест-аутентификация для HTTP, WSSE и дайджест-аутентификация для открытого сетевого видеоинтерфейса, журнал проверки безопасности, аутентификация хоста (MAC-адрес) Одновременный просмотр в режиме реального времени	 До 6 каналов Широкий динамический диапазон (WDR)	 120дБ  SNR	 &gt; 52 дБ Переключение режима «день / ночь»	 День / ночь / автоматич. / по расписанию  Улучшение изображения	 BLC, HLC, 3D DNR Интерфейс Ethernet	 1 RJ45 auto 10 / 100 М Ethernet  Локальное хранение	 Встроенный слот для карты памяти, поддержка microSD / microSDHC / microSDXC, до 256 ГБ Питание	 DC 12 В ± 25 %, 0.4 А, макс. 5 Вт, коаксиальный разъем питания  5.5 мм, защита от обратной полярности, PoE: IEEE 802.3af, класс 3, макс. 6.5 Вт Материал	 Металл и пластик Размеры	 170.8  66  69.1 мм (6.7  2.6  2.7)  Размер упаковки	 216  121  118 мм (8.5  4.8  4.6)  Масса	 Приблиз. 270 г  Масса с упаковкой	 Приблиз. 481 г Рабочие условия	 От -40 до +60 °C. Влажность 95 % или меньше (без конденсата)  Язык	 Английский, русский  Основные функции	 Heartbeat, Anti-banding, зеркалирование, защита паролем, изменение пароля по email</t>
+    <t>4Мп уличная цилиндрическая IP-камера с гибридной Smart-подсветкой и встроенным микрофоном
+1/3'' Progressive Scan CMOS матрица; объектив 2.8мм; угол обзора 98градусов; механический ИК-фильтр; 0.005Лк@F1.6; 2560  1440@20к/с; H.265/H.265+/H.264/H.264+/MJPEG, ROI, коридорный режим, WDR 120дБ; 3D DNR; BLC; EXIR-подсветка до 30м, подсветка белым светом до 20м; обнаружение движения 2.0; видеобитрейт 32кбит/с-8Мбит/с; G.711/G.722.1/G.726/MP2L2/PCM/AAC; встроенный микрофон; встроенный слот для microSD карты до 256Гб; IP67; защита от перенапряжений TVS, -40градусовC до +60градусовC; DC12В+-25%/PoE(IEEE 802.3af); 6,5Вт макс. Матрица	 1/3 Progressive Scan CMOS Максимальное разрешение	 2560  1440  Чувствительность	 Цвет: 0.005 лк @ (F1.6, AGC вкл), ч/б: 0 лк с ИК-подсветкой Скорость электронного затвора	 От 1/3 до 1/100000 с  Режим «День/ночь»	 ИК-фильтр Регулировка угла	 Поворот: от 0 до 360°, наклон: от 0 до 90°, вращение: от 0 до 360° Тип объектива	 Фиксированный объектив 2.8 мм (опционально) Фокусное расстояние и угол обзора	 по горизонтали: 98°, по вертикали: 54°, по диагонали: 114°  Крепление объектива	 M12  Тип диафрагмы	 Фиксированная  Апертура	 F1.6 DORI	 2.8 мм, D: 63 м, O: 25 м, R: 12 м, I: 6 м Тип подсветки	 ИК-подсветка и подсветка белым светом  Дальность подсветки	 ИК-подсветка: до 30 м Подсветка белым светом: до 20 м Основной поток	 50 Гц: 20 к/с (2560  1440) 25 к/с (1920  1080, 1280  720) 60 Гц: 20 к/с (2560  1440) 24 к/с (1920  1080, 1280  720) Дополнительный поток	 50 Гц: 25 к/с (1280  720, 640  480, 640  360) 60 Гц: 24 к/с (1280  720, 640  480, 640  360) Видеосжатие	 Основной поток: H.265+ / H.265 / H.264+ / H.264 Дополнительный поток: H.265 / H.264 / MJPEG Тип аудио	 Моно  Фильтрация шумов окружающей среды	 Есть  Частота дискретизации	 8 / 16 кГц Безопасность	 Защита паролем, сложный пароль, водяные знаки, базовая и дайджест-аутентификация для HTTP, WSSE и дайджест-аутентификация для открытого сетевого видеоинтерфейса, журнал проверки безопасности, аутентификация хоста (MAC-адрес) Одновременный просмотр в режиме реального времени	 До 6 каналов Широкий динамический диапазон (WDR)	 120дБ  SNR	 &gt; 52 дБ Переключение режима «день / ночь»	 День / ночь / автоматич. / по расписанию  Улучшение изображения	 BLC, HLC, 3D DNR Интерфейс Ethernet	 1 RJ45 auto 10 / 100 М Ethernet  Локальное хранение	 Встроенный слот для карты памяти, поддержка microSD / microSDHC / microSDXC, до 256 ГБ Питание	 DC 12 В ± 25 %, 0.4 А, макс. 5 Вт, коаксиальный разъем питания  5.5 мм, защита от обратной полярности, PoE: IEEE 802.3af, класс 3, макс. 6.5 Вт Материал	 Металл и пластик Размеры	 170.8  66  69.1 мм (6.7  2.6  2.7)  Размер упаковки	 216  121  118 мм (8.5  4.8  4.6)  Масса	 Приблиз. 270 г  Масса с упаковкой	 Приблиз. 481 г Рабочие условия	 От -40 до +60 °C. Влажность 95 % или меньше (без конденсата)  Язык	 Английский, русский  Основные функции	 Heartbeat, Anti-banding, зеркалирование, защита паролем, изменение пароля по email</t>
   </si>
   <si>
     <t>7 695,00</t>
   </si>
   <si>
     <t>311324091</t>
   </si>
   <si>
     <t>DS-I450M(C)(4mm)</t>
   </si>
   <si>
-    <t>Особенности:
-[...6 lines deleted...]
-• Встроенный слот для microSD / SDHC / SDXC: есть, до 256 ГБ Матрица	 1/3 Progressive Scan CMOS  Максимальное разрешение	 2560  1440  Чувствительность	 Цвет: 0.005 лк @ (F1.6, AGC вкл), ч/б: 0 лк с ИК-подсветкой  Скорость электронного затвора	 От 1/3 до 1/100000 с  Режим «День/ночь»	 ИК-фильтр Тип объектива	 Фиксированный объектив 4 мм (опционально)	 Фокусное расстояние и угол обзора	 по горизонтали: 78°, по вертикали: 42°, по диагонали: 93° Регулировка угла	 Поворот: от 0 до 360°, наклон: от 0 до 90°, вращение: от 0 до 360° DORI D: 78 м, O: 31 м, R: 15 м, I: 7 м Тип подсветки	 ИК-подсветка и подсветка белым светом  Дальность подсветки	 ИК-подсветка: до 30 м Подсветка белым светом: до 20 м Основной поток	 50 Гц: 20 к/с (2560  1440) 25 к/с (1920  1080, 1280  720) 60 Гц: 20 к/с (2560  1440) 24 к/с (1920  1080, 1280  720) Дополнительный поток	 50 Гц: 25 к/с (1280  720, 640  480, 640  360) 60 Гц: 24 к/с (1280  720, 640  480, 640  360) Видеосжатие	 Основной поток: H.265+ / H.265 / H.264+ / H.264 Дополнительный поток: H.265 / H.264 / MJPEG Битрейт видео	 От 32 Кбит/с до 8 Мбит/с  Профиль H.264	 Baseline Profile / Main Profile / High Profile  Профиль H.265	 Main Profile  Битрейт	 CBR, VBR Область интереса (ROI)	 1 фиксированная область для основного потока Тип аудио	 Моно Фильтрация шумов окружающей среды	 Есть  Частота дискретизации	 8 / 16 кГц Безопасность (MAC-адрес) Защита паролем, сложный пароль, водяные знаки, базовая и дайджест-аутентификация для HTTP, WSSE и дайджест-аутентификация для открытого сетевого видеоинтерфейса, журнал проверки безопасности, аутентификация хоста Интерфейс Ethernet	 1 RJ45 auto 10 / 100 М Ethernet  Локальное хранение	 Встроенный слот для карты памяти, поддержка microSD / microSDHC / microSDXC, до 256 ГБ Питание	 DC 12 В ± 25 %, 0.4 А, макс. 5 Вт, коаксиальный разъем питания  5.5 мм, защита от обратной полярности, PoE: IEEE 802.3af, класс 3, макс. 6.5 Вт Материал	 Металл и пластик  Размеры	 170.8  66  69.1 мм (6.7  2.6  2.7)  Размер упаковки	 216  121  118 мм (8.5  4.8  4.6)  Масса	 Приблиз. 270 г Масса с упаковкой	 Приблиз. 481 г  Условия хранения	 От -30 до +60 °C. Влажность 95 % или меньше (без конденсата) Рабочие условия	 От -40 до +60 °C. Влажность 95 % или меньше (без конденсата)  Язык	 Английский, русский  Основные функции	 Heartbeat, Anti-banding, зеркалирование, защита паролем, изменение пароля по email</t>
+    <t>4Мп уличная цилиндрическая IP-камера с гибридной Smart-подсветкой и встроенным микрофоном
+1/3'' Progressive Scan CMOS матрица; объектив 4мм; угол обзора 78градусов; механический ИК-фильтр; 0.005Лк@F1.6; 2560  1440@20к/с; H.265/H.265+/H.264/H.264+/MJPEG, ROI, коридорный режим, WDR 120дБ; 3D DNR; BLC; EXIR-подсветка до 30м, подсветка белым светом до 20м; обнаружение движения 2.0; видеобитрейт 32кбит/с-8Мбит/с; G.711/G.722.1/G.726/MP2L2/PCM/AAC; встроенный микрофон; встроенный слот для microSD карты до 256Гб; IP67; защита от перенапряжений TVS, -40градусовC до +60градусовC; DC12В+-25%/PoE(IEEE 802.3af); 6,5Вт макс. Матрица	 1/3 Progressive Scan CMOS  Максимальное разрешение	 2560  1440  Чувствительность	 Цвет: 0.005 лк @ (F1.6, AGC вкл), ч/б: 0 лк с ИК-подсветкой  Скорость электронного затвора	 От 1/3 до 1/100000 с  Режим «День/ночь»	 ИК-фильтр Тип объектива	 Фиксированный объектив 4 мм (опционально)	 Фокусное расстояние и угол обзора	 по горизонтали: 78°, по вертикали: 42°, по диагонали: 93° Регулировка угла	 Поворот: от 0 до 360°, наклон: от 0 до 90°, вращение: от 0 до 360° DORI D: 78 м, O: 31 м, R: 15 м, I: 7 м Тип подсветки	 ИК-подсветка и подсветка белым светом  Дальность подсветки	 ИК-подсветка: до 30 м Подсветка белым светом: до 20 м Основной поток	 50 Гц: 20 к/с (2560  1440) 25 к/с (1920  1080, 1280  720) 60 Гц: 20 к/с (2560  1440) 24 к/с (1920  1080, 1280  720) Дополнительный поток	 50 Гц: 25 к/с (1280  720, 640  480, 640  360) 60 Гц: 24 к/с (1280  720, 640  480, 640  360) Видеосжатие	 Основной поток: H.265+ / H.265 / H.264+ / H.264 Дополнительный поток: H.265 / H.264 / MJPEG Битрейт видео	 От 32 Кбит/с до 8 Мбит/с  Профиль H.264	 Baseline Profile / Main Profile / High Profile  Профиль H.265	 Main Profile  Битрейт	 CBR, VBR Область интереса (ROI)	 1 фиксированная область для основного потока Тип аудио	 Моно Фильтрация шумов окружающей среды	 Есть  Частота дискретизации	 8 / 16 кГц Безопасность (MAC-адрес) Защита паролем, сложный пароль, водяные знаки, базовая и дайджест-аутентификация для HTTP, WSSE и дайджест-аутентификация для открытого сетевого видеоинтерфейса, журнал проверки безопасности, аутентификация хоста Интерфейс Ethernet	 1 RJ45 auto 10 / 100 М Ethernet  Локальное хранение	 Встроенный слот для карты памяти, поддержка microSD / microSDHC / microSDXC, до 256 ГБ Питание	 DC 12 В ± 25 %, 0.4 А, макс. 5 Вт, коаксиальный разъем питания  5.5 мм, защита от обратной полярности, PoE: IEEE 802.3af, класс 3, макс. 6.5 Вт Материал	 Металл и пластик  Размеры	 170.8  66  69.1 мм (6.7  2.6  2.7)  Размер упаковки	 216  121  118 мм (8.5  4.8  4.6)  Масса	 Приблиз. 270 г Масса с упаковкой	 Приблиз. 481 г  Условия хранения	 От -30 до +60 °C. Влажность 95 % или меньше (без конденсата) Рабочие условия	 От -40 до +60 °C. Влажность 95 % или меньше (без конденсата)  Язык	 Английский, русский  Основные функции	 Heartbeat, Anti-banding, зеркалирование, защита паролем, изменение пароля по email</t>
   </si>
   <si>
     <t>311322769</t>
   </si>
   <si>
     <t>DS-I452L(2.8mm)</t>
   </si>
   <si>
     <t>7 295,00</t>
   </si>
   <si>
     <t>311322770</t>
   </si>
   <si>
     <t>DS-I452L(4mm)</t>
   </si>
   <si>
     <t>311324092</t>
   </si>
   <si>
     <t>DS-I452M(B)(2.8mm)</t>
   </si>
   <si>
-    <t>Особенности:
-[...6 lines deleted...]
-• Встроенный слот для microSD / SDHC / SDXC: есть, до 256 ГБ Матрица	 1/3 Progressive Scan CMOS Максимальное разрешение	 2560  1440 Скорость электронного затвора	 От 1/3 до 1/100000 с  Чувствительность	 Цвет: 0.005 лк @ (F1.6, AGC вкл), ч/б: 0 лк с ИК-подсветкой  Режим «День/ночь»	 ИК-фильтр  Регулировка угла	 Поворот: от 0 до 355°; наклон: от 0 до 75°, вращение: от 0 до 355° Тип объектива	 Фиксированный объектив 2.8 мм (опционально) Фокусное расстояние и угол обзора	 2.8 мм, по горизонтали: 98°, по вертикали: 54°, по диагонали: 114° Крепление объектива	 M12  Апертура	 F1.6 Тип диафрагмы	 Фиксированная  DORI D: 63 м, O: 25 м, R: 12 м, I: 6 м Основной поток	 50 Гц: 20 к/с (2560  1440) 25 к/с (1920  1080, 1280  720) 60 Гц: 20 к/с (2560  1440) 24 к/с (1920  1080, 1280  720) Дополнительный поток 50 Гц: 25 к/с (1280  720, 640  480, 640  360) 60 Гц: 24 к/с (1280  720, 640  480, 640  360) Видеосжатие	 Основной поток: H.265+ / H.265 / H.264+ / H.264, Дополнительный поток: H.265 / H.264 / MJPEG Битрейт видео	 От 32 Кбит/с до 8 Мбит/с Профиль H.264	 Baseline Profile/Main Profile/High Profile  Профиль H.265	 Main Profile  Битрейт	 CBR, VBR  Область интереса (ROI)	 1 фиксированная область для основного потока Тип аудио	 Моно Фильтрация шумов окружающей среды	 Есть  Частота дискретизации 8/16 кГц Безопасность	 Защита паролем, сложный пароль, водяные знаки, базовая и дайджест-аутентификация для HTTP, WSSE и дайджест-аутентификация для открытого сетевого видеоинтерфейса, журнал проверки безопасности, аутентификация хоста (MAC-адрес) Одновременный просмотр в режиме реального времени	 До 6 каналов Широкий динамический диапазон (WDR)	 120 дБ  SNR	  52 дБ Переключение режима «день / ночь»	 День / Ночь / Автоматич. / По расписанию  Улучшение изображения	 BLC, HLC, 3D DNR Интерфейс Ethernet	 1 RJ45 auto 10/100 М Ethernet  Локальное хранение	 Встроенный слот для карты памяти, поддержка microSD / microSDHC / microSDXC, до 256 ГБ Питание	 DC 12 В ± 25 %, 0.5 А, макс. 6 Вт, коаксиальный разъем питания  5.5 мм, защита от обратной полярности, PoE: IEEE 802.3af, класс 3, макс. 7.5 Вт Материал	 Металл и пластик  Размеры	  121.4  97.7 мм ( 4.8  3.8)  Размер упаковки	 150  150  141 мм (5.9  5.9  5.6)  Масса	 Приблиз. 550 г Масса с упаковкой	 Приблиз. 800 г Рабочие условия	 От -40 до +60 °C, влажность: 95 % или меньше (без конденсата)  Язык	 Английский, украинский  Основные функции	 Heartbeat, Anti-banding, зеркалирование, защита паролем, изменение пароля по email</t>
+    <t>4Мп уличная купольная IP-камера с гибридной Smart-подсветкой и встроенным микрофоном
+1/3'' Progressive Scan CMOS матрица; объектив 2.8мм; угол обзора 98градусов; механический ИК-фильтр; 0.005Лк@F1.6; 2560  1440@20к/с; H.265/H.265+/H.264/H.264+/MJPEG, ROI, коридорный режим, WDR 120дБ; 3D DNR; BLC; EXIR-подсветка до 30м, подсветка белым светом до 20м; обнаружение движения 2.0; видеобитрейт 32кбит/с-8Мбит/с; G.711/G.722.1/G.726/MP2L2/PCM/AAC; встроенный микрофон; встроенный слот для microSD карты до 256Гб; IP67, IK08; защита от перенапряжений TVS, -40градусовC до +60градусовC; DC12В+-25%/PoE(IEEE 802.3af); 6,5Вт макс. Матрица	 1/3 Progressive Scan CMOS Максимальное разрешение	 2560  1440 Скорость электронного затвора	 От 1/3 до 1/100000 с  Чувствительность	 Цвет: 0.005 лк @ (F1.6, AGC вкл), ч/б: 0 лк с ИК-подсветкой  Режим «День/ночь»	 ИК-фильтр  Регулировка угла	 Поворот: от 0 до 355°; наклон: от 0 до 75°, вращение: от 0 до 355° Тип объектива	 Фиксированный объектив 2.8 мм (опционально) Фокусное расстояние и угол обзора	 2.8 мм, по горизонтали: 98°, по вертикали: 54°, по диагонали: 114° Крепление объектива	 M12  Апертура	 F1.6 Тип диафрагмы	 Фиксированная  DORI D: 63 м, O: 25 м, R: 12 м, I: 6 м Основной поток	 50 Гц: 20 к/с (2560  1440) 25 к/с (1920  1080, 1280  720) 60 Гц: 20 к/с (2560  1440) 24 к/с (1920  1080, 1280  720) Дополнительный поток 50 Гц: 25 к/с (1280  720, 640  480, 640  360) 60 Гц: 24 к/с (1280  720, 640  480, 640  360) Видеосжатие	 Основной поток: H.265+ / H.265 / H.264+ / H.264, Дополнительный поток: H.265 / H.264 / MJPEG Битрейт видео	 От 32 Кбит/с до 8 Мбит/с Профиль H.264	 Baseline Profile/Main Profile/High Profile  Профиль H.265	 Main Profile  Битрейт	 CBR, VBR  Область интереса (ROI)	 1 фиксированная область для основного потока Тип аудио	 Моно Фильтрация шумов окружающей среды	 Есть  Частота дискретизации 8/16 кГц Безопасность	 Защита паролем, сложный пароль, водяные знаки, базовая и дайджест-аутентификация для HTTP, WSSE и дайджест-аутентификация для открытого сетевого видеоинтерфейса, журнал проверки безопасности, аутентификация хоста (MAC-адрес) Одновременный просмотр в режиме реального времени	 До 6 каналов Широкий динамический диапазон (WDR)	 120 дБ  SNR	  52 дБ Переключение режима «день / ночь»	 День / Ночь / Автоматич. / По расписанию  Улучшение изображения	 BLC, HLC, 3D DNR Интерфейс Ethernet	 1 RJ45 auto 10/100 М Ethernet  Локальное хранение	 Встроенный слот для карты памяти, поддержка microSD / microSDHC / microSDXC, до 256 ГБ Питание	 DC 12 В ± 25 %, 0.5 А, макс. 6 Вт, коаксиальный разъем питания  5.5 мм, защита от обратной полярности, PoE: IEEE 802.3af, класс 3, макс. 7.5 Вт Материал	 Металл и пластик  Размеры	  121.4  97.7 мм ( 4.8  3.8)  Размер упаковки	 150  150  141 мм (5.9  5.9  5.6)  Масса	 Приблиз. 550 г Масса с упаковкой	 Приблиз. 800 г Рабочие условия	 От -40 до +60 °C, влажность: 95 % или меньше (без конденсата)  Язык	 Английский, украинский  Основные функции	 Heartbeat, Anti-banding, зеркалирование, защита паролем, изменение пароля по email</t>
   </si>
   <si>
     <t>311324093</t>
   </si>
   <si>
     <t>DS-I452M(B)(4mm)</t>
   </si>
   <si>
-    <t>Особенности:
-[...6 lines deleted...]
-• Встроенный слот для microSD / SDHC / SDXC: есть, до 256 ГБ Матрица	 1/3 Progressive Scan CMOS  Максимальное разрешение	 2560  1440  Скорость электронного затвора	 От 1/3 до 1/100000 с  Чувствительность	 Цвет: 0.005 лк @ (F1.6, AGC вкл), ч/б: 0 лк с ИК-подсветкой  Режим «День/ночь»	 ИК-фильтр Регулировка угла	 Поворот: от 0 до 355°; наклон: от 0 до 75°, вращение: от 0 до 355° Тип объектива	 Фиксированный объектив 4 мм (опционально) Фокусное расстояние и угол обзора по горизонтали: 78°, по вертикали: 42°, по диагонали: 93° Крепление объектива	 M12  Тип диафрагмы	 Фиксированная  Апертура	 F1.6 DORI	 D: 78 м, O: 31 м, R: 15 м, I: 7 м Тип подсветки	 ИК-подсветка и подсветка белым светом  Дальность подсветки	 ИК-подсветка: до 30 м Подсветка белым светом: до 20 м Основной поток	 50 Гц: 20 к/с (2560  1440) 25 к/с (1920  1080, 1280  720) 60 Гц: 20 к/с (2560  1440) 24 к/с (1920  1080, 1280  720) Дополнительный поток	 50 Гц: 25 к/с (1280  720, 640  480, 640  360) 60 Гц: 24 к/с (1280  720, 640  480, 640  360) Видеосжатие	 Основной поток: H.265+ / H.265 / H.264+ / H.264, Дополнительный поток: H.265 / H.264 / MJPEG Тип аудио	 Моно  Фильтрация шумов окружающей среды	 Есть  Частота дискретизации 8/16 кГц Безопасность	 Защита паролем, сложный пароль, водяные знаки, базовая и дайджест-аутентификация для HTTP, WSSE и дайджест-аутентификация для открытого сетевого видеоинтерфейса, журнал проверки безопасности, аутентификация хоста (MAC-адрес) Одновременный просмотр в режиме реального времени	 До 6 каналов Широкий динамический диапазон (WDR)	 120 дБ  SNR	  52 дБ Интерфейс Ethernet	 1 RJ45 auto 10/100 М Ethernet Питание	 DC 12 В ± 25 %, 0.5 А, макс. 6 Вт, коаксиальный разъем питания  5.5 мм, защита от обратной полярности, PoE: IEEE 802.3af, класс 3, макс. 7.5 Вт Материал	 Металл и пластик  Размеры	  121.4  97.7 мм ( 4.8  3.8)  Масса	 Приблиз. 550 г  Масса с упаковкой	 Приблиз. 800 г Размер упаковки	 150  150  141 мм (5.9  5.9  5.6)  Рабочие условия	 От -40 до +60 °C, влажность: 95 % или меньше (без конденсата) Язык	 Английский, украинский Основные функции	 Heartbeat, Anti-banding, зеркалирование, защита паролем, изменение пароля по email</t>
+    <t>4Мп уличная купольная IP-камера с гибридной Smart-подсветкой и встроенным микрофоном
+1/3'' Progressive Scan CMOS матрица; объектив 4мм; угол обзора 78градусов; механический ИК-фильтр; 0.005Лк@F1.6; 2560  1440@20к/с; H.265/H.265+/H.264/H.264+/MJPEG, ROI, коридорный режим, WDR 120дБ; 3D DNR; BLC; EXIR-подсветка до 30м, подсветка белым светом до 20м; обнаружение движения 2.0; видеобитрейт 32кбит/с-8Мбит/с; G.711/G.722.1/G.726/MP2L2/PCM/AAC; встроенный микрофон; встроенный слот для microSD карты до 256Гб; IP67, IK08; защита от перенапряжений TVS, -40градусовC до +60градусовC; DC12В+-25%/PoE(IEEE 802.3af); 6,5Вт макс. Матрица	 1/3 Progressive Scan CMOS  Максимальное разрешение	 2560  1440  Скорость электронного затвора	 От 1/3 до 1/100000 с  Чувствительность	 Цвет: 0.005 лк @ (F1.6, AGC вкл), ч/б: 0 лк с ИК-подсветкой  Режим «День/ночь»	 ИК-фильтр Регулировка угла	 Поворот: от 0 до 355°; наклон: от 0 до 75°, вращение: от 0 до 355° Тип объектива	 Фиксированный объектив 4 мм (опционально) Фокусное расстояние и угол обзора по горизонтали: 78°, по вертикали: 42°, по диагонали: 93° Крепление объектива	 M12  Тип диафрагмы	 Фиксированная  Апертура	 F1.6 DORI	 D: 78 м, O: 31 м, R: 15 м, I: 7 м Тип подсветки	 ИК-подсветка и подсветка белым светом  Дальность подсветки	 ИК-подсветка: до 30 м Подсветка белым светом: до 20 м Основной поток	 50 Гц: 20 к/с (2560  1440) 25 к/с (1920  1080, 1280  720) 60 Гц: 20 к/с (2560  1440) 24 к/с (1920  1080, 1280  720) Дополнительный поток	 50 Гц: 25 к/с (1280  720, 640  480, 640  360) 60 Гц: 24 к/с (1280  720, 640  480, 640  360) Видеосжатие	 Основной поток: H.265+ / H.265 / H.264+ / H.264, Дополнительный поток: H.265 / H.264 / MJPEG Тип аудио	 Моно  Фильтрация шумов окружающей среды	 Есть  Частота дискретизации 8/16 кГц Безопасность	 Защита паролем, сложный пароль, водяные знаки, базовая и дайджест-аутентификация для HTTP, WSSE и дайджест-аутентификация для открытого сетевого видеоинтерфейса, журнал проверки безопасности, аутентификация хоста (MAC-адрес) Одновременный просмотр в режиме реального времени	 До 6 каналов Широкий динамический диапазон (WDR)	 120 дБ  SNR	  52 дБ Интерфейс Ethernet	 1 RJ45 auto 10/100 М Ethernet Питание	 DC 12 В ± 25 %, 0.5 А, макс. 6 Вт, коаксиальный разъем питания  5.5 мм, защита от обратной полярности, PoE: IEEE 802.3af, класс 3, макс. 7.5 Вт Материал	 Металл и пластик  Размеры	  121.4  97.7 мм ( 4.8  3.8)  Масса	 Приблиз. 550 г  Масса с упаковкой	 Приблиз. 800 г Размер упаковки	 150  150  141 мм (5.9  5.9  5.6)  Рабочие условия	 От -40 до +60 °C, влажность: 95 % или меньше (без конденсата) Язык	 Английский, украинский Основные функции	 Heartbeat, Anti-banding, зеркалирование, защита паролем, изменение пароля по email</t>
   </si>
   <si>
     <t>311322771</t>
   </si>
   <si>
     <t>DS-I453L(C)(2.8mm)</t>
   </si>
   <si>
     <t>311322772</t>
   </si>
   <si>
     <t>DS-I453L(C)(4mm)</t>
   </si>
   <si>
     <t>311326321</t>
   </si>
   <si>
     <t>DS-I453L(D)(2.8mm)</t>
   </si>
   <si>
     <t>311326322</t>
   </si>
   <si>
     <t>DS-I453L(D)(4mm)</t>
   </si>
   <si>
     <t>311324095</t>
   </si>
   <si>
     <t>DS-I453M(C) (4 mm)</t>
   </si>
   <si>
     <t>Особенности:
  • Высокое качество изображения с разрешением 4 Мп
  • Обнаружение цели по типу «Человек» / «ТС»
  • Две интеллектуальные подсветки: высокая дальность покрытия
  • Встроенный микрофон, аудиосвязь в режиме реального времени
  • Защита от влаги и пыли: IP67
  • Технология эффективного сжатия H.265+
 • Встроенный слот для microSD / SDHC / SDXC: есть, до 256 ГБ Матрица	 1/3'' Progressive Scan CMOS Максимальное разрешение	 2560  1440  Скорость электронного затвора	 От 1/3 до 1/100000 с  Чувствительность	 Цвет: 0.005 лк @ (F1.6, AGC вкл), ч/б: 0 лк с ИК-подсветкой  Режим «День/ночь»	 ИК-фильтр  Регулировка угла	 Поворот: от 0 до 360°, наклон: от 0 до 75°, вращение: от 0 до 360° Тип объектива	 Фиксированный объектив 4 мм (опционально) Фокусное расстояние и угол обзора по горизонтали: 78°, по вертикали: 42°, по диагонали: 93° Крепление объектива	 M12  Тип диафрагмы	 Фиксированная Апертура	 F1.6 DORI D: 78 м, O: 31 м, R: 15 м, I: 7 м Основной поток	 50 Гц: 20 к/с (2560  1440); 25 к/с (1920  1080, 1280  720) 60 Гц: 20 к/с (2560  1440); 24 к/с (1920  1080, 1280  720) Дополнительный поток	 50 Гц: 25 к/с (1280  720, 640  480, 640  360) 60 Гц: 24 к/с (1280  720, 640  480, 640  360) Видеосжатие	 Основной поток: H.265+ / H.265 / H.264+ / H.264 Дополнительный поток: H.265 / H.264 / MJPEG Битрейт видео	 От 32 Кбит/с до 8 Мбит/с  Профиль H.264	 Baseline Profile / Main Profile / High Profile  Профиль H.265	 Main Profile  Битрейт	 CBR, VBR  Область интереса (ROI)	 1 фиксированная область для основного потока Тип аудио	 Моно  Фильтрация шумов окружающей среды	 Есть  Частота дискретизации	 8 / 16 кГц Безопасность	 Защита паролем, сложный пароль, водяные знаки, базовая и дайджест-аутентификация для HTTP, WSSE и дайджест-аутентификация для открытого сетевого видеоинтерфейса, журнал проверки безопасности, аутентификация хоста (MAC-адрес) Одновременный просмотр в режиме реального времени	 До 6 каналов Широкий динамический диапазон (WDR)	 120 дБ Переключение режима «день / ночь»	 День / ночь / автоматич. / по расписанию SNR	  52 дБ  Интерфейс Ethernet	 1 RJ45 auto 10 / 100 М Ethernet Питание	 DC 12 В ± 25 %, 0.4 А, макс. 5 Вт, коаксиальный разъем питания  5.5 мм, защита от обратной полярности, PoE: IEEE 802.3af, класс 3, макс. 6.5 Вт Материал	 Металл и пластик  Размеры	  110  89.2 мм ( 4.3  3.5)  Размер упаковки	 150  150  141 мм (5.9  5.9  5.6)  Масса	 Приблиз. 340 г Масса с упаковкой	 Приблиз. 560 г Рабочие условия	 От -40 до +60 °C. Влажность 95 % или меньше (без конденсата)  Язык	 Английский, русский  Основные функции	 Heartbeat, Anti-banding, зеркалирование, защита паролем, изменение пароля по email</t>
   </si>
   <si>
     <t>311324094</t>
   </si>
   <si>
     <t>DS-I453M(C)(2.8mm)</t>
   </si>
   <si>
-    <t>Особенности:
-[...6 lines deleted...]
-• Встроенный слот для microSD / SDHC / SDXC: есть, до 256 ГБ Матрица	 1/3'' Progressive Scan CMOS Максимальное разрешение	 2560  1440  Скорость электронного затвора	 От 1/3 до 1/100000 с Чувствительность	 Цвет: 0.005 лк @ (F1.6, AGC вкл), ч/б: 0 лк с ИК-подсветкой  Режим «День/ночь»	 ИК-фильтр  Регулировка угла	 Поворот: от 0 до 360°, наклон: от 0 до 75°, вращение: от 0 до 360° Тип объектива	 Фиксированный объектив 2.8 мм (опционально) Фокусное расстояние и угол обзора	 по горизонтали: 98°, по вертикали: 54°, по диагонали: 114°  Крепление объектива	M12  Фиксированная  Тип диафрагмы	 Фиксированная  Апертура	 F1.6 DORI D: 63 м, O: 25 м, R: 12 м, I: 6 м Тип подсветки	 ИК-подсветка и подсветка белым светом  Дальность подсветки	 ИК-подсветка: до 30 м Подсветка белым светом: до 20 м   Интеллектуальная подсветка	 Есть Инфракрасные волны	 850 нм Основной поток	 50 Гц: 20 к/с (2560  1440); 25 к/с (1920  1080, 1280  720) 60 Гц: 20 к/с (2560  1440); 24 к/с (1920  1080, 1280  720) Дополнительный поток	 50 Гц: 25 к/с (1280  720, 640  480, 640  360) 60 Гц: 24 к/с (1280  720, 640  480, 640  360) Видеосжатие	 Основной поток: H.265+ / H.265 / H.264+ / H.264 Дополнительный поток: H.265 / H.264 / MJPEG Битрейт видео	 От 32 Кбит/с до 8 Мбит/с  Профиль H.264	 Baseline Profile / Main Profile / High Profile  Профиль H.265	 Main Profile  Битрейт	 CBR, VBR Область интереса (ROI)	 1 фиксированная область для основного потока Тип аудио	 Моно  Фильтрация шумов окружающей среды	 Есть  Частота дискретизации	 8 / 16 кГц Безопасностьация хоста (MAC-адрес) Защита паролем, сложный пароль, водяные знаки, базовая и дайджест-аутентификация для HTTP, WSSE и дайджест-аутентификация для открытого сетевого видеоинтерфейса, журнал проверки безопасности, аутентифик Широкий динамический диапазон (WDR)	 120 дБ  SNR	  52 дБ Интерфейс Ethernet	 1 RJ45 auto 10 / 100 М Ethernet  Локальное хранение	 Встроенный слот для карты памяти, поддержка microSD / microSDHC / microSDXC, до 256 ГБ Питание	 DC 12 В ± 25 %, 0.4 А, макс. 5 Вт, коаксиальный разъем питания  5.5 мм, защита от обратной полярности, PoE: IEEE 802.3af, класс 3, макс. 6.5 Вт Материал	 Металл и пластик  Размеры	  110  89.2 мм ( 4.3  3.5)  Размер упаковки	 150  150  141 мм (5.9  5.9  5.6) Масса с упаковкой	 Приблиз. 560 г Масса	 Приблиз. 340 г  Рабочие условия	 От -40 до +60 °C. Влажность 95 % или меньше (без конденсата)  Язык	 Английский, русский Основные функции	 Heartbeat, Anti-banding, зеркалирование, защита паролем, изменение пароля по email</t>
+    <t>4Мп уличная IP-камера с гибридной Smart-подсветкой и встроенным микрофоном
+1/3'' Progressive Scan CMOS матрица; объектив 2.8мм; угол обзора 98градусов; механический ИК-фильтр; 0.005Лк@F1.6; 2560  1440@20к/с; H.265/H.265+/H.264/H.264+/MJPEG, ROI, коридорный режим, WDR 120дБ; 3D DNR; BLC; EXIR-подсветка до 30м, подсветка белым светом до 20м; обнаружение движения 2.0; видеобитрейт 32кбит/с-8Мбит/с; G.711/G.722.1/G.726/MP2L2/PCM/AAC; встроенный микрофон; встроенный слот для microSD карты до 256Гб; IP67; защита от перенапряжений TVS, -40градусовC до +60градусовC; DC12В+-25%/PoE(IEEE 802.3af); 6,5Вт макс. Матрица	 1/3'' Progressive Scan CMOS Максимальное разрешение	 2560  1440  Скорость электронного затвора	 От 1/3 до 1/100000 с Чувствительность	 Цвет: 0.005 лк @ (F1.6, AGC вкл), ч/б: 0 лк с ИК-подсветкой  Режим «День/ночь»	 ИК-фильтр  Регулировка угла	 Поворот: от 0 до 360°, наклон: от 0 до 75°, вращение: от 0 до 360° Тип объектива	 Фиксированный объектив 2.8 мм (опционально) Фокусное расстояние и угол обзора	 по горизонтали: 98°, по вертикали: 54°, по диагонали: 114°  Крепление объектива	M12  Фиксированная  Тип диафрагмы	 Фиксированная  Апертура	 F1.6 DORI D: 63 м, O: 25 м, R: 12 м, I: 6 м Тип подсветки	 ИК-подсветка и подсветка белым светом  Дальность подсветки	 ИК-подсветка: до 30 м Подсветка белым светом: до 20 м   Интеллектуальная подсветка	 Есть Инфракрасные волны	 850 нм Основной поток	 50 Гц: 20 к/с (2560  1440); 25 к/с (1920  1080, 1280  720) 60 Гц: 20 к/с (2560  1440); 24 к/с (1920  1080, 1280  720) Дополнительный поток	 50 Гц: 25 к/с (1280  720, 640  480, 640  360) 60 Гц: 24 к/с (1280  720, 640  480, 640  360) Видеосжатие	 Основной поток: H.265+ / H.265 / H.264+ / H.264 Дополнительный поток: H.265 / H.264 / MJPEG Битрейт видео	 От 32 Кбит/с до 8 Мбит/с  Профиль H.264	 Baseline Profile / Main Profile / High Profile  Профиль H.265	 Main Profile  Битрейт	 CBR, VBR Область интереса (ROI)	 1 фиксированная область для основного потока Тип аудио	 Моно  Фильтрация шумов окружающей среды	 Есть  Частота дискретизации	 8 / 16 кГц Безопасностьация хоста (MAC-адрес) Защита паролем, сложный пароль, водяные знаки, базовая и дайджест-аутентификация для HTTP, WSSE и дайджест-аутентификация для открытого сетевого видеоинтерфейса, журнал проверки безопасности, аутентифик Широкий динамический диапазон (WDR)	 120 дБ  SNR	  52 дБ Интерфейс Ethernet	 1 RJ45 auto 10 / 100 М Ethernet  Локальное хранение	 Встроенный слот для карты памяти, поддержка microSD / microSDHC / microSDXC, до 256 ГБ Питание	 DC 12 В ± 25 %, 0.4 А, макс. 5 Вт, коаксиальный разъем питания  5.5 мм, защита от обратной полярности, PoE: IEEE 802.3af, класс 3, макс. 6.5 Вт Материал	 Металл и пластик  Размеры	  110  89.2 мм ( 4.3  3.5)  Размер упаковки	 150  150  141 мм (5.9  5.9  5.6) Масса с упаковкой	 Приблиз. 560 г Масса	 Приблиз. 340 г  Рабочие условия	 От -40 до +60 °C. Влажность 95 % или меньше (без конденсата)  Язык	 Английский, русский Основные функции	 Heartbeat, Anti-banding, зеркалирование, защита паролем, изменение пароля по email</t>
   </si>
   <si>
     <t>311323123</t>
   </si>
   <si>
     <t>DS-I456Z(B)(2.8-12mm)</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...10 lines deleted...]
-  Матрица 1/3 Progressive Scan CMOS Максимальное разрешение 2560  1440 Чувствительность Цвет: 0.005 лк @ (F1.6, AGC вкл), ч/б: 0 лк с ИК-подсветкой Скорость электронного затвора От 1/3 до 1/100 000 с Режим «День / ночь» ИК-фильтр Регулировка угла наблюдения Поворот: от 0 до 360°; наклон: от 0 до 90°, вращение: от 0 до 360° Тип объектива Вариофокальный объектив, моторизированный объектив, от 2.8 до 12 мм Фокусное расстояние и угол обзора От 2.8 до 12 мм, по горизонтали: от 95.9 до 29.2°, по вертикали: от 50.6 до 16.4°, по горизонтали: 114.7 до 33.5° Крепление объектива  14 Тип диафрагмы Фиксированная Апертура F1.6 Тип подсветки ИК-подсветка Дальность дополнительной подсветки До 50 м Дополнительная интеллектуальная подсветка Есть Инфракрасные волны 850 нм Протоколы TCP / IP, ICMP, DHCP, DNS, HTTP, RTP, RTSP, NTP, IGMP, IPv6, UDP, QoS, FTP, SMTP Одновременный просмотр в режиме реального времени До 6 каналов API Открытый сетевой видеоинтерфейс (PROFILE S, PROFILE G, PROFILE T), ISAPI, SDK Пользователь / хост До 32 пользователей 3 уровня пользователей: администратор, оператор и пользователь Клиент iVMS-4200, Hik-Connect Переключение режима «День / ночь» День / Ночь / Автоматич. / По расписанию Широкий динамический диапазон (WDR) 120 дБ Улучшение изображения BLC, HLC, 3D DNR Интерфейс Ethernet 1 RJ45 auto 10 / 100 М Ethernet Локальное хранение Встроенный слот для карты памяти, поддержка microSD / microSDHC / microSDXC, до 256 ГБ Кнопка сброса настроек Есть Размеры  105  244.4 мм ( 4.1  9.6) Размер упаковки 315  137  141 мм (12.4  5.4  5.6) Масса Приблиз. 745 г Масса с упаковкой Приблиз. 1124 г Условия хранения От -30 до +60 °C. Влажность 95 % или меньше (без конденсата) Рабочие условия От -40 до +60 °C. Влажность 95 % или меньше (без конденсата) Язык Английский, русский Основные функции Heartbeat, Anti-banding, зеркалирование, защита паролем, маскирование области, водяные знаки Стандарты по защите IP67: IEC 60529-2013</t>
+    <t>4Мп уличная цилиндрическая IP-камера с EXIR-подсветкой до 50м
+1/3'' Progressive Scan CMOS матрица; 20 к/с@(25601440), 25 к/с@(19201080, 1280720); моторизованный вариообъектив 2.8-12мм; угол обзора 95.9градусов-29.2градусов; механический ИК-фильтр; 0.005Лк@F1.6; H.265/H.265+/H.264/H.264+/MJPEG, ROI; коридорный режим; DWDR; 3D DNR; BLC; Smart ИК; обнаружение движения 2.0; встроенный слот для microSD карты до 256Гб; видеобитрейт 32кбит/с-8Мбит/с; защита от перенапряжений TVS; IP67; -40градусовC до +60градусовC; DC12В+-25%/PoE(802.3af); 12.9Вт макс. Матрица 1/3 Progressive Scan CMOS Максимальное разрешение 2560  1440 Чувствительность Цвет: 0.005 лк @ (F1.6, AGC вкл), ч/б: 0 лк с ИК-подсветкой Скорость электронного затвора От 1/3 до 1/100 000 с Режим «День / ночь» ИК-фильтр Регулировка угла наблюдения Поворот: от 0 до 360°; наклон: от 0 до 90°, вращение: от 0 до 360° Тип объектива Вариофокальный объектив, моторизированный объектив, от 2.8 до 12 мм Фокусное расстояние и угол обзора От 2.8 до 12 мм, по горизонтали: от 95.9 до 29.2°, по вертикали: от 50.6 до 16.4°, по горизонтали: 114.7 до 33.5° Крепление объектива  14 Тип диафрагмы Фиксированная Апертура F1.6 Тип подсветки ИК-подсветка Дальность дополнительной подсветки До 50 м Дополнительная интеллектуальная подсветка Есть Инфракрасные волны 850 нм Протоколы TCP / IP, ICMP, DHCP, DNS, HTTP, RTP, RTSP, NTP, IGMP, IPv6, UDP, QoS, FTP, SMTP Одновременный просмотр в режиме реального времени До 6 каналов API Открытый сетевой видеоинтерфейс (PROFILE S, PROFILE G, PROFILE T), ISAPI, SDK Пользователь / хост До 32 пользователей 3 уровня пользователей: администратор, оператор и пользователь Клиент iVMS-4200, Hik-Connect Переключение режима «День / ночь» День / Ночь / Автоматич. / По расписанию Широкий динамический диапазон (WDR) 120 дБ Улучшение изображения BLC, HLC, 3D DNR Интерфейс Ethernet 1 RJ45 auto 10 / 100 М Ethernet Локальное хранение Встроенный слот для карты памяти, поддержка microSD / microSDHC / microSDXC, до 256 ГБ Кнопка сброса настроек Есть Размеры  105  244.4 мм ( 4.1  9.6) Размер упаковки 315  137  141 мм (12.4  5.4  5.6) Масса Приблиз. 745 г Масса с упаковкой Приблиз. 1124 г Условия хранения От -30 до +60 °C. Влажность 95 % или меньше (без конденсата) Рабочие условия От -40 до +60 °C. Влажность 95 % или меньше (без конденсата) Язык Английский, русский Основные функции Heartbeat, Anti-banding, зеркалирование, защита паролем, маскирование области, водяные знаки Стандарты по защите IP67: IEC 60529-2013</t>
   </si>
   <si>
     <t>9 095,00</t>
   </si>
   <si>
     <t>311323125</t>
   </si>
   <si>
     <t>DS-I458Z(B)(2.8-12mm)</t>
   </si>
   <si>
     <t>Особенности:
  • Высокое качество изображения с разрешением 4 Мп.
  • Обнаружение цели по типу «Человек» / «ТС».
  • Моторизированный вариофокальный объектив от 2.8 до 12 мм для простой установки и мониторинга.
  • Защита от влаги и пыли (IP67) и антивандальная защита (IK10).
  • EXIR 2.0: улучшенная инфракрасная технология с большой дальностью ИК-подсветки.
  • Четкое изображение при яркой задней засветке благодаря технологии 120 дБ WDR.
  • Технология эффективного сжатия H.265+.
  • Встроенный микрофон: нет.
 • Встроенный слот для microSD / microSDHC / microSDXC: есть, до 256 ГБ. Матрица	 1/3 Progressive Scan CMOS  Максимальное разрешение	 2560  1440  Чувствительность	 Цвет: 0.005 лк @ (F1.6, AGC вкл); ч/б: 0 лк с ИК-подсветкой  Скорость электронного затвора	 От 1/3 до 1/100,000 с  Режим «День/ночь»	 ИК-фильтр  Регулировка угла установки	 Поворот: от 0 до 360°, наклон: от 0 до 90°, вращение: от 0 до 360° Тип объектива	 Вариофокальный моторизованный объектив от 2.8 до 12 мм Фокусное расстояние и угол обзора	 От 2.8 до 12 мм, по горизонтали: от 95.9 до 29.2°, по вертикали: от 50.6 до 16.4°, по горизонтали: 114.7 до 33.5° Крепление объектива	  14  Тип диафрагмы	 Фиксированная  Апертура	 F1.6 Тип подсветки	 ИК-подсветка  Дальность дополнительной подсветки	 До 30 м  Дополнительная интеллектуальная подсветка	 Есть  Инфракрасные волны	 850 нм Основной поток	 50 Гц: 20 к/с (2560  1440); 25 к/с (1920  1080, 1280  720) 60 Гц: 20 к/с (2560  1440); 24 к/с (1920  1080, 1280  720) Дополнительный поток	 50 Гц: 25 к/с (1280  720, 640  480, 640  360) 60 Гц: 24 к/с (1280  720, 640  480, 640  360) Видеосжатие	 Основной поток: H.265+ / H.265 / H.264+ / H.264 Дополнительный поток: H.265 / H.264 / MJPEG Битрейт видео	 От 32 Кбит/с до 8 Мбит/с  Профиль H.264	 Baseline Profile / Main Profile/High Profile  Профиль H.265	 Main Profile  Область интереса (ROI)	 1 фиксированная область для основного по Протоколы	 TCP / IP, ICMP, DHCP, DNS, HTTP, RTP, RTSP, NTP, IGMP, IPv6, UDP, QoS, FTP, SMTP  Одновременный просмотр в режиме реального времени	 До 6 каналов API	 Открытый сетевой видеоинтерфейс (PROFILE S, PROFILE G, PROFILE T), ISAPI, SDK Пользователь / хост До 32 пользователей 3 уровня пользователей: администратор, оператор и пользователь Настройки изображения	 Режим коридора, насыщенность, яркость, контрастность, резкость, усиление и баланс белого настраиваются через клиентское ПО или веб-интерфейс Переключение режима «День / ночь»	 День / Ночь / Автоматич. / По расписанию  Широкий динамический диапазон (WDR)	 120 дБ  Улучшение изображения	 BLC, HLC, 3D DNR Интерфейс Ethernet	 1 RJ45 auto 10/100 М Ethernet  Локальное хранение	 Встроенный слот для карт памяти, поддержка microSD-карт, до 256 ГБ  Кнопка сброса настроек	 Есть Основные события	 Срабатывание тревоги по различным типам объектов (человек, ТС), детектор саботажа, исключение Питание	 DC 12 В ± 25 %, защита от обратной полярности, 0.8 A, макс. 9.6 Вт, коаксиальный разъем питания  5.5 мм PoE: 802.3af, класс 3, от 36 до 57 В, от 0.32 до 0.2 А, макс. 11.5 Вт Материал	 Металл  Размеры	  141  99.9 мм ( 5.6  3.9)  Размер упаковки	 140  140  154 мм (5.5  5.5  6.1)  Масса камеры	 Приблиз. 820 г  Масса с упаковкой	 Приблиз. 1200 г Условия хранения	 От -30 до +60 °C. Влажность 95 % или меньше (без конденсата)  Рабочие условия	 От -40 до +60 °C. Влажность 95 % или меньше (без конденсата)  Основные функции	 Heartbeat, Anti-banding, зеркалирование, защита паролем, маскирование области, водяные знаки</t>
   </si>
   <si>
     <t>311319042</t>
   </si>
@@ -1345,412 +1257,378 @@
   <si>
     <t>311319047</t>
   </si>
   <si>
     <t>DS-I653M(B)(4mm)</t>
   </si>
   <si>
     <t xml:space="preserve">
  Особенности:
  • Высокое качество изображения с разрешением 6 Мп
  • Технология эффективного сжатия H.265+
  • Четкое изображение при яркой задней засветке благодаря технологии 120 дБ WDR
  • Защита от влаги и пыли: IP67
  • EXIR 2.0: улучшенная инфракрасная технология с большой дальностью ИК-подсветки
  • Встроенный микрофон, аудиосвязь в режиме реального времени
 • Локальное хранение: до 256 ГБ (слот для SD-карты)6Мп уличная купольная IP-камера с EXIR-подсветкой до 30м  и встроенным микрофоном
 1/2.8'' Progressive Scan CMOS матрица; 20 к/с @ 3200x1800, 2560 1440, 1920 1080, объектив 4мм; угол обзора 70градусов; механический ИК-фильтр; 0.01Лк@F2.0; H.265+/H.264+/MJPEG, WDR 120дБ; ROI, 3D DNR; BLC; Smart ИК; видеобитрейт 32кб/с-16Мб/с; IP67; -40градусовC до +60градусовC; DC12В+-25%/PoE(IEEE 802.3af); 6,5Вт макс. G.711/G.722.1/G.726/MP2L2/PCM/AAC, встроенный слот для microSD карты до 256Гб</t>
   </si>
   <si>
     <t>311325621</t>
   </si>
   <si>
     <t>DS-I850M(2.8mm)</t>
   </si>
   <si>
-    <t>Особенности:
-[...6 lines deleted...]
-• Встроенный слот для microSD / SDHC / SDXC: есть, до 512ГБ Матрица	 1/2.7 Progressive Scan CMOS  Максимальное разрешение	 3840  2160  Чувствительность	 Цвет: 0.01 лк @ (F2.0, AGC вкл), ч/б: 0 лк с ИК-подсветкой  Скорость электронного затвора	 От 1/3 до 1/100000 с  Режим «День/ночь»	 ИК-фильтр Тип объектива	 Фиксированный объектив 2.8 мм (опционально) Фокусное расстояние и угол обзора	 2.8 мм, по горизонтали: 113°, по вертикали: 62°, по диагонали: 134° Крепление объектива	 M12  Апертура	 F2.0 Тип диафрагмы	 Фиксированная  DORI	 D: 79 м, O: 31 м, R: 15 м, I: 1.7 м Тип подсветки	 ИК-подсветка и подсветка белым светом  Интеллектуальная подсветка	 Есть Дальность подсветки	 до 30 м  Основной поток	 50 Гц: 12.5 к/с (3840  2160, 3200  1800, 2688  1520, 1920  1080, 1280  720)20 к/с (3200  1800); 60 Гц: 15 к/с (3840  2160, 3200  1800, 2688  1520, 1920  1080, 1280  720), 20 к/с (3200  1800) Дополнительный поток	 50 Гц: 12.5 к/с (1280  720, 640  480, 640  360) 60 Гц: 15 к/с (1280  720, 640  480, 640  360) Видеосжатие	 Основной поток: H.265+ / H.265 / H.264+ / H.264 Дополнительный поток: H.265 / H.264 / MJPEG Битрейт видео	 От 32 Кбит/с до 16 Мбит/с  Профиль H.264	 Baseline Profile / Main Profile / High Profile  Профиль H.265	 Main Profile  Битрейт	 CBR, VBR Тип аудио	 Моно  Фильтрация шумов окружающей среды	 Есть  Частота дискретизации	 8 / 16 кГц Аудиосжатие	 G.711ulaw / G.711alaw / G.722.1 / G.726 / MP2L2 / PCM / AAC-LC Битрейт аудио	 64 Кбит/с (G.711 ulaw) / 64 Кбит/с (G.711 alaw) / 16 Кбит/с (G.722.1) / 16 Кбит/с (G.726) / от 32 до 160 Кбит/с (MP2L2) / от 16 до 64 Кбит/с (AAC-LC) Безопасность	 Защита паролем, сложный пароль, водяные знаки, базовая и дайджест-аутентификация для HTTP, WSSE и дайджест-аутентификация для открытого сетевого видеоинтерфейса, журнал проверки безопасности, аутентификация хоста (MAC-адрес) Одновременный просмотр в режиме реального времени	 До 6 каналов Протоколы	 TCP / IP, ICMP, DHCP, DNS, HTTP, RTP, RTSP, NTP, IGMP, IPv6, UDP, QoS, FTP, SMTP, UPnP Пользователь / хост	 До 32 пользователей 3 уровня пользователей: администратор, оператор и пользователь Клиент	 iVMS-4200, Hik-Connect Широкий динамический диапазон (WDR)	 WDR 120дБ  Переключение режима «день / ночь»	 День / ночь / автоматич. / по расписанию  SNR	 &gt; 52 дБ  Улучшение изображения	 BLC, HLC, 3D DNR Настройки изображения	 Режим коридора, насыщенность, яркость, контрастность, резкость, усиление и баланс белого настраиваются через клиентское ПО или веб-интерфейс Интерфейс Ethernet	 1 RJ45 auto 10 / 100 М Ethernet  Локальное хранение	 Встроенный слот для карты памяти, поддержка microSD / microSDHC / microSDXC, до 512 ГБ Питание	 DC 12 В ± 25 %, 0.4 А, макс. 5 Вт, коаксиальный разъем питания  5.5 мм, защита от обратной полярности, PoE: IEEE 802.3af, класс 3, макс. 6.5 Вт Материал	 Металл и пластик  Размеры	 170.8  66  69.1 мм (6.7  2.6  2.7) Размер упаковки	 216  121  118 мм (8.5  4.8  4.6)  Масса с упаковкой	 Приблиз. 481 г Масса	 Приблиз. 285 г  Условия хранения	 От -30 до +60 °C. Влажность 95 % или меньше (без конденсата)  Рабочие условия	 От -40 до +60 °C. Влажность 95 % или меньше (без конденсата) Язык	 Английский, русский Основные функции	 Heartbeat, Anti-banding, зеркалирование, защита паролем, изменение пароля по email</t>
+    <t> Матрица	 1/2.7 Progressive Scan CMOS  Максимальное разрешение	 3840  2160  Чувствительность	 Цвет: 0.01 лк @ (F2.0, AGC вкл), ч/б: 0 лк с ИК-подсветкой  Скорость электронного затвора	 От 1/3 до 1/100000 с  Режим «День/ночь»	 ИК-фильтр Тип объектива	 Фиксированный объектив 2.8 мм (опционально) Фокусное расстояние и угол обзора	 2.8 мм, по горизонтали: 113°, по вертикали: 62°, по диагонали: 134° Крепление объектива	 M12  Апертура	 F2.0 Тип диафрагмы	 Фиксированная  DORI	 D: 79 м, O: 31 м, R: 15 м, I: 1.7 м Тип подсветки	 ИК-подсветка и подсветка белым светом  Интеллектуальная подсветка	 Есть Дальность подсветки	 до 30 м  Основной поток	 50 Гц: 12.5 к/с (3840  2160, 3200  1800, 2688  1520, 1920  1080, 1280  720)20 к/с (3200  1800); 60 Гц: 15 к/с (3840  2160, 3200  1800, 2688  1520, 1920  1080, 1280  720), 20 к/с (3200  1800) Дополнительный поток	 50 Гц: 12.5 к/с (1280  720, 640  480, 640  360) 60 Гц: 15 к/с (1280  720, 640  480, 640  360) Видеосжатие	 Основной поток: H.265+ / H.265 / H.264+ / H.264 Дополнительный поток: H.265 / H.264 / MJPEG Битрейт видео	 От 32 Кбит/с до 16 Мбит/с  Профиль H.264	 Baseline Profile / Main Profile / High Profile  Профиль H.265	 Main Profile  Битрейт	 CBR, VBR Тип аудио	 Моно  Фильтрация шумов окружающей среды	 Есть  Частота дискретизации	 8 / 16 кГц Аудиосжатие	 G.711ulaw / G.711alaw / G.722.1 / G.726 / MP2L2 / PCM / AAC-LC Битрейт аудио	 64 Кбит/с (G.711 ulaw) / 64 Кбит/с (G.711 alaw) / 16 Кбит/с (G.722.1) / 16 Кбит/с (G.726) / от 32 до 160 Кбит/с (MP2L2) / от 16 до 64 Кбит/с (AAC-LC) Безопасность	 Защита паролем, сложный пароль, водяные знаки, базовая и дайджест-аутентификация для HTTP, WSSE и дайджест-аутентификация для открытого сетевого видеоинтерфейса, журнал проверки безопасности, аутентификация хоста (MAC-адрес) Одновременный просмотр в режиме реального времени	 До 6 каналов Протоколы	 TCP / IP, ICMP, DHCP, DNS, HTTP, RTP, RTSP, NTP, IGMP, IPv6, UDP, QoS, FTP, SMTP, UPnP Пользователь / хост	 До 32 пользователей 3 уровня пользователей: администратор, оператор и пользователь Клиент	 iVMS-4200, Hik-Connect Широкий динамический диапазон (WDR)	 WDR 120дБ  Переключение режима «день / ночь»	 День / ночь / автоматич. / по расписанию  SNR	 &gt; 52 дБ  Улучшение изображения	 BLC, HLC, 3D DNR Настройки изображения	 Режим коридора, насыщенность, яркость, контрастность, резкость, усиление и баланс белого настраиваются через клиентское ПО или веб-интерфейс Интерфейс Ethernet	 1 RJ45 auto 10 / 100 М Ethernet  Локальное хранение	 Встроенный слот для карты памяти, поддержка microSD / microSDHC / microSDXC, до 512 ГБ Питание	 DC 12 В ± 25 %, 0.4 А, макс. 5 Вт, коаксиальный разъем питания  5.5 мм, защита от обратной полярности, PoE: IEEE 802.3af, класс 3, макс. 6.5 Вт Материал	 Металл и пластик  Размеры	 170.8  66  69.1 мм (6.7  2.6  2.7) Размер упаковки	 216  121  118 мм (8.5  4.8  4.6)  Масса с упаковкой	 Приблиз. 481 г Масса	 Приблиз. 285 г  Условия хранения	 От -30 до +60 °C. Влажность 95 % или меньше (без конденсата)  Рабочие условия	 От -40 до +60 °C. Влажность 95 % или меньше (без конденсата) Язык	 Английский, русский Основные функции	 Heartbeat, Anti-banding, зеркалирование, защита паролем, изменение пароля по email</t>
   </si>
   <si>
     <t>311325622</t>
   </si>
   <si>
     <t>DS-I850M(4mm)</t>
   </si>
   <si>
-    <t>Особенности:
-[...6 lines deleted...]
-• Встроенный слот для microSD / SDHC / SDXC: есть, до 512ГБ Матрица	 1/2.7 Progressive Scan CMOS  Максимальное разрешение	 3840  2160 Чувствительность	 Цвет: 0.01 лк @ (F2.0, AGC вкл), ч/б: 0 лк с ИК-подсветкой  Скорость электронного затвора	 От 1/3 до 1/100000 с Тип объектива	 Фиксированный объектив 4 мм (опционально) Фокусное расстояние и угол обзора 4 мм, по горизонтали: 90°, по вертикали: 49°, по диагонали: 108° Крепление объектива	 M12  Тип диафрагмы	 Фиксированная  Апертура	 F2.0 DORI 4 мм, D: 102 м, O: 40 м, R: 20 м, I: 10 м Тип подсветки	 ИК-подсветка и подсветка белым светом Дальность подсветки	 до 30 м Основной поток	 50 Гц: 12.5 к/с (3840  2160, 3200  1800, 2688  1520, 1920  1080, 1280  720)20 к/с (3200  1800); 60 Гц: 15 к/с (3840  2160, 3200  1800, 2688  1520, 1920  1080, 1280  720), 20 к/с (3200  1800) Дополнительный поток	 50 Гц: 12.5 к/с (1280  720, 640  480, 640  360) 60 Гц: 15 к/с (1280  720, 640  480, 640  360) Видеосжатие	 Основной поток: H.265+ / H.265 / H.264+ / H.264 Дополнительный поток: H.265 / H.264 / MJPEG Битрейт видео	 От 32 Кбит/с до 16 Мбит/с Профиль H.264	 Baseline Profile / Main Profile / High Profile  Профиль H.265	 Main Profile  Битрейт	 CBR, VBR Тип аудио	 Моно  Фильтрация шумов окружающей среды	 Есть  Аудиосжатие	 G.711ulaw / G.711alaw / G.722.1 / G.726 / MP2L2 / PCM / AAC-LC Частота дискретизации	 8 / 16 кГц Битрейт аудио	 64 Кбит/с (G.711 ulaw) / 64 Кбит/с (G.711 alaw) / 16 Кбит/с (G.722.1) / 16 Кбит/с (G.726) / от 32 до 160 Кбит/с (MP2L2) / от 16 до 64 Кбит/с (AAC-LC) Безопасность	 Защита паролем, сложный пароль, водяные знаки, базовая и дайджест-аутентификация для HTTP, WSSE и дайджест-аутентификация для открытого сетевого видеоинтерфейса, журнал проверки безопасности, аутентификация хоста (MAC-адрес) Одновременный просмотр в режиме реального времени	 До 6 каналов API	 Открытый сетевой видеоинтерфейс (Profile S, Profile T, Profile G), ISAPI, SDK  Протоколы	 TCP / IP, ICMP, DHCP, DNS, HTTP, RTP, RTSP, NTP, IGMP, IPv6, UDP, QoS, FTP, SMTP, UPnP  Пользователь / хост	 До 32 пользователей 3 уровня пользователей: администратор, оператор и пользователь  Клиент	 iVMS-4200, Hik-Connect Широкий динамический диапазон (WDR)	 WDR 120дБ Переключение режима «день / ночь»	 День / ночь / автоматич. / по расписанию Улучшение изображения	 BLC, HLC, 3D DNR SNR	 &gt; 52 дБ  Интерфейс Ethernet	 1 RJ45 auto 10 / 100 М Ethernet  Локальное хранение	 Встроенный слот для карты памяти, поддержка microSD / microSDHC / microSDXC, до 512 ГБ Основные события	 Срабатывание тревоги по различным типам объектов (человек, ТС), детектор саботажа, исключение Привязка	 Загрузка на FTP / карту памяти, отправка email, уведомление центра мониторинга, запись по тревоге, захват изображения Питание	 DC 12 В ± 25 %, 0.4 А, макс. 5 Вт, коаксиальный разъем питания  5.5 мм, защита от обратной полярности, PoE: IEEE 802.3af, класс 3, макс. 6.5 Вт Материал	 Металл и пластик  Размеры	 170.8  66  69.1 мм (6.7  2.6  2.7)  Размер упаковки	 216  121  118 мм (8.5  4.8  4.6)  Масса с упаковкой	 Приблиз. 481 г Масса	 Приблиз. 285 г  Условия хранения	 От -30 до +60 °C. Влажность 95 % или меньше (без конденсата)  Рабочие условия	 От -40 до +60 °C. Влажность 95 % или меньше (без конденсата)  Язык Английский, русский Основные функции	 Heartbeat, Anti-banding, зеркалирование, защита паролем, изменение пароля по email Сертификаты Стандарты EMC	FCC: 47 CFR Part 15, Subpart B, CE-EMC: EN 55032: 2015, EN 61000-3-2:2019, EN 61000-3-3: 2013 + A1:2019, EN 50130-4: 2011 +A1: 2014, RCM: AS / NZS CISPR 32: 2015, IC: ICES-003: Issue 7 Стандарты по безопасности	UL: UL 62368-1, CB: IEC 62368-</t>
+    <t> Матрица	 1/2.7 Progressive Scan CMOS  Максимальное разрешение	 3840  2160 Чувствительность	 Цвет: 0.01 лк @ (F2.0, AGC вкл), ч/б: 0 лк с ИК-подсветкой  Скорость электронного затвора	 От 1/3 до 1/100000 с Тип объектива	 Фиксированный объектив 4 мм (опционально) Фокусное расстояние и угол обзора 4 мм, по горизонтали: 90°, по вертикали: 49°, по диагонали: 108° Крепление объектива	 M12  Тип диафрагмы	 Фиксированная  Апертура	 F2.0 DORI 4 мм, D: 102 м, O: 40 м, R: 20 м, I: 10 м Тип подсветки	 ИК-подсветка и подсветка белым светом Дальность подсветки	 до 30 м Основной поток	 50 Гц: 12.5 к/с (3840  2160, 3200  1800, 2688  1520, 1920  1080, 1280  720)20 к/с (3200  1800); 60 Гц: 15 к/с (3840  2160, 3200  1800, 2688  1520, 1920  1080, 1280  720), 20 к/с (3200  1800) Дополнительный поток	 50 Гц: 12.5 к/с (1280  720, 640  480, 640  360) 60 Гц: 15 к/с (1280  720, 640  480, 640  360) Видеосжатие	 Основной поток: H.265+ / H.265 / H.264+ / H.264 Дополнительный поток: H.265 / H.264 / MJPEG Битрейт видео	 От 32 Кбит/с до 16 Мбит/с Профиль H.264	 Baseline Profile / Main Profile / High Profile  Профиль H.265	 Main Profile  Битрейт	 CBR, VBR Тип аудио	 Моно  Фильтрация шумов окружающей среды	 Есть  Аудиосжатие	 G.711ulaw / G.711alaw / G.722.1 / G.726 / MP2L2 / PCM / AAC-LC Частота дискретизации	 8 / 16 кГц Битрейт аудио	 64 Кбит/с (G.711 ulaw) / 64 Кбит/с (G.711 alaw) / 16 Кбит/с (G.722.1) / 16 Кбит/с (G.726) / от 32 до 160 Кбит/с (MP2L2) / от 16 до 64 Кбит/с (AAC-LC) Безопасность	 Защита паролем, сложный пароль, водяные знаки, базовая и дайджест-аутентификация для HTTP, WSSE и дайджест-аутентификация для открытого сетевого видеоинтерфейса, журнал проверки безопасности, аутентификация хоста (MAC-адрес) Одновременный просмотр в режиме реального времени	 До 6 каналов API	 Открытый сетевой видеоинтерфейс (Profile S, Profile T, Profile G), ISAPI, SDK  Протоколы	 TCP / IP, ICMP, DHCP, DNS, HTTP, RTP, RTSP, NTP, IGMP, IPv6, UDP, QoS, FTP, SMTP, UPnP  Пользователь / хост	 До 32 пользователей 3 уровня пользователей: администратор, оператор и пользователь  Клиент	 iVMS-4200, Hik-Connect Широкий динамический диапазон (WDR)	 WDR 120дБ Переключение режима «день / ночь»	 День / ночь / автоматич. / по расписанию Улучшение изображения	 BLC, HLC, 3D DNR SNR	 &gt; 52 дБ  Интерфейс Ethernet	 1 RJ45 auto 10 / 100 М Ethernet  Локальное хранение	 Встроенный слот для карты памяти, поддержка microSD / microSDHC / microSDXC, до 512 ГБ Основные события	 Срабатывание тревоги по различным типам объектов (человек, ТС), детектор саботажа, исключение Привязка	 Загрузка на FTP / карту памяти, отправка email, уведомление центра мониторинга, запись по тревоге, захват изображения Питание	 DC 12 В ± 25 %, 0.4 А, макс. 5 Вт, коаксиальный разъем питания  5.5 мм, защита от обратной полярности, PoE: IEEE 802.3af, класс 3, макс. 6.5 Вт Материал	 Металл и пластик  Размеры	 170.8  66  69.1 мм (6.7  2.6  2.7)  Размер упаковки	 216  121  118 мм (8.5  4.8  4.6)  Масса с упаковкой	 Приблиз. 481 г Масса	 Приблиз. 285 г  Условия хранения	 От -30 до +60 °C. Влажность 95 % или меньше (без конденсата)  Рабочие условия	 От -40 до +60 °C. Влажность 95 % или меньше (без конденсата)  Язык Английский, русский Основные функции	 Heartbeat, Anti-banding, зеркалирование, защита паролем, изменение пароля по email Сертификаты Стандарты EMC	FCC: 47 CFR Part 15, Subpart B, CE-EMC: EN 55032: 2015, EN 61000-3-2:2019, EN 61000-3-3: 2013 + A1:2019, EN 50130-4: 2011 +A1: 2014, RCM: AS / NZS CISPR 32: 2015, IC: ICES-003: Issue 7 Стандарты по безопасности	UL: UL 62368-1, CB: IEC 62368-</t>
   </si>
   <si>
     <t>311325623</t>
   </si>
   <si>
     <t>DS-I852M(2.8mm)</t>
   </si>
   <si>
     <t>Особенности:
  • Высокое качество изображения с разрешением 8 Мп
  • Обнаружение цели по типу «Человек» / «ТС»
  • Две интеллектуальные подсветки: высокая дальность покрытия
  • Встроенный микрофон, аудио в режиме реального времени
  • Защита от влаги и пыли: IP67 и антивандальная защита
  (IK08)
  • Технология эффективного сжатия H.265+
 • Встроенный слот для microSD / SDHC / SDXC: есть, до 512ГБ Матрица	 1/2.7 Progressive Scan CMOS  Максимальное разрешение	 3840  2160  Чувствительность	 Цвет: 0.01 лк @ (F2.0, AGC вкл), ч/б: 0 лк с ИК-подсветкой  Скорость электронного затвора	 От 1/3 до 1/100,000 с  Режим «день/ночь»	 ИК-фильтр Регулировка угла наблюдения	 Поворот: от 0 до 355°; наклон: от 0 до 75°; вращение: от 0 до 355° Тип объектива	 Фиксированный объектив 2.8 мм Фокусное расстояние и угол обзора	 2.8 мм, по горизонтали: 113°, по вертикали: 62°, по диагонали: 134° Крепление объектива	 M12  Тип диафрагмы	 Фиксированная  Апертура	 F2.0 DORI	 2.8 мм, D: 81 м, O: 32 м, R: 16 м, I: 8 м Тип подсветки	 ИК-подсветка и подсветка белым светом  Диапазон дополнительной подсветки	 До 30 м Дополнительная интеллектуальная подсветка	 Есть  Инфракрасные волны	 850 нм Основной поток	 50 Гц: 12.5 к/с (3840  2160, 3200  1800, 2688  1520, 1920  1080, 1280  720)20 к/с (3200  1800); 60 Гц: 15 к/с (3840  2160, 3200  1800, 2688  1520, 1920  1080, 1280  720), 20 к/с (3200  1800) Дополнительный поток	 50 Гц: 12.5 к/с (1280  720, 640  480, 640  360) 60 Гц: 15 к/с (1280  720, 640  480, 640  360) Видеосжатие	 Основной поток: H.265+ / H.264+ / H.265 / H.264 Дополнительный поток: H.265 / H.264 / MJPEG Битрейт видео	 От 32 Кбит/с до 16 Мбит/с Профиль H.264	 Baseline Profile / Main Profile / High Profile  Профиль H.265	 Main Profile  Битрейт	 CBR/VBR Тип аудио	 Моно  Фильтрация шумов окружающей среды	 Есть  Частота дискретизации	 8 / 16 кГц Аудиосжатие	 G.711 ulaw / G.711 alaw / G.722.1 / G.726 / MP2L2 / PCM / AAC Битрейт аудио	 64 Кбит/с (G.711 ulaw / G.711 alaw) / 16 Кбит/с (G.722.1) / 16 Кбит/с (G.726) / от 32 до 160 Кбит/с (MP2L2) / от 16 до 64 Кбит/с (AAC) Безопасность	 Защита паролем, сложный пароль, водяные знаки, базовая и дайджест-аутентификация для HTTP, WSSE и дайджест-аутентификация для открытого сетевого видеоинтерфейса, журнал проверки безопасности, аутентификация хоста (MAC-адрес) Одновременный просмотр в режиме реального времени	 До 6 каналов API	 Открытый сетевой видеоинтерфейс (Profile S, Profile T, Profile G), ISAPI, SDK  Протоколы	 TCP / IP, ICMP, DHCP, DNS, HTTP, RTP, RTSP, NTP, IGMP, IPv6, UDP, QoS, FTP, SMTP, UPnP Пользователь/хост	 До 32 пользователей 3 уровня: Администратор, Оператор, Пользователь  Клиент	 iVMS-4200, Hik-Connect Широкий динамический диапазон (WDR)	120 дБ SNR	 52 дБ SNR	  52 дБ Переключение режима «день / ночь»	 День/Ночь/Автоматич./По расписанию  Улучшение изображения	 BLC, HLC, 3D DNR Настройки изображения	 Режим коридора, насыщенность, яркость, контрастность, резкость, усиление и баланс белого настраиваются через клиентское ПО или веб-интерфейс Интерфейс Ethernet	 1 RJ45 auto 10 / 100 М Ethernet Локальное хранение	 Встроенный слот для карт памяти, поддержка microSD-карт, до 512 ГБ Основные события	 Срабатывание тревоги по различным типам объектов (человек, ТС), детектор саботажа, исключение Питание	 DC 12 В ± 25 %, 0.4 А, макс. 5 Вт, коаксиальный разъем питания  5.5 мм PoE: 802.3af, класс 3, от 36 до 57 В, от 0.2 до 0.15 А, макс. 7.5 Вт Материал	 Металл и пластик  Размеры	  121.5  97.6 мм ( 4.78  3.84  Размер упаковки	 150  150  141 мм (5.9  5.9  5.6)  Масса	 Приблиз. 550 г Масса с упаковкой	 Приблиз. 800 г Условия хранения От -30 до +60 °C. Влажность 95 % или меньше (без конденсата)  Рабочие условия	 От -40 до +60 °C, влажность 95 % или меньше (без конденсата) Основные функции	 Anti-banding, Heartbeat, зеркалирование, маскирование области, изменение пароля по e-mail Сертификаты Стандарты EMC	FCC: 47 CFR Part 15, Subpart B, CE-EMC: EN 55032: 2015, EN 61000-3-2:2019, EN 61000-3-3: 2013 + A1:2019, EN 50130-4: 2011 +A1: 2014, RCM: AS / NZS CISPR 32: 2015, IC: ICES-003: Issue 7 Стандарты по безопасности	UL: UL 62368-1, CB: IEC 62368-</t>
   </si>
   <si>
     <t>311325624</t>
   </si>
   <si>
     <t>DS-I853M(2.8mm)</t>
   </si>
   <si>
-    <t>Особенности:
-[...6 lines deleted...]
-• Встроенный слот для microSD / SDHC / SDXC: есть, до 512ГБ Матрица	 1/2.7 Progressive Scan CMOS  Максимальное разрешение	 3840  2160  Чувствительность	 Цвет: 0.01 лк @ (F2.0, AGC вкл), ч/б: 0 лк с ИК-подсветкой  Скорость электронного затвора	 От 1/3 до 1/100000 с Режим «День/ночь»	 ИК-фильтр  Регулировка угла	 Поворот: от 0 до 360°, наклон: от 0 до 75°, вращение: от 0 до 360° Тип объектива	 Фиксированный объектив 2.8 мм (опционально) Фокусное расстояние и угол обзора	 2.8 мм, по горизонтали: 113°, по вертикали: 62°, по диагонали: 134° Крепление объектива	 M12  Тип диафрагмы	 Фиксированная  Апертура	 F2.0 DORI	 D: 79 м, O: 31 м, R: 15 м, I: 1.7 м Тип подсветки	 ИК-подсветка и подсветка белым светом  Дальность подсветки	 до 30 м  Инфракрасные волны	 850 нм Интеллектуальная подсветка	 Есть  Основной поток	 50 Гц: 12.5 к/с (3840  2160, 3200  1800, 2688  1520, 1920  1080, 1280  720)20 к/с (3200  1800); 60 Гц: 15 к/с (3840  2160, 3200  1800, 2688  1520, 1920  1080, 1280  720), 20 к/с (3200  1800) Дополнительный поток	 50 Гц: 12.5 к/с (1280  720, 640  480, 640  360) 60 Гц: 15 к/с (1280  720, 640  480, 640  360) Видеосжатие	 Основной поток: H.265+ / H.265 / H.264+ / H.264 Дополнительный поток: H.265 / H.264 / MJPEG Битрейт видео	 От 32 Кбит/с до 16 Мбит/с  Профиль H.264	 Baseline Profile / Main Profile / High Profile  Профиль H.265	 Main Profile Битрейт	 CBR, VBR  Тип аудио	 Моно Фильтрация шумов окружающей среды	 Есть  Частота дискретизации	 8 / 16 кГц Аудиосжатие	 G.711ulaw / G.711alaw / G.722.1 / G.726 / MP2L2 / PCM / AAC-LC Битрейт аудио	 64 Кбит/с (G.711 ulaw) / 64 Кбит/с (G.711 alaw) / 16 Кбит/с (G.722.1) / 16 Кбит/с (G.726) / от 32 до 160 Кбит/с (MP2L2) / от 16 до 64 Кбит/с (AAC-LC) Безопасность	 Защита паролем, сложный пароль, водяные знаки, базовая и дайджест-аутентификация для HTTP, WSSE и дайджест-аутентификация для открытого сетевого видеоинтерфейса, журнал проверки безопасности, аутентификация хоста (MAC-адрес) Одновременный просмотр в режиме реального времени	 До 6 каналов API	 Открытый сетевой видеоинтерфейс (Profile S, Profile T, Profile G), ISAPI, SDK Пользователь / хост	 До 32 пользователей 3 уровня пользователей: администратор, оператор и пользователь Веб-интерфейс	 Требуется плагин для просмотра в режиме реального времени: IE 10, IE 11 Локальные сервисы: Chrome 57.0+, Firefox 52.0+, Edge 89+ Широкий динамический диапазон (WDR)	 WDR 120дБ  SNR	 &gt; 52 дБ Переключение режима «день / ночь» День / ночь / автоматич. / по расписанию  Улучшение изображения	 BLC, HLC, 3D DNR Настройки изображения	 Режим коридора, насыщенность, яркость, контрастность, резкость, усиление и баланс белого настраиваются через клиентское ПО или веб-интерфейс Интерфейс Ethernet	 1 RJ45 auto 10 / 100 М Ethernet  Локальное хранение	 Встроенный слот для карты памяти, поддержка microSD / microSDHC / microSDXC, до 512 ГБ  Встроенный микрофон	 Есть Кнопка сброса настроек	 Есть Основные события	 Срабатывание тревоги по различным типам объектов (человек, ТС), детектор саботажа, исключение Питание	 DC 12 В ± 25 %, 0.4 А, макс. 5 Вт, коаксиальный разъем питания  5.5 мм, защита от обратной полярности, PoE: IEEE 802.3af, класс 3, макс. 6.5 Вт Материал	 Металл и пластик  Размеры	  110  93 мм ( 4.33  3.66) Размер упаковки	150 150  141 мм (5.9  5.9  5.6) Масса	Приблиз. 385 г Масса с упаковкой	Приблиз. 586 г Условия хранения	 От -30 до +60 °C. Влажность 95 % или меньше (без конденсата) Рабочие условия	 От -40 до +60 °C. Влажность 95 % или меньше (без конденсата) Язык	 Английский, русский Сертификаты Стандарты EMC	FCC: 47 CFR Part 15, Subpart B, CE-EMC: EN 55032: 2015, EN 61000-3-2:2019, EN 61000-3-3: 2013 + A1:2019, EN 50130-4: 2011 +A1: 2014, RCM: AS / NZS CISPR 32: 2015, IC: ICES-003: Issue 7 Стандарты по безопасности	UL: UL 62368-1, CB: IEC 62368-</t>
+    <t> Матрица	 1/2.7 Progressive Scan CMOS  Максимальное разрешение	 3840  2160  Чувствительность	 Цвет: 0.01 лк @ (F2.0, AGC вкл), ч/б: 0 лк с ИК-подсветкой  Скорость электронного затвора	 От 1/3 до 1/100000 с Режим «День/ночь»	 ИК-фильтр  Регулировка угла	 Поворот: от 0 до 360°, наклон: от 0 до 75°, вращение: от 0 до 360° Тип объектива	 Фиксированный объектив 2.8 мм (опционально) Фокусное расстояние и угол обзора	 2.8 мм, по горизонтали: 113°, по вертикали: 62°, по диагонали: 134° Крепление объектива	 M12  Тип диафрагмы	 Фиксированная  Апертура	 F2.0 DORI	 D: 79 м, O: 31 м, R: 15 м, I: 1.7 м Тип подсветки	 ИК-подсветка и подсветка белым светом  Дальность подсветки	 до 30 м  Инфракрасные волны	 850 нм Интеллектуальная подсветка	 Есть  Основной поток	 50 Гц: 12.5 к/с (3840  2160, 3200  1800, 2688  1520, 1920  1080, 1280  720)20 к/с (3200  1800); 60 Гц: 15 к/с (3840  2160, 3200  1800, 2688  1520, 1920  1080, 1280  720), 20 к/с (3200  1800) Дополнительный поток	 50 Гц: 12.5 к/с (1280  720, 640  480, 640  360) 60 Гц: 15 к/с (1280  720, 640  480, 640  360) Видеосжатие	 Основной поток: H.265+ / H.265 / H.264+ / H.264 Дополнительный поток: H.265 / H.264 / MJPEG Битрейт видео	 От 32 Кбит/с до 16 Мбит/с  Профиль H.264	 Baseline Profile / Main Profile / High Profile  Профиль H.265	 Main Profile Битрейт	 CBR, VBR  Тип аудио	 Моно Фильтрация шумов окружающей среды	 Есть  Частота дискретизации	 8 / 16 кГц Аудиосжатие	 G.711ulaw / G.711alaw / G.722.1 / G.726 / MP2L2 / PCM / AAC-LC Битрейт аудио	 64 Кбит/с (G.711 ulaw) / 64 Кбит/с (G.711 alaw) / 16 Кбит/с (G.722.1) / 16 Кбит/с (G.726) / от 32 до 160 Кбит/с (MP2L2) / от 16 до 64 Кбит/с (AAC-LC) Безопасность	 Защита паролем, сложный пароль, водяные знаки, базовая и дайджест-аутентификация для HTTP, WSSE и дайджест-аутентификация для открытого сетевого видеоинтерфейса, журнал проверки безопасности, аутентификация хоста (MAC-адрес) Одновременный просмотр в режиме реального времени	 До 6 каналов API	 Открытый сетевой видеоинтерфейс (Profile S, Profile T, Profile G), ISAPI, SDK Пользователь / хост	 До 32 пользователей 3 уровня пользователей: администратор, оператор и пользователь Веб-интерфейс	 Требуется плагин для просмотра в режиме реального времени: IE 10, IE 11 Локальные сервисы: Chrome 57.0+, Firefox 52.0+, Edge 89+ Широкий динамический диапазон (WDR)	 WDR 120дБ  SNR	 &gt; 52 дБ Переключение режима «день / ночь» День / ночь / автоматич. / по расписанию  Улучшение изображения	 BLC, HLC, 3D DNR Настройки изображения	 Режим коридора, насыщенность, яркость, контрастность, резкость, усиление и баланс белого настраиваются через клиентское ПО или веб-интерфейс Интерфейс Ethernet	 1 RJ45 auto 10 / 100 М Ethernet  Локальное хранение	 Встроенный слот для карты памяти, поддержка microSD / microSDHC / microSDXC, до 512 ГБ  Встроенный микрофон	 Есть Кнопка сброса настроек	 Есть Основные события	 Срабатывание тревоги по различным типам объектов (человек, ТС), детектор саботажа, исключение Питание	 DC 12 В ± 25 %, 0.4 А, макс. 5 Вт, коаксиальный разъем питания  5.5 мм, защита от обратной полярности, PoE: IEEE 802.3af, класс 3, макс. 6.5 Вт Материал	 Металл и пластик  Размеры	  110  93 мм ( 4.33  3.66) Размер упаковки	150 150  141 мм (5.9  5.9  5.6) Масса	Приблиз. 385 г Масса с упаковкой	Приблиз. 586 г Условия хранения	 От -30 до +60 °C. Влажность 95 % или меньше (без конденсата) Рабочие условия	 От -40 до +60 °C. Влажность 95 % или меньше (без конденсата) Язык	 Английский, русский Сертификаты Стандарты EMC	FCC: 47 CFR Part 15, Subpart B, CE-EMC: EN 55032: 2015, EN 61000-3-2:2019, EN 61000-3-3: 2013 + A1:2019, EN 50130-4: 2011 +A1: 2014, RCM: AS / NZS CISPR 32: 2015, IC: ICES-003: Issue 7 Стандарты по безопасности	UL: UL 62368-1, CB: IEC 62368-</t>
   </si>
   <si>
     <t>303614548</t>
   </si>
   <si>
     <t>DS-N204(C)</t>
   </si>
   <si>
     <t xml:space="preserve">
  Особенности:
  • 4 канала
  • Запись с разрешением до 4Мп
  • Вывод видео с разрешением до 4Mп
  • Синхронное воспроизведение 4 канала@1080р
  • 1 SATA HDD до 6ТБ
 • Сетевой интерфейс 1 RJ-45 10M/ 100M Ethernet4-х канальный IP-регистратор
 Видеовход: 4 IP@4Мп; Видеовыход: 1 VGA и 1 HDMI до 1080Р; Видеосжатие H.265+/H.265/H.264+/H.264; Входящий поток 40 Мбит/с; Исходящий поток 60Мбит/с. Разрешение записи: до 4Мп. Синхр.воспр. 4 канала@2Мп; 1 канал@4Мп; 1 SATA для HDD до 8Тб, 1 10M/100M Ethernet интерфейс; 2 х USB2.0; -10градусовC до +55градусовC;  12В DC; 18Вт макс (без HDD).</t>
   </si>
   <si>
     <t>4 345,00</t>
   </si>
   <si>
     <t>303619717</t>
   </si>
   <si>
     <t>DS-N204EP(1TB)</t>
   </si>
   <si>
     <t>Особенности:
   Видеосжатие H.265+/H.265/H.264+/H.264
   Входная пропускная способность до 40 Мбит/с, выходная пропускная способность до 60 Мбит/с
   Сетевое подключение-видеовходы: до 4 каналов
   Возможность декодирования до 4 каналов 1080p
  Встроенный eSSD накопитель емкостью 1Тб IP-видеовход	 4 канала  Разрешение  до 4 Мп  Входная пропускная способность	 40 Мбит/с  Выходная пропускная способность	 60 Мбит/с  HDMI-выход	 1 канал, 1920  1080p/60 Гц, 1280  1024/60 Гц, 1280  720/60 Гц, 1024  768/60 Гц  Видео	 H.265, Smart 265, H.264, Smart 264  Аудио	 G.711ulaw / G.711alaw / G.722 / G.726  Разрешение при записи	 4 Мп/3 Мп/1080p/UXGA /720p/VGA/4CIF/DCIF/ 2CIF/CIF/QCIF Синхронное воспроизведение	 4 канала  Возможности воспроизведения	 4 канала, @ 1080p (25 к/с)  Тип потока	 Видео, видео и аудио Удаленное подключение	 128 каналов Сетевой протокол	 TCP / IP, DHCP, IPv4, IPv6, DNS, DDNS, NTP, RTSP, SADP, SMTP, NFS, iSCSI, ISUP,UPnP™, HTTP, HTTPS Сетевой интерфейс	 1, RJ45 auto 10/100M Ethernet Интерфейсы	 4, RJ45 auto 10/100M Ethernet  Питание	  36 Вт  Поддерживаемый стандарт	 IEEE 802.3 af/at Диск	 1 встроенный SSD  Емкость	 1 ТБ  USB	 Задняя панель: 2  USB 2.0 Питание	 DC 48 В, 1.04 A  Потребляемая мощность (c SSD)	  10 Вт  Рабочая влажность	 От 10 до 90 %  Масса (без накопителя)	  0.5 кг Рабочая температура	 От -10 до +55 °C  Размеры	 160  112  27 мм (7.9  7.9  1.9)  Сертификаты  CE	EN 55032: 2015, EN 61000-3-2, EN 61000-3-3, EN 50130-4, EN 55035: 2017</t>
   </si>
   <si>
     <t>9 995,00</t>
   </si>
   <si>
     <t>303614826</t>
   </si>
   <si>
     <t>DS-N204P(C)</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...6 lines deleted...]
-Видеовход: 4 IP@4Мп; Аудиовход: 1 канал RCA; Видеовыход: 1 VGA и 1 HDMI до 1080Р; Аудиовыход; 1 канал RCA;  Видеосжатие H.265+/H.265/H.264+/H.264; Входящий поток 40 Мбит/с; Исходящий поток 60Мбит/с. Разрешение записи: до 4Мп. Синхр.воспр. 4 канала@2Мп; 1 канал@4Мп; 4 независимых PoE интерфейса 10M/100M; поддержка режима передачи до 250м,10Мбит/с, CAT5e; 1 SATA для HDD до 8Тб, 1 10M/100M Ethernet интерфейс; 2 х USB2.0; -10градусовC до +55градусовC;  48В DC; 50Вт макс (без HDD).</t>
+    <t>4-х канальный IP-регистратор c 4-мя PoE интерфейсами
+Видеовход: 4 IP@4Мп; Аудиовход: 1 канал RCA; Видеовыход: 1 VGA и 1 HDMI до 1080Р; Аудиовыход; 1 канал RCA;  Видеосжатие H.265+/H.265/H.264+/H.264; Входящий поток 40 Мбит/с; Исходящий поток 60Мбит/с. Разрешение записи: до 4Мп. Синхр.воспр. 4 канала@2Мп; 1 канал@4Мп; 4 независимых PoE интерфейса 10M/100M; поддержка режима передачи до 250м,10Мбит/с, CAT5e; 1 SATA для HDD до 8Тб, 1 10M/100M Ethernet интерфейс; 2 х USB2.0; -10градусовC до +55градусовC;  48В DC; 50Вт макс (без HDD).</t>
   </si>
   <si>
     <t>7 095,00</t>
   </si>
   <si>
     <t>303614549</t>
   </si>
   <si>
     <t>DS-N208(C)</t>
   </si>
   <si>
     <t xml:space="preserve">
  Особенности:
  • 8 каналов
  • Запись с разрешением до 4 Мп
  • Вывод видео с разрешением до 1080р
  • Синхронное воспроизведение 4 канала @ 1080p
  • 1 SATA HDD до 6 ТБ
  • Сетевой интерфейс 1 RJ-45 10M/ 100M Ethernet8-ми канальный IP-регистратор
 Видеовход: 8 IP@4Мп; Видеовыход: 1 VGA и 1 HDMI до 1080Р; Видеосжатие H.265+/H.265/H.264+/H.264; Входящий поток 60 Мбит/с; Исходящий поток 60Мбит/с. Разрешение записи: до 4Мп. Синхр.воспр. 4 канала@2Мп; 2 канала@4Мп; 1 SATA для HDD до 8Тб, 1 10M/100M Ethernet интерфейс; 2 х USB2.0; -10градусовC до +55градусовC;  12В DC; 18Вт макс (без HDD).</t>
   </si>
   <si>
     <t>5 795,00</t>
   </si>
   <si>
     <t>303619718</t>
   </si>
   <si>
     <t>DS-N208EP(1TB)</t>
   </si>
   <si>
     <t>Особенности:
   Видеосжатие H.265+/H.265/H.264+/H.264
   Входная пропускная способность до 60 Мбит/с, выходная пропускная способность до 60 Мбит/с
   Сетевое подключение-видеовходы: до 8 каналов
   Возможность записи до 4Мп
  Встроенный eSSD накопитель емкостью 1Тб IP-видеовход	 8 каналов, Разрешение до 4 Мп  Входная пропускная способность	 60 Мбит/с  Выходная пропускная способность	 60 Мбит/с  HDMI-выход	 1 канал, 1920  1080p/60 Гц, 1280  1024/60 Гц, 1280  720/60 Гц, 1024  768/60 Гц  Видео	 H.265, Smart 265, H.264, Smart 264  Аудио	 G.711ulaw / G.711alaw / G.722 / G.726 Разрешение при записи	 4 Мп/3 Мп/1080p/UXGA /720p/VGA/4CIF/DCIF/ 2CIF/CIF/QCIF  Синхронное воспроизведение	 4 канала  Возможности воспроизведения	 4 канала, @ 1080p (25 к/с)  Тип потока	 Видео, видео и аудио Удаленное подключение	 128 каналов  Сетевой протокол	 TCP / IP, DHCP, IPv4, IPv6, DNS, DDNS, NTP, RTSP, SADP, SMTP, NFS, iSCSI, ISUP,UPnP™, HTTP, HTTPS  Сетевой интерфейс	 1, RJ45 auto 10/100M Ethernet Интерфейсы	 8, RJ45 auto 10/100M Ethernet  Питание	  58 Вт  Поддерживаемый стандарт	 IEEE 802.3 af/at Диск	 1 встроенный SSD  Емкость	 1 ТБ  USB	 Задняя панель: 2  USB 2.0 Питание	 DC 48 В, 1.36 A  Потребляемая мощность (c SSD)	  10 Вт  Рабочая температура	 От -10 до +55 °C  Масса (без накопителя)	  0.5 кг Рабочая влажность	 От 10 до 90 %  Размеры	 225  122  27 мм (8.9  4.8  1.1)  Сертификаты  CE	EN 55032: 2015, EN 61000-3-2, EN 61000-3-3, EN 50130-4, EN 55035: 2017</t>
   </si>
   <si>
     <t>13 595,00</t>
   </si>
   <si>
     <t>303614827</t>
   </si>
   <si>
     <t>DS-N208P(C)</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...6 lines deleted...]
-Видеовход: 8 IP@4Мп; Аудиовход: 1 канал RCA; Видеовыход: 1 VGA и 1 HDMI до 1080Р; Аудиовыход; 1 канал RCA;  Видеосжатие H.265+/H.265/H.264+/H.264; Входящий поток 60 Мбит/с; Исходящий поток 60Мбит/с. Разрешение записи: до 4Мп. Синхр.воспр. 4 канала@2Мп; 1 канал@4Мп; 8 независимых PoE интерфейса 10M/100M; поддержка режима передачи до 250м,10Мбит/с, CAT5e; 1 SATA для HDD до 8Тб, 1 10M/100M Ethernet интерфейс; 2 х USB2.0; -10градусовC до +55градусовC;  48В DC; 18Вт макс (без HDD).</t>
+    <t>8-ми канальный IP-регистратор c 8-ю PoE интерфейсами
+Видеовход: 8 IP@4Мп; Аудиовход: 1 канал RCA; Видеовыход: 1 VGA и 1 HDMI до 1080Р; Аудиовыход; 1 канал RCA;  Видеосжатие H.265+/H.265/H.264+/H.264; Входящий поток 60 Мбит/с; Исходящий поток 60Мбит/с. Разрешение записи: до 4Мп. Синхр.воспр. 4 канала@2Мп; 1 канал@4Мп; 8 независимых PoE интерфейса 10M/100M; поддержка режима передачи до 250м,10Мбит/с, CAT5e; 1 SATA для HDD до 8Тб, 1 10M/100M Ethernet интерфейс; 2 х USB2.0; -10градусовC до +55градусовC;  48В DC; 18Вт макс (без HDD).</t>
   </si>
   <si>
     <t>10 295,00</t>
   </si>
   <si>
     <t>303614254</t>
   </si>
   <si>
     <t>DS-N304(C)</t>
   </si>
   <si>
     <t xml:space="preserve">
  Особенности:
  • IP-видеовходы: до 4 канала
  • Форматы видео: H.265+/H.265/H.264/H.264+
  • Декодирующая способность до 1 канала @ 8 Мп / 5 каналов @ 1080p
 • Входная пропускная способность до 40 Мбит/с4-х канальный IP-регистратор 
 Видеовход: 4 IP@8Мп; Аудиовход: 1 канал RCA;  Видеовыход: 1 VGA и 1 HDMI до 4К; Аудиовыход; 1 канал RCA;  Видеосжатие H.265+/H.265/H.264+/H.264; Входящий поток 40 Мбит/с; Исходящий поток 80 Мбит/с. Разрешение записи: до 8Мп. Синхр.воспр. 1 канал@8Мп, 4 канала@1080P; 1 SATA для HDD до 8Тб, 1 10M/100M/1000M Ethernet интерфейс; тревожные вход/выход 4/1, 2 х USB 2.0; -10градусовC до +55градусовC;  12В DC; 10Вт макс (без HDD).</t>
   </si>
   <si>
     <t>303617702</t>
   </si>
   <si>
     <t>DS-N304(D)</t>
   </si>
   <si>
     <t>Особенности:
  • IP-видеовходы: до 4 каналов
  • Форматы видео: H.265+ / H.265 / H.264 / H.264+
  • Декодирующая способность, 1 канал @ 8 Мп / 3 канала @ 4 Мп / 6 каналов @ 1080p
 • Входная пропускная способность до 40 Мбит/с Видеоаналитика: «Человек» / «ТС»	 1 канал IP-видеовход	 4 канала  Входная пропускная способность	 40 Мбит/с  Выходная пропускная способность	 80 Мбит/с HDMI-выход	 1 канал, 4K (4096  2160) / 30 Гц, 4K (3840  2160) / 30 Гц, 2K (2560  1440) / 60 Гц, 1920  1080 / 60 Гц, 1600  1200 / 60 Гц, 1280  1024 / 60 Гц, 1280  720 / 60 Гц Выход VGA	 1 канал, 1920  1080 / 60 Гц, 1280  1024 / 60 Гц, 1280  720 / 60 Гц  Режим вывода видео	 Одновременный вывод HDMI / VGA Аудиовыход	 1 канал, RCA (линейный, 1 кОм)  Двусторонняя аудиосвязь	 1 канал, RCA (2.0 В p-p, 1 кОм) Формат декодирования	 H.265+ / H.265 / H.264+ / H.264 Разрешение при записи	 8 Мп / 6 Мп / 5 Мп / 4 Мп / 3 Мп / 1080p / UXGA /720p / VGA / 4CIF / DCIF / 2CIF / CIF / QCIF Синхронное воспроизведение	 4 канала Возможности воспроизведения	 1 канал @ 8 Мп (30 к/с) / 3 канала @ 4 Мп (30 к/с) / 6 каналов @ 1080p (30 к/с) *: длина или ширина разрешения камеры не может превышать 4096 пикселей. Тип потока	 Видео, видео и аудио  Аудиосжатие	 G.711ulaw / G.711alaw / G.722 / G.726 Удаленное подключение	 32 Сетевые протоколы	 TCP / IP, DHCP, IPv4, IPv6, DNS, DDNS, NTP, RTSP, SADP, SMTP, SNMP, NFS, iSCSI, ISUP, UPnP™, HTTP, HTTPS  Сетевой интерфейс	 1, RJ45 auto 10/100M Ethernet SATA	 1 SATA-интерфейс  Емкость	 До 8 ТБ каждый накопитель  USB	 2  USB 2.0  Тревожный вход / выход	 4/1 Питание	 DC 12 В, 1.5 А  Потребляемая мощность	  10 Вт (без HDD)  Рабочая температура	 От -10 до +55 °C  Рабочая влажность	 От 10 до 90 %  Размеры	 320  240  48 мм (12.4  9.4  1.9)  Масса	  1 кг (без HDD)</t>
   </si>
   <si>
     <t>303617705</t>
   </si>
   <si>
     <t>DS-N304P(D)</t>
+  </si>
+  <si>
+    <t>4-х канальный IP-регистратор  c 4-мя PoE интерфейсами
+Видеовход: 4 IP@8Мп; Аудиовход: 1 канал RCA;  Видеовыход: 1 VGA и 1 HDMI до 4К; Аудиовыход; 1 канал RCA; Видеосжатие H.265+/H.265/H.264+/H.264; Входящий поток 40 Мбит/с; Исходящий поток 80 Мбит/с. Разрешение записи: до 8Мп. Синхр.воспр. 1 канал@8Мп, 6 каналов@1080P; обнаружение движения 2.0(1 канал); 1 SATA для HDD до 8Тб, 4 независимых PoE интерфейса 10M/100M; поддержка режима передачи до 250м,10Мбит/с, CAT5e; 1 10M/100M/1000M Ethernet интерфейс; тревожные вход/выход 4/1, 2 х USB 2.0; -10градусовC до +55градусовC;  48В DC; 10Вт макс (без HDD)</t>
   </si>
   <si>
     <t>10 395,00</t>
   </si>
   <si>
     <t>303613909</t>
   </si>
   <si>
     <t>DS-N304W(B)</t>
   </si>
   <si>
     <t xml:space="preserve">
  Особенности:
   Видеосжатие H.265+/H.265/H.264+/H.264
   Входная пропускная способность до 50 Мбит/с, выходная пропускная способность до 40 Мбит/с
   Сетевое подключение-видеовходы: до 4/ 8 каналов
   Возможность декодирования до 4 каналов, @ 4 Мп
   Одновременный вывод HDMI/VGA
  Стабильное Wi-Fi-соединение4-х канальный WiFi 2.4ГГц IP-регистратор                                                                                                         Видеовход: 4 IP@4Мп; видеовыход: 1 VGA и 1 HDMI до 4К; аудиовыход; 1 канал RCA;  Видеосжатие H.265+/H.265/H.264+/H.264; Входящий поток 50 Мбит/с; Исходящий поток 40 Мбит/с. Разрешение записи: до 4Мп. Синхр.воспр. 4 канала@4Мп (12,5 fps), 4 канала@1080P (25 fps); 1 SATA для HDD до 6Тб, 2х2 MIMO антенны,1 10M/100M Ethernet интерфейс; 2 х USB 2.0; -10градусовC до +55градусовC;  12В DC; 10Вт макс (без HDD).</t>
   </si>
   <si>
     <t>303617703</t>
   </si>
   <si>
     <t>DS-N308(D)</t>
   </si>
   <si>
+    <t>8-ми канальный IP-регистратор 
+Видеовход: 8 IP@8Мп; Аудиовход: 1 канал RCA;  Видеовыход: 1 VGA и 1 HDMI до 4К; Аудиовыход; 1 канал RCA; Видеосжатие H.265+/H.265/H.264+/H.264; Входящий поток 80 Мбит/с; Исходящий поток 80 Мбит/с. Разрешение записи: до 8Мп. Синхр.воспр. 1 канал@8Мп, 6 каналов@1080P; обнаружение движения 2.0(4 канала); 1 SATA для HDD до 8Тб, 1 10M/100M Ethernet интерфейс; тревожные вход/выход 4/1, 2 х USB 2.0; -10градусовC до +55градусовC; 12В DC; 10Вт макс (без HDD).</t>
+  </si>
+  <si>
     <t>303617707</t>
   </si>
   <si>
     <t>DS-N308/2(D)</t>
   </si>
   <si>
     <t>9 145,00</t>
   </si>
   <si>
     <t>303617709</t>
   </si>
   <si>
     <t>DS-N308/2P(D)</t>
   </si>
   <si>
-    <t>Особенности:
-[...3 lines deleted...]
-• Входная пропускная способность до 80 Мбит/с Видеоаналитика: «Человек» / «ТС»	 4 канала IP-видеовход	 16 каналов  Входная пропускная способность	 160 Мбит/с  Выходная пропускная способность	 80 Мбит/с HDMI-выход	 1 канал, 4K (4096  2160) / 30 Гц, 4K (3840  2160) / 30 Гц, 2K (2560  1440) / 60 Гц, 1920  1080 / 60 Гц, 1600  1200 / 60 Гц, 1280  1024 / 60 Гц, 1280  720 / 60 Гц Выход VGA	 1 канал, 1920  1080 / 60 Гц, 1280  1024 / 60 Гц, 1280  720 / 60 Гц  Режим вывода видео	 Одновременный вывод HDMI / VGA  Аудиовыход	 1 канал, RCA (линейный, 1 кОм)  Двусторонняя аудиосвязь	 1 канал, RCA (2.0 В p-p, 1 кОм) Формат декодирования	 H.265+ / H.265 / H.264+ / H.264  Разрешение при записи	 8 Мп / 6 Мп / 5 Мп / 4 Мп / 3 Мп / 1080p / UXGA / 720p / VGA / 4CIF / DCIF / 2CIF / CIF / QCIF Синхронное воспроизведение	 16 каналов  Возможности воспроизведения	 1 канал @ 8 Мп (30 к/с) / 3 канала @ 4 Мп (30 к/с) / 6 каналов @ 1080p (30 к/с) *: длина или ширина разрешения камеры не может превышать 4096 пикселей. Тип потока	 Видео, видео и аудио  Аудиосжатие	 G.711ulaw / G.711alaw / G.722 / G.726 Удаленное подключение	 32  Сетевые протоколы	 TCP / IP, DHCP, IPv4, IPv6, DNS, DDNS, NTP, RTSP, SADP, SMTP, SNMP, NFS, iSCSI, ISUP, UPnP™, HTTP, HTTPS Сетевой интерфейс	 1, RJ45 auto 10/100M Ethernet Интерфейсы	 16, RJ45 auto 10/100M Ethernet  Питание	  150 Вт  Стандарты	 IEEE 802.3 af / at SATA	 2 интерфейса SATA  Емкость	 До 8 ТБ каждый накопитель Тревожный вход / выход	 4/1  USB 2  USB 2.0 Питание	 AC от 100 до 240 В, от 50 до 60 Гц  Потребляемая мощность	  15 Вт (без HDD и PoE выкл.)  Рабочая температура	 От -10 до +55 °C  Рабочая влажность	 От 10 до 90 %  Шасси	 1U Размеры	 385  315  52 мм (15.2  12.4  2.0)  Масса	  2.6 кг (без HDD)</t>
+    <t>8-ми канальный IP-регистратор c 8-ю PoE интерфейсами
+Видеовход: 8 IP@8Мп; Аудиовход: 1 канал RCA; Видеовыход: 1 VGA и 1 HDMI до 4К; Аудиовыход; 1 канал RCA; Видеосжатие H.265+/H.265/H.264+/H.264; Входящий поток 80 Мбит/с; Исходящий поток 80 Мбит/с. Разрешение записи: до 8Мп. Синхр.воспр. 1 канал@8Мп, 6 каналов@1080P; обнаружение движения 2.0(4 канала); 2 SATA для HDD до 8Тб, 1 10M/100M Ethernet интерфейс; 8 независимых PoE интерфейса 10M/100M; поддержка режима передачи до 250м,10Мбит/с, CAT5e; тревожные вход/выход 4/1, 2 х USB 2.0; -10градусовC до +55градусовC; 48В DC; 95Вт макс (без HDD). Видеоаналитика: «Человек» / «ТС»	 4 канала IP-видеовход	 16 каналов  Входная пропускная способность	 160 Мбит/с  Выходная пропускная способность	 80 Мбит/с HDMI-выход	 1 канал, 4K (4096  2160) / 30 Гц, 4K (3840  2160) / 30 Гц, 2K (2560  1440) / 60 Гц, 1920  1080 / 60 Гц, 1600  1200 / 60 Гц, 1280  1024 / 60 Гц, 1280  720 / 60 Гц Выход VGA	 1 канал, 1920  1080 / 60 Гц, 1280  1024 / 60 Гц, 1280  720 / 60 Гц  Режим вывода видео	 Одновременный вывод HDMI / VGA  Аудиовыход	 1 канал, RCA (линейный, 1 кОм)  Двусторонняя аудиосвязь	 1 канал, RCA (2.0 В p-p, 1 кОм) Формат декодирования	 H.265+ / H.265 / H.264+ / H.264  Разрешение при записи	 8 Мп / 6 Мп / 5 Мп / 4 Мп / 3 Мп / 1080p / UXGA / 720p / VGA / 4CIF / DCIF / 2CIF / CIF / QCIF Синхронное воспроизведение	 16 каналов  Возможности воспроизведения	 1 канал @ 8 Мп (30 к/с) / 3 канала @ 4 Мп (30 к/с) / 6 каналов @ 1080p (30 к/с) *: длина или ширина разрешения камеры не может превышать 4096 пикселей. Тип потока	 Видео, видео и аудио  Аудиосжатие	 G.711ulaw / G.711alaw / G.722 / G.726 Удаленное подключение	 32  Сетевые протоколы	 TCP / IP, DHCP, IPv4, IPv6, DNS, DDNS, NTP, RTSP, SADP, SMTP, SNMP, NFS, iSCSI, ISUP, UPnP™, HTTP, HTTPS Сетевой интерфейс	 1, RJ45 auto 10/100M Ethernet Интерфейсы	 16, RJ45 auto 10/100M Ethernet  Питание	  150 Вт  Стандарты	 IEEE 802.3 af / at SATA	 2 интерфейса SATA  Емкость	 До 8 ТБ каждый накопитель Тревожный вход / выход	 4/1  USB 2  USB 2.0 Питание	 AC от 100 до 240 В, от 50 до 60 Гц  Потребляемая мощность	  15 Вт (без HDD и PoE выкл.)  Рабочая температура	 От -10 до +55 °C  Рабочая влажность	 От 10 до 90 %  Шасси	 1U Размеры	 385  315  52 мм (15.2  12.4  2.0)  Масса	  2.6 кг (без HDD)</t>
   </si>
   <si>
     <t>12 895,00</t>
   </si>
   <si>
     <t>303617706</t>
   </si>
   <si>
     <t>DS-N308P(D)</t>
   </si>
   <si>
-    <t>Особенности:
-[...3 lines deleted...]
-• Входная пропускная способность до 80 Мбит/с Видеоаналитика: «Человек» / «ТС»	 4 канала IP-видеовход	 8 каналов  Входная пропускная способность	 80 Мбит/с Выходная пропускная способность	 80 Мбит/с HDMI-выход	 1 канал, 4K (4096  2160) / 30 Гц, 4K (3840  2160) / 30 Гц, 2K (2560  1440) / 60 Гц, 1920  1080 / 60 Гц, 1600  1200 / 60 Гц, 1280  1024 / 60 Гц, 1280  720 / 60 Гц Выход VGA	 1 канал, 1920  1080 / 60 Гц, 1280  1024 / 60 Гц, 1280  720 / 60 Гц Режим вывода видео	 Одновременный вывод HDMI / VGA  Аудиовыход	 1 канал, RCA (линейный, 1 кОм)  Двусторонняя аудиосвязь	 1 канал, RCA (2.0 В p-p, 1 кОм) Формат декодирования	 H.265+ / H.265 / H.264+ / H.264  Разрешение при записи	 8 Мп / 6 Мп / 5 Мп / 4 Мп / 3 Мп / 1080p / UXGA /720p / VGA / 4CIF / DCIF / 2CIF / CIF / QCIF Синхронное воспроизведение	 8 каналов  Возможности воспроизведения	 1 канал @ 8 Мп (30 к/с) / 3 канала @ 4 Мп (30 к/с) / 6 каналов @ 1080p (30 к/с) *: длина или ширина разрешения камеры не может превышать 4096 пикселей. Тип потока	 Видео, видео и аудио  Аудиосжатие	 G.711ulaw / G.711alaw / G.722 / G.726 Удаленное подключение	 32  Сетевые протоколы TCP / IP, DHCP, IPv4, IPv6, DNS, DDNS, NTP, RTSP, SADP, SMTP, SNMP, NFS, iSCSI, ISUP, UPnP™, HTTP, HTTPS Сетевой интерфейс	 1, RJ45 auto 10/100M Ethernet Интерфейсы	 8 каналов, RJ45 auto 10 / 100M Ethernet  Питание	  75 Вт Стандарты	 IEEE 802.3 af / at SATA	 1 SATA-интерфейс  Емкость	 До 8 ТБ каждый накопитель  USB	 2  USB 2.0  Тревожный вход / выход	 4/1 Питание	 DC 48 В, 1.88 A  Потребляемая мощность	  10 Вт (без HDD и PoE выкл.)  Рабочая температура	 От -10 до +55 °C Рабочая влажность	 От 10 до 90 %  Размеры	 320  240  48 мм (12.4  9.4  1.9)  Масса	  1 кг (без HDD)</t>
+    <t>8-ми канальный IP-регистратор c 8-ю PoE интерфейсами
+Видеовход: 8 IP@8Мп; Аудиовход: 1 канал RCA; Видеовыход: 1 VGA и 1 HDMI до 4К; Аудиовыход; 1 канал RCA; Видеосжатие H.265+/H.265/H.264+/H.264; Входящий поток 80 Мбит/с; Исходящий поток 80 Мбит/с. Разрешение записи: до 8Мп. Синхр.воспр. 1 канал@8Мп, 6 канала@1080P; обнаружение движения 2.0(4 канала); 1 SATA для HDD до 8Тб, 1 10M/100M/1000M Ethernet интерфейс; 8 независимых PoE интерфейса 10M/100M; поддержка режима передачи до 250м,10Мбит/с, CAT5e; тревожные вход/выход 4/1, 2 х USB 2.0; -10градусовC до +55градусовC; 48В DC; 75Вт макс (без HDD). Видеоаналитика: «Человек» / «ТС»	 4 канала IP-видеовход	 8 каналов  Входная пропускная способность	 80 Мбит/с Выходная пропускная способность	 80 Мбит/с HDMI-выход	 1 канал, 4K (4096  2160) / 30 Гц, 4K (3840  2160) / 30 Гц, 2K (2560  1440) / 60 Гц, 1920  1080 / 60 Гц, 1600  1200 / 60 Гц, 1280  1024 / 60 Гц, 1280  720 / 60 Гц Выход VGA	 1 канал, 1920  1080 / 60 Гц, 1280  1024 / 60 Гц, 1280  720 / 60 Гц Режим вывода видео	 Одновременный вывод HDMI / VGA  Аудиовыход	 1 канал, RCA (линейный, 1 кОм)  Двусторонняя аудиосвязь	 1 канал, RCA (2.0 В p-p, 1 кОм) Формат декодирования	 H.265+ / H.265 / H.264+ / H.264  Разрешение при записи	 8 Мп / 6 Мп / 5 Мп / 4 Мп / 3 Мп / 1080p / UXGA /720p / VGA / 4CIF / DCIF / 2CIF / CIF / QCIF Синхронное воспроизведение	 8 каналов  Возможности воспроизведения	 1 канал @ 8 Мп (30 к/с) / 3 канала @ 4 Мп (30 к/с) / 6 каналов @ 1080p (30 к/с) *: длина или ширина разрешения камеры не может превышать 4096 пикселей. Тип потока	 Видео, видео и аудио  Аудиосжатие	 G.711ulaw / G.711alaw / G.722 / G.726 Удаленное подключение	 32  Сетевые протоколы TCP / IP, DHCP, IPv4, IPv6, DNS, DDNS, NTP, RTSP, SADP, SMTP, SNMP, NFS, iSCSI, ISUP, UPnP™, HTTP, HTTPS Сетевой интерфейс	 1, RJ45 auto 10/100M Ethernet Интерфейсы	 8 каналов, RJ45 auto 10 / 100M Ethernet  Питание	  75 Вт Стандарты	 IEEE 802.3 af / at SATA	 1 SATA-интерфейс  Емкость	 До 8 ТБ каждый накопитель  USB	 2  USB 2.0  Тревожный вход / выход	 4/1 Питание	 DC 48 В, 1.88 A  Потребляемая мощность	  10 Вт (без HDD и PoE выкл.)  Рабочая температура	 От -10 до +55 °C Рабочая влажность	 От 10 до 90 %  Размеры	 320  240  48 мм (12.4  9.4  1.9)  Масса	  1 кг (без HDD)</t>
   </si>
   <si>
     <t>12 245,00</t>
   </si>
   <si>
     <t>303613928</t>
   </si>
   <si>
     <t>DS-N308W(B)</t>
   </si>
   <si>
     <t xml:space="preserve">
  Особенности:
   Видеосжатие H.265+/H.265/H.264+/H.264
   Входная пропускная способность до 50 Мбит/с, выходная пропускная способность до 40 Мбит/с
   Сетевое подключение-видеовходы: до 4/ 8 каналов
   Возможность декодирования до 4 каналов, @ 4 Мп
   Одновременный вывод HDMI/VGA
  Стабильное Wi-Fi-соединение8-ми канальный WiFi 2.4ГГц IP-регистратор                                                                                                         Видеовход: 8 IP@4Мп; видеовыход: 1 VGA и 1 HDMI до 4К; аудиовыход; 1 канал RCA;  Видеосжатие H.265+/H.265/H.264+/H.264; Входящий поток 50 Мбит/с; Исходящий поток 40 Мбит/с. Разрешение записи: до 4Мп. Синхр.воспр. 4 канала@4Мп (12,5 fps), 4 канала@1080P (25 fps); 1 SATA для HDD до 6Тб, 2х2 MIMO антенны,1 10M/100M Ethernet интерфейс; 2 х USB 2.0; -10градусовC до +55градусовC;  12В DC; 10Вт макс (без HDD).</t>
   </si>
   <si>
     <t>7 895,00</t>
   </si>
   <si>
     <t>303617704</t>
   </si>
   <si>
     <t>DS-N316(D)</t>
   </si>
   <si>
+    <t>16-ти канальный IP-регистратор                                                                                                              
+Видеовход: 16 IP@8Мп; Аудиовход: 1 канал RCA;  Видеовыход: 1 VGA и 1 HDMI до 4К; Аудиовыход; 1 канал RCA; Видеосжатие H.265+/H.265/H.264+/H.264; Входящий поток 160 Мбит/с; Исходящий поток 80 Мбит/с. Разрешение записи: до 8Мп. Синхр.воспр. 1 канал@8Мп, 6 каналов@1080P; обнаружение движения 2.0(4 канала); 1 SATA для HDD до 8Тб, 1 10M/100M/1000M Ethernet интерфейс; тревожные вход/выход 4/1, 2 х USB 2.0; -10градусовC до +55градусовC; 12В DC; 10Вт макс (без HDD).</t>
+  </si>
+  <si>
     <t>9 295,00</t>
   </si>
   <si>
     <t>303617708</t>
   </si>
   <si>
     <t>DS-N316/2(D)</t>
   </si>
   <si>
+    <t>16-ти канальный IP-регистратор                                                                                                              
+Видеовход: 16 IP@8Мп; Аудиовход: 1 канал RCA; Видеовыход: 1 VGA и 1 HDMI до 4К; Аудиовыход; 1 канал RCA;  Видеосжатие H.265+/H.265/H.264+/H.264; Входящий поток 160 Мбит/с; Исходящий поток 80 Мбит/с. Разрешение записи: до 8Мп. Синхр.воспр. 1 канал@8Мп, 6 каналов@1080P; обнаружение движения 2.0(4 канала); 2 SATA для HDD до 8Тб, 1 10M/100M/1000M Ethernet интерфейс; тревожные вход/выход 4/1, 2 х USB 2.0; -10градусовC до +55градусовC; 12В DC; 15Вт макс (без HDD).</t>
+  </si>
+  <si>
     <t>10 495,00</t>
   </si>
   <si>
     <t>303617710</t>
   </si>
   <si>
     <t>DS-N316/2P(D)</t>
   </si>
   <si>
-    <t>Особенности:
-[...3 lines deleted...]
-• Входная пропускная способность до 160 Мбит/с Видеоаналитика: «Человек» / «ТС»	 4 канала IP-видеовход	 16 каналов  Входная пропускная способность	 160 Мбит/с  Выходная пропускная способность	 80 Мбит/с HDMI-выход	 1 канал, 4K (4096  2160) / 30 Гц, 4K (3840  2160) / 30 Гц, 2K (2560  1440) / 60 Гц, 1920  1080 / 60 Гц, 1600  1200 / 60 Гц, 1280  1024 / 60 Гц, 1280  720 / 60 Гц Выход VGA	 1 канал, 1920  1080 / 60 Гц, 1280  1024 / 60 Гц, 1280  720 / 60 Гц  Режим вывода видео	 Одновременный вывод HDMI / VGA  Аудиовыход	 1 канал, RCA (линейный, 1 кОм)  Двусторонняя аудиосвязь	 1 канал, RCA (2.0 В p-p, 1 кОм) Формат декодирования	 H.265+ / H.265 / H.264+ / H.264  Разрешение при записи	 8 Мп / 6 Мп / 5 Мп / 4 Мп / 3 Мп / 1080p / UXGA / 720p / VGA / 4CIF / DCIF / 2CIF / CIF / QCIF Синхронное воспроизведение	 16 каналов  Возможности воспроизведения	 1 канал @ 8 Мп (30 к/с) / 3 канала @ 4 Мп (30 к/с) / 6 каналов @ 1080p (30 к/с) *: длина или ширина разрешения камеры не может превышать 4096 пикселей. Тип потока	 Видео, видео и аудио  Аудиосжатие	 G.711ulaw / G.711alaw / G.722 / G.726 Удаленное подключение	 32  Сетевые протоколы	 TCP / IP, DHCP, IPv4, IPv6, DNS, DDNS, NTP, RTSP, SADP, SMTP, SNMP, NFS, iSCSI, ISUP, UPnP™, HTTP, HTTPS  Сетевой интерфейс	 1, RJ45 auto 10/100M Ethernet Интерфейсы	 16, RJ45 auto 10/100M Ethernet  Питание	  150 Вт  Стандарты	 IEEE 802.3 af / at SATA	 2 интерфейса SATA Емкость	 До 8 ТБ каждый накопитель  Тревожный вход / выход	 4/1  USB	 2  USB 2.0 Питание	 AC от 100 до 240 В, от 50 до 60 Гц  Потребляемая мощность	  15 Вт (без HDD и PoE выкл.)  Рабочая температура	 От -10 до +55 °C  Рабочая влажность	 От 10 до 90 % Шасси	 1U  Размеры	 385  315  52 мм (15.2  12.4  2.0)  Масса	  2.6 кг (без HDD)</t>
+    <t>16-ти канальный IP-регистратор c 16-ю PoE интерфейсами
+Видеовход: 16 IP@8Мп; Аудиовход: 1 канал RCA; Видеовыход: 1 VGA и 1 HDMI до 4К; Аудиовыход; 1 канал RCA;  Видеосжатие H.265+/H.265/H.264+/H.264; Входящий поток 160 Мбит/с; Исходящий поток 80 Мбит/с. Разрешение записи: до 8Мп. Синхр.воспр. 1 канал@8Мп, 6 каналов@1080P; обнаружение движения 2.0(4 канала); 2 SATA для HDD до 8Тб, 1 10M/100M/1000M Ethernet интерфейс; 16 независимых PoE интерфейса 10M/100M; тревожные вход/выход 4/1, 2 х USB 2.0; поддержка режима передачи до 250м,10Мбит/с, CAT5e; -10градусовC до +55градусовC; 100 до 240В АC; 150Вт макс (без HDD). Видеоаналитика: «Человек» / «ТС»	 4 канала IP-видеовход	 16 каналов  Входная пропускная способность	 160 Мбит/с  Выходная пропускная способность	 80 Мбит/с HDMI-выход	 1 канал, 4K (4096  2160) / 30 Гц, 4K (3840  2160) / 30 Гц, 2K (2560  1440) / 60 Гц, 1920  1080 / 60 Гц, 1600  1200 / 60 Гц, 1280  1024 / 60 Гц, 1280  720 / 60 Гц Выход VGA	 1 канал, 1920  1080 / 60 Гц, 1280  1024 / 60 Гц, 1280  720 / 60 Гц  Режим вывода видео	 Одновременный вывод HDMI / VGA  Аудиовыход	 1 канал, RCA (линейный, 1 кОм)  Двусторонняя аудиосвязь	 1 канал, RCA (2.0 В p-p, 1 кОм) Формат декодирования	 H.265+ / H.265 / H.264+ / H.264  Разрешение при записи	 8 Мп / 6 Мп / 5 Мп / 4 Мп / 3 Мп / 1080p / UXGA / 720p / VGA / 4CIF / DCIF / 2CIF / CIF / QCIF Синхронное воспроизведение	 16 каналов  Возможности воспроизведения	 1 канал @ 8 Мп (30 к/с) / 3 канала @ 4 Мп (30 к/с) / 6 каналов @ 1080p (30 к/с) *: длина или ширина разрешения камеры не может превышать 4096 пикселей. Тип потока	 Видео, видео и аудио  Аудиосжатие	 G.711ulaw / G.711alaw / G.722 / G.726 Удаленное подключение	 32  Сетевые протоколы	 TCP / IP, DHCP, IPv4, IPv6, DNS, DDNS, NTP, RTSP, SADP, SMTP, SNMP, NFS, iSCSI, ISUP, UPnP™, HTTP, HTTPS  Сетевой интерфейс	 1, RJ45 auto 10/100M Ethernet Интерфейсы	 16, RJ45 auto 10/100M Ethernet  Питание	  150 Вт  Стандарты	 IEEE 802.3 af / at SATA	 2 интерфейса SATA Емкость	 До 8 ТБ каждый накопитель  Тревожный вход / выход	 4/1  USB	 2  USB 2.0 Питание	 AC от 100 до 240 В, от 50 до 60 Гц  Потребляемая мощность	  15 Вт (без HDD и PoE выкл.)  Рабочая температура	 От -10 до +55 °C  Рабочая влажность	 От 10 до 90 % Шасси	 1U  Размеры	 385  315  52 мм (15.2  12.4  2.0)  Масса	  2.6 кг (без HDD)</t>
   </si>
   <si>
     <t>23 195,00</t>
   </si>
   <si>
     <t>303618180</t>
   </si>
   <si>
     <t>DS-N332/2(C)</t>
   </si>
   <si>
     <t>18 195,00</t>
   </si>
   <si>
     <t>311317095</t>
   </si>
   <si>
     <t>IPC-B020(B)(2.8mm)</t>
   </si>
   <si>
     <t xml:space="preserve">
 Уличная цилиндрическая IP-камера. Высокое качество изображения с разрешением 2 Мп. Механический ИК-фильтр. EXIR 2.0: улучшенная инфракрасная технология с большой дальностью ИК-подсветки. Технология эффективного сжатия H.265. Четкое изображение при яркой задней засветке благодаря технологии DWDR. Защита от влаги и пыли по стандарту IP67. Диапазон рабочих температур от -40 до +60 градусовC.2Мп уличная цилиндрическая IP-камера с EXIR-подсветкой до 25м
 1/2.8'' Progressive Scan CMOS матрица; объектив 2.8мм; угол обзора 114.8градусов; механический ИК-фильтр; 0.028Лк@F2.0; H.265/H.265+/H.264/H.264+/MJPEG, DWDR; 3D DNR; BLC; Smart ИК; видеобитрейт 32кбит/с-8Мбит/с; IP67; -40градусовC до +60градусовC; DC12В+-25%/PoE(IEEE 802.3af); 4.5Вт макс.</t>
   </si>
   <si>
     <t>2 445,00</t>
   </si>
   <si>
     <t>311325922</t>
   </si>
   <si>
     <t>IPC-B020(C)(2.8mm)</t>
   </si>
   <si>
-    <t>2Мп уличная цилиндрическая IP-камера с EXIR-подсветкой до 30м и встроенным микрофоном
-[...7 lines deleted...]
- Камера  Матрица 1/2.9'' Progressive Scan CMOS Чувствительность Цвет: 0.01 лк @ (F2.2, AGC вкл), ч/б: 0 лк с ИК-подсветкой Скорость электронного затвора От 1/3 до 1/100 000 с Поддержка медленного затвора Есть WDR Цифровой WDR Режим «день/ночь» ИК-фильтр Регулировка угла наблюдения Поворот: от 0 до 360°, наклон: от 0 до 90°, вращение: от 0 до 360° Объектив  Фокусное расстояние и угол обзора 2.8 мм, по горизонтали: 94°, по вертикали: 51°, по диагонали: 112° Крепление объектива M12 Фокусировка Фиксированная Апертура F2.2 Подсветка  Инфракрасные волны 850 нм Дальность ИК-подсветки До 30 м Видео  Максимальное разрешение 1920 1080 Основной поток 50 Гц: 25 к/с (1920  1080, 1280  720) 60 Гц: 30 к/с (1920  1080, 1280  720) Дополнительный поток 50 Гц: 25 к/с (640  480, 640  360) 60 Гц: 30 к/с (640  480, 640  360) Видеосжатие Основной поток: H.265+/H.265/H.264 Дополнительный поток: H.265/H.264 Битрейт видео От 32 Кбит/с до 8 Мбит/с Профиль H.264 Baseline Profile/Main Profile/High Profile Профиль H.265 Main Profile H.264+ Для основного потока H.265+ Для основного потока Аудио  Встроенный микрофон да Тип аудио моно Частота дискретизации 8/16 кГц Аудиосжатие G.722.1/711ulaw/alaw/AAC/MP2L2/PCM Фильтр шумов есть Сеть  Протоколы TCP/IP, ICMP, DHCP, DNS, HTTP, RTP, RTSP, NTP, IGMP, UDP, QoS Одновременный просмотр в режиме реального времени До 6 каналов API Открытый сетевой видеоинтерфейс, SDK, ISAPI Пользователь/хост До 32 пользователей. 3 уровня пользователей: администратор, оператор и пользователь Клиент iVMS-4200, Hik-Connect Веб-интерфейс Требуется плагин для просмотра в режиме реального времени: IE 10+, IE11. Локальные сервисы: Chrome 57.0+, Firefox 52.0+, Edge 89+ Изображение  Настройки изображения Насыщенность, яркость, контрастность, резкость, DWDR, HLC и баланс белого настраиваются через клиентское ПО или веб-интерфейс Переключение режима «день/ночь» День/Ночь/Автоматич./По расписанию Улучшение изображения DWDR, HLC, BLC, 3D DNR Интерфейсы  Интерфейс Ethernet 1 RJ45 auto 10/100 М Ethernet По событию  Основные события Обнаружение движения, исключения Основное  Метод привязки уведомление центра мониторинга Материал камеры Пластик Размер камеры 138.8  60.9  57.9 мм Размер упаковки 163  75  75 мм Масса камеры Приблиз. 175 г Масса с упаковкой Приблиз. 250 г Условия хранения От -30 до +60 °C, влажность 95 % или меньше (без конденсата) Рабочие условия От -40 до +60 °C, влажность 95 % или меньше (без конденсата) Язык веб-клиента Английский, русский Основные функции Heartbeat, зеркалирование, защита паролем, маскирование области, водяные знаки, фильтрация IP-адресов Потребляемая мощность DC 12 В, 0.41 А, макс. 5 Вт Питание DC 12 В ± 25 % PoE: 802.3af, класс 3, макс. 6.5 Вт Интерфейс питания Коаксиальный разъем питания  5.5 мм Сертификаты  Стандарты EMC CE-EMC: EN 55032: 2015, EN 61000-3-2:2019, EN 61000-3-3: 2013+A1:2019, EN 50130-4: 2011 +A1: 2014 Стандарты по безопасности CB: IEC 62368-1:2014+A11, CE-LVD: EN 62368-1: 2014/A11: 2017 Окружающая среда CE-RoHS: 2011/65/EU, WEEE: 2012/19/EU, Reach: Regulation (EC) No 1907/2006 Стандарты по защите IP67 (IEC 60529-2013)</t>
+    <t> Камера  Матрица 1/2.9'' Progressive Scan CMOS Чувствительность Цвет: 0.01 лк @ (F2.2, AGC вкл), ч/б: 0 лк с ИК-подсветкой Скорость электронного затвора От 1/3 до 1/100 000 с Поддержка медленного затвора Есть WDR Цифровой WDR Режим «день/ночь» ИК-фильтр Регулировка угла наблюдения Поворот: от 0 до 360°, наклон: от 0 до 90°, вращение: от 0 до 360° Объектив  Фокусное расстояние и угол обзора 2.8 мм, по горизонтали: 94°, по вертикали: 51°, по диагонали: 112° Крепление объектива M12 Фокусировка Фиксированная Апертура F2.2 Подсветка  Инфракрасные волны 850 нм Дальность ИК-подсветки До 30 м Видео  Максимальное разрешение 1920 1080 Основной поток 50 Гц: 25 к/с (1920  1080, 1280  720) 60 Гц: 30 к/с (1920  1080, 1280  720) Дополнительный поток 50 Гц: 25 к/с (640  480, 640  360) 60 Гц: 30 к/с (640  480, 640  360) Видеосжатие Основной поток: H.265+/H.265/H.264 Дополнительный поток: H.265/H.264 Битрейт видео От 32 Кбит/с до 8 Мбит/с Профиль H.264 Baseline Profile/Main Profile/High Profile Профиль H.265 Main Profile H.264+ Для основного потока H.265+ Для основного потока Аудио  Встроенный микрофон да Тип аудио моно Частота дискретизации 8/16 кГц Аудиосжатие G.722.1/711ulaw/alaw/AAC/MP2L2/PCM Фильтр шумов есть Сеть  Протоколы TCP/IP, ICMP, DHCP, DNS, HTTP, RTP, RTSP, NTP, IGMP, UDP, QoS Одновременный просмотр в режиме реального времени До 6 каналов API Открытый сетевой видеоинтерфейс, SDK, ISAPI Пользователь/хост До 32 пользователей. 3 уровня пользователей: администратор, оператор и пользователь Клиент iVMS-4200, Hik-Connect Веб-интерфейс Требуется плагин для просмотра в режиме реального времени: IE 10+, IE11. Локальные сервисы: Chrome 57.0+, Firefox 52.0+, Edge 89+ Изображение  Настройки изображения Насыщенность, яркость, контрастность, резкость, DWDR, HLC и баланс белого настраиваются через клиентское ПО или веб-интерфейс Переключение режима «день/ночь» День/Ночь/Автоматич./По расписанию Улучшение изображения DWDR, HLC, BLC, 3D DNR Интерфейсы  Интерфейс Ethernet 1 RJ45 auto 10/100 М Ethernet По событию  Основные события Обнаружение движения, исключения Основное  Метод привязки уведомление центра мониторинга Материал камеры Пластик Размер камеры 138.8  60.9  57.9 мм Размер упаковки 163  75  75 мм Масса камеры Приблиз. 175 г Масса с упаковкой Приблиз. 250 г Условия хранения От -30 до +60 °C, влажность 95 % или меньше (без конденсата) Рабочие условия От -40 до +60 °C, влажность 95 % или меньше (без конденсата) Язык веб-клиента Английский, русский Основные функции Heartbeat, зеркалирование, защита паролем, маскирование области, водяные знаки, фильтрация IP-адресов Потребляемая мощность DC 12 В, 0.41 А, макс. 5 Вт Питание DC 12 В ± 25 % PoE: 802.3af, класс 3, макс. 6.5 Вт Интерфейс питания Коаксиальный разъем питания  5.5 мм Сертификаты  Стандарты EMC CE-EMC: EN 55032: 2015, EN 61000-3-2:2019, EN 61000-3-3: 2013+A1:2019, EN 50130-4: 2011 +A1: 2014 Стандарты по безопасности CB: IEC 62368-1:2014+A11, CE-LVD: EN 62368-1: 2014/A11: 2017 Окружающая среда CE-RoHS: 2011/65/EU, WEEE: 2012/19/EU, Reach: Regulation (EC) No 1907/2006 Стандарты по защите IP67 (IEC 60529-2013)</t>
   </si>
   <si>
     <t>2 010,00</t>
   </si>
   <si>
     <t>311315869</t>
   </si>
   <si>
     <t>IPC-B022-G2/U (4mm)</t>
   </si>
   <si>
     <t>СНЯТО С ПРОИЗВОДСТВА, ЗАМЕНА DS-I250M(C)(4 mm), DS-2CD2023G2-IU(4mm)(D), DS-2CD2023G2-LI2U(4mm)
  Особенности:
  Высокое качество изображения с разрешением 2 Мп
  Четкое изображение при яркой задней засветке благодаря технологии 120 дБ WDR
  Технология эффективного сжатия H.265+
  Модели с литерой -U: встроенный микрофон, аудиосвязь в режиме реального времени
  Защита от влаги и пыли: IP67
 Встроенный слот для microSD/SDHC/SDXC: есть, до 256 ГБ2Мп уличная цилиндрическая IP-камера с EXIR-подсветкой до 40м
 1/2.8" Progressive Scan CMOS; объектив 3.6мм; угол обзора 87градусов; механический ИК-фильтр; 0.005лк@F1.6; сжатие H.265/H.265+/H.264/H.264+/MJPEG/MP2L2/AAC; тройной поток; 1920 1080@25к/с; WDR 120дБ, 3D DNR, HLC, BLC, ROI, слот для microSD до 256Гб; встроенный микрофон, motion detection 2.0, детектор лиц, вторжения в область и пересечения линии; 1 RJ45 10M/100M Ethernet; DC12В+- 25%/PoE(802.3af); 7Вт макс; -40 градусовC...+60 градусовC; IP67; вес 0.42кг.</t>
   </si>
   <si>
     <t>8 195,00</t>
   </si>
   <si>
@@ -2734,169 +2612,144 @@
   </si>
   <si>
     <t xml:space="preserve">
  Особенности:
   Высокое качество изображения с разрешением 4 Мп
   Отличная производительность при низкой освещенности благодаря технологии DarkFighter
   Четкое изображение при яркой задней засветке благодаря технологии 120 дБ WDR
   Функции панорамирования и наклона позволяют камере осуществлять мониторинг зон наблюдения
   4х оптический зум обеспечивает отличную детализацию обширных областей
   ИК-подсветка дальностью до 50 м обеспечивает безопасность в ночное время
   Поддержка звуковой и визуальной сигнализации
   Встроенный слот для microSD / SDHC / SDXC: есть, до 256 ГБ
  Встроенный микрофон: есть4Мп уличная скоростная поворотная IP-камера c EXIR-подсветкой до 50м, строб и динамиком
 1/2.8’’ Progressive Scan CMOS; объектив 2.8 - 12мм, 4x; угол обзора объектива 96.7градусов- 31.6градусов; механический ИК-фильтр; 0.005лк@F1.5; сжатие H.265/H.264/MJPEG/H.265+/H.264+; тройной поток; 2560   1440@25к/с; WDR 120дБ, 3D DNR, BLC, HLC, антитуман, ROI; Smart-функции; вращение 350градусов, вручную: 0.1градусов - 60градусов/с, по предустановке: 60градусов/с; наклон 0градусов - 90градусов, вручную: 0.1градусов - 50градусов/с, по предустановке: 60градусов/с; слот для microSD до 256Гб; встроенный микрофон и динамик; аудиовход/выход 1/1; тревожные вход/выход 1/1; 1 RJ45 10M/100M Ethernet; питание DC12В/PoE(802.3af); 15Вт макс.; -30 градусовC...+65 градусовC; IP66; вес 1.125кг.</t>
   </si>
   <si>
     <t>17 045,00</t>
   </si>
   <si>
     <t>311323093</t>
   </si>
   <si>
     <t>PTZ-Y2404I-DE</t>
   </si>
   <si>
+    <t>4Мп уличная цилиндрическая PT IP-камера c EXIR-подсветкой до 50м и встроенным микрофоном
+1/3’’ Progressive Scan CMOS; объектив 2.8 - 12мм, 4x; угол обзора объектива 96.7градусов - 29.7градусов; механический ИК-фильтр; 0.007лк@F1.6; сжатие H.265+/H.265/H.264+/H.264/MJPEG; 2560  1440@20к/с; WDR 120дБ, 3D DNR, BLC, HLC, ROI; обнаружение движения; вращение -100градусов - 100градусов; наклон -20градусов - 45градусов; слот для microSD до 256Гб; встроенный микрофон; 1 RJ45 10M/100M Ethernet; питание DC12В/PoE(802.3af); 12.5Вт макс.; -30 градусовC...+65 градусовC; защита от перенапряжений TVS; IP66; вес 0,9кг.</t>
+  </si>
+  <si>
     <t>11 195,00</t>
   </si>
   <si>
     <t>305304041</t>
   </si>
   <si>
     <t>VDP-D2201(B)</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...7 lines deleted...]
-2Мп; Web интерфейс; PoE/ 12В DC; WDR; BLC; DNR; 10M/100M Ethernet; работа с Hik-Connect, 1 реле для замка; IP65, -40  до 53 ; пластик; накладной монтаж</t>
+    <t>2Мп IP вызывная панель на одного абонента с ИК-подсветкой до 3м
+2Мп; Web интерфейс; PoE/ 12В DC; WDR; BLC; DNR; 10M/100M Ethernet; работа с Hik-Connect, 1 реле для замка; IP65, -40 до 53; пластик; накладной монтаж</t>
   </si>
   <si>
     <t>6 195,00</t>
   </si>
   <si>
     <t>305304043</t>
   </si>
   <si>
     <t>VDP-D2211(B)</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...6 lines deleted...]
-2Мп, Web интерфейс; PoE/ 12В DC; Mifare считыватель (до 2000 пользователей, 10000 карт); WDR; BLC; DNR; ИК-подсветка до 3м; 10M/100M; работа с Hik-Connect, 1 реле для замка; IP65, -40  до 53 ; пластик; накладной монтаж</t>
+    <t>2Мп IP вызывная панель на одного абонента с ИК-подсветкой до 3м                             
+2Мп, Web интерфейс; PoE/ 12В DC; Mifare считыватель (до 2000 пользователей, 10000 карт); WDR; BLC; DNR; ИК-подсветка до 3м; 10M/100M; работа с Hik-Connect, 1 реле для замка; IP65, -40 до 53; пластик; накладной монтаж</t>
   </si>
   <si>
     <t>6 895,00</t>
   </si>
   <si>
     <t>305304045</t>
   </si>
   <si>
     <t>VDP-D2211W(B)</t>
   </si>
   <si>
     <t xml:space="preserve">
  Особенности:
  • Поддержка Wi-Fi (доступно только в модели VDP-D2211W(B)), удобная настройка, беспроводное подключение
  • Настройка через веб-интерфейс
  • Надежная конструкция, IP65, 2 встроенных индикатора
  • Встроенный считыватель карт Mifare, 1 канал, контроль доступа к видеодомофону
  • Подавление шумов и эффекта эхо
  • 2 Мп HD-камера с ИК-подсветкой
 • PoE / DC 12 B2Мп IP вызывная панель на одного абонента с ИК-подсветкой до 3м и WiFi                            
 2Мп, Web интерфейс; PoE/ 12В DC; Mifare считыватель (до 2000 пользователей, 10000 карт); WDR; BLC; DNR; ИК-подсветка до 3м; 10M/100M; работа с Hik-Connect, 1 реле для замка; IP65, -40  до 53 ; пластик; накладной монтаж</t>
   </si>
   <si>
     <t>7 595,00</t>
   </si>
   <si>
     <t>305304055</t>
   </si>
   <si>
     <t>VDP-D4211W(B)</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...7 lines deleted...]
-• PoE / DC 12 В2Мп IP вызывная панель на одного абонента с ИК-подсветкой до 3м и Wi-Fi
+    <t>2Мп IP вызывная панель на одного абонента с ИК-подсветкой до 3м и Wi-Fi
 2Мп; Wi-Fi 2.4ГГц, Web интерфейс;PoE/ 12В DC, Mifare считыватель (до 2000 пользователей, 10000 карт);WDR; BLC; DNR; 10M/100M Ethernet, работа с Hik-Connect, 2 реле для замка;
 IP65, IK08, металл/пластик, накладной монтаж</t>
   </si>
   <si>
     <t>8 945,00</t>
   </si>
   <si>
     <t>305304056</t>
   </si>
   <si>
     <t>VDP-D4211W(B)/Flush</t>
   </si>
   <si>
     <t xml:space="preserve">
  Особенности:
  • Поддержка Wi-Fi, удобная настройка и беспроводное подключение
  • Настройка через веб-интерфейс
  • Алюминиевый сплав, надежная конструкция, IP65, IK08, 3 встроенных индикатора
  • Встроенный считыватель карт Mifare, 1 канал, контроль доступа к видеодомофону
  • Подавление шумов и эффекта эхо
  • 2 Мп HD-камера с ИК-подсветкой
 • PoE / DC 12 В2Мп IP вызывная панель на одного абонента с ИК-подсветкой до 3м и Wi-Fi
 2Мп; Wi-Fi 2.4ГГц, Web интерфейс;PoE/ 12В DC, Mifare считыватель (до 2000 пользователей, 10000 карт);WDR; BLC; DNR; 10M/100M Ethernet, работа с Hik-Connect, 2 реле для замка;
 IP65, IK08, металл/пластик, врезной монтаж</t>
   </si>
   <si>
     <t>305304057</t>
   </si>
   <si>
     <t>VDP-D4212W(B)</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...7 lines deleted...]
-• PoE / DC 12 В2Мп IP вызывная панель на двух абонентов с ИК-подсветкой до 3м и Wi-Fi
+    <t>2Мп IP вызывная панель на двух абонентов с ИК-подсветкой до 3м и Wi-Fi
 2Мп; Wi-Fi 2.4ГГц, Web интерфейс;PoE/ 12В DC, Mifare считыватель (до 2000 пользователей, 10000 карт);WDR; BLC; DNR; 10M/100M Ethernet, работа с Hik-Connect, 2 реле для замка;
 IP65, IK08, металл/пластик, накладной монтаж</t>
   </si>
   <si>
     <t>10 308,60</t>
   </si>
   <si>
     <t>305304058</t>
   </si>
   <si>
     <t>VDP-D4212W(B)/Flush</t>
   </si>
   <si>
     <t xml:space="preserve">
  Особенности:
  • Поддержка Wi-Fi, удобная настройка и беспроводное подключение
  • Настройка через веб-интерфейс
  • Алюминиевый сплав, надежная конструкция, IP65, IK08, 3 встроенных индикатора
  • Встроенный считыватель карт Mifare, 2 канала, контроль доступа к видеодомофону
  • Подавление шумов и эффекта эхо
  • 2 Мп HD-камера с ИК-подсветкой
 • PoE / DC 12 В2Мп IP вызывная панель на двух абонентов с ИК-подсветкой до 3м и Wi-Fi
 2Мп; Wi-Fi 2.4ГГц, Web интерфейс;PoE/ 12В DC, Mifare считыватель (до 2000 пользователей, 10000 карт);WDR; BLC; DNR; 10M/100M Ethernet, работа с Hik-Connect, 2 реле для замка;
 IP65, IK08, металл/пластик, врезной монтаж</t>
   </si>
@@ -2995,72 +2848,62 @@
     <t>VDP-D4214W/Flush</t>
   </si>
   <si>
     <t xml:space="preserve">
  Особенности:
  • PoE
  • 2 Мп HD-камера
  • Подавление шумов и эффекта эхо
  • Работает в условиях слабого освещения
  • Функции контроля доступа
  • Датчик контроля вскрытия
  • Настройка через веб-интерфейс
  • 2.4 ГГц, Wi-Fi
  • Уровень защиты: IK08
 • Работа с Hik-Connect2Мп IP вызывная панель на четырех абонентов с ИК-подсветкой до 3м и Wi-Fi
 2Мп; Wi-Fi 2.4ГГц, Web интерфейс;PoE/ 12В DC, Mifare считыватель (до 2000 пользователей, 10000 карт);WDR; BLC; DNR; 10M/100M Ethernet, 1 реле для замка;
 IP65, IK08, металл/пластик, врезной монтаж</t>
   </si>
   <si>
     <t>305303689</t>
   </si>
   <si>
     <t>VDP-H2211</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...5 lines deleted...]
-Сенсорный 7" TFT LCD экран 1024*600; встроенные микрофон и динамик; тревожный вход 8; 10M/100M Ethernet; DC12В/PoE; 6Вт; 0 градусовC...+55градусовC; 200   140   15.1 мм</t>
+    <t>7“ IP видеодомофон
+Сенсорный 7" TFT LCD экран 1024*600; встроенные микрофон и динамик; тревожный вход 8; 10M/100M Ethernet; DC12В/PoE; 6Вт; 0 градусовC...+55градусовC; 200  140  15.1 мм</t>
   </si>
   <si>
     <t>305303688</t>
   </si>
   <si>
     <t>VDP-H2211B</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...5 lines deleted...]
-Сенсорный 7" TFT LCD экран 1024*600; встроенные микрофон и динамик; тревожный вход 8; 10M/100M Ethernet; DC12В/PoE; 6Вт; 0 градусовC...+55градусовC; 200   140   15.1 мм</t>
+    <t>7“ IP видеодомофон
+Сенсорный 7" TFT LCD экран 1024*600; встроенные микрофон и динамик; тревожный вход 8; 10M/100M Ethernet; DC12В/PoE; 6Вт; 0 градусовC...+55градусовC; 200  140  15.1 мм, цвет: черный</t>
   </si>
   <si>
     <t>305302750</t>
   </si>
   <si>
     <t>VDP-H3211W</t>
   </si>
   <si>
     <t xml:space="preserve">
  Особенности:
  • Новый UI V2.0: удобный пользовательский интерфейс
  • 7 цветной сенсорный экран с разрешением 1024  600
  • PoE
  • Хранение сообщений и захваченных изображений на SD-карте
  • Удаленное открытие двери через клиентское ПО или мобильный клиент
  • Просмотр видео с вызывных панелей и подключенных камер в режиме реального времени
 • Поддержка подключения к беспроводной сети7“ IP видеодомофон с WI-FI
 Сенсорный 7" TFT LCD экран 1024*600; встроенные микрофон и динамик; слот для SD карты до 32Гб; Wi-Fi 2.4ГГц, тревожные входы/выходы 8/2; RS-485; 10M/100M Ethernet; DC12В/PoE; 10Вт; 0 градусовC...+55градусовC; 200   140   15.1 мм</t>
   </si>
   <si>
     <t>8 245,00</t>
   </si>
   <si>
     <t>305303754</t>
   </si>
@@ -3068,61 +2911,53 @@
     <t>VDP-H3212W</t>
   </si>
   <si>
     <t xml:space="preserve">
  Особенности:
   Интерфейс версии 2.0: удобный пользовательский интерфейс
   7 цветной сенсорный экран с разрешением 1024  600
   PoE
   Хранение сообщений и захваченных изображений на TF-карте
   Удаленное открытие двери через клиентское ПО или мобильное приложение
   Просмотр видео с вызывных панелей и подключенных камер в режиме реального времени
  Подключение напрямую к дверному звонку серии KB27“ гибридный IP видеодомофон с Wi-Fi
 Сенсорный 7" цветной TFT LCD экран с разрешением 1024 600; встроенные микрофон и динамик; слот для SD карты до 128Гб; тревожные входы/выходы 8/2; 1 RJ-45 10M/100M Ethernet; Wi-Fi; DC12В/PoE; 10Вт; -10 градусовC...+55градусовC; размер 200   140   15.1 мм
 Возможность подключить две 4-проводные аналоговые панели DS-D100P</t>
   </si>
   <si>
     <t>8 688,60</t>
   </si>
   <si>
     <t>305303753</t>
   </si>
   <si>
     <t>VDP-H3212WB</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...9 lines deleted...]
-Возможность подключить две 4-проводные аналоговые панели DS-D100P Операционная система Встроенная ОС Linux</t>
+    <t>7“ гибридный IP видеодомофон с Wi-Fi
+Сенсорный 7" цветной TFT LCD экран с разрешением 1024600; встроенные микрофон и динамик; слот для SD карты до 128Гб; тревожные входы/выходы 8/2; 1 RJ-45 10M/100M Ethernet; Wi-Fi; DC12В/PoE; 10Вт; -10 градусовC...+55градусовC; размер 200  140  15.1 мм, цвет: черный
+Подключение двух 4-х проводных аналоговых панелей DS-D100P Операционная система Встроенная ОС Linux</t>
   </si>
   <si>
     <t>8 045,00</t>
   </si>
   <si>
     <t>IP-видеокамеры</t>
   </si>
   <si>
     <t>Купольные камеры</t>
   </si>
   <si>
     <t>Компактные камеры</t>
   </si>
   <si>
     <t>Цилиндрические камеры</t>
   </si>
   <si>
     <t>Скоростные поворотные камеры</t>
   </si>
   <si>
     <t>327001554</t>
   </si>
   <si>
     <t>PTZ-N2204I-D3(C)</t>
   </si>
@@ -3632,53 +3467,51 @@
   </si>
   <si>
     <t>DS-T200(B) 6 mm</t>
   </si>
   <si>
     <t xml:space="preserve">
  Особенности:
  Разрешение 2 Мп
  EXIR-подсветка до 20 м
  IP66
  Объективы 2.8 мм, 3.6 мм, 6 мм
  Видеовыход 4-в-1 (TVI, AHD, CVI, CVBS)
 Режим «День/ночь»2Мп уличная цилиндрическая HD-TVI камера с EXIR-подсветкой до 20м
 1/2.7" CMOS матрица; объектив 6мм; угол обзора 54.4градусов; механический ИК-фильтр; 0.01 Лк@F1.2; OSD, DWDR, BLC, DNR; Smart ИК; видеовыход: 1 х HD-TVI/AHD/CVI/CVBS; IP66; -40градусовС до +60градусовС; 12В DC+-15%, 4Вт макс.</t>
   </si>
   <si>
     <t>1 745,00</t>
   </si>
   <si>
     <t>300511993</t>
   </si>
   <si>
     <t>DS-T200(B)(2.8mm)</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...1 lines deleted...]
-2Мп уличная цилиндрическая HD-TVI камера с EXIR-подсветкой до 20м
+    <t>2Мп уличная цилиндрическая HD-TVI камера с EXIR-подсветкой до 20м
 1/2.7" CMOS матрица; объектив 2.8мм; угол обзора 103градусов; механический ИК-фильтр; 0.01 Лк@F1.2; OSD, DWDR, BLC, DNR; Smart ИК; видеовыход: 1 х HD-TVI/AHD/CVI/CVBS; IP66; -40градусовС до +60градусовС; 12В DC+-15%, 4Вт макс.</t>
   </si>
   <si>
     <t>300511994</t>
   </si>
   <si>
     <t>DS-T200(B)(3.6mm)</t>
   </si>
   <si>
     <t>Модель HiWatch DS-T200 (B) (3.6 mm) – 2Мп мини-буллет с поддержкой открытого стандарта HD-TVI, позволяющего транслировать сигнал по коаксиальному кабелю с разрешением до FullHD на расстояние до 500 м. Для борьбы с шумами на «борту» присутствует цифровое шумоподавление DNR, встроенная ИК-подсветка с функцией Smart помогает избежать пересветки объекта наблюдения посредством автоматической коррекции яркости ИК-диодов в зависимости от между ним и камерой. Рабочие температуры располагаются в интервале от -40градусов до +60градусовC, что вкупе с индексом защиты корпуса от влаги и пыли IP66 открывает возможность инсталляции устройства на улице. Модель HiWatch DS-T200 является отличным выбором для реализации проектов по апгрейду существующих аналоговых систем видеонаблюдения с низким разрешением до уровня FullHD или создания новых комплексов CCTV с ограниченным бюджетом.
 2Мп уличная цилиндрическая HD-TVI камера с EXIR-подсветкой до 20м
 1/2.7" CMOS матрица; объектив 3.6мм; угол обзора 82.2градусов; механический ИК-фильтр; 0.01 Лк@F1.2; OSD, DWDR, BLC, DNR; Smart ИК; видеовыход: 1 х HD-TVI/AHD/CVI/CVBS; IP66; -40градусовС до +60градусовС; 12В DC+-15%, 4Вт макс.</t>
   </si>
   <si>
     <t>327800707</t>
   </si>
   <si>
     <t>DS-T200A(B)(2.8mm)</t>
   </si>
   <si>
     <t>2 145,00</t>
   </si>
   <si>
     <t>327800708</t>
   </si>
@@ -3822,78 +3655,80 @@
  Особенности:
  Разрешение 2Мп
  ИК-подсветка до 20м
 Видеовыход 4-в-1 (переключаемые TVI/AHD/CVI/CVBS)2Мп внутренняя купольная HD-TVI камера с ИК-подсветкой до 20м
 1/2.7" CMOS матрица; объектив 3.6мм; угол обзора 82.2градусов; механический ИК-фильтр; 0.01 Лк@F1.2;  OSD, DWDR, BLC, DNR; Smart ИК; видеовыход: 1 х HD-TVI/AHD/CVI/CVBS; -20градусовС до +45градусовС; 12В DC+-15%, 4Вт макс.</t>
   </si>
   <si>
     <t>300613504</t>
   </si>
   <si>
     <t>DS-T203(B)(2.8mm)</t>
   </si>
   <si>
     <t xml:space="preserve">
  Видеокамера HiWatch DS-T203 – 2Мп сферическая модель с поддержкой стандарта передачи данных HD-TVI, позволяющего транслировать сигнал по коаксиальному кабелю с разрешением до FullHD на расстояние до 500 м. Излишние шумы в кадре коррелируются функцией цифрового шумоподавления DNR. «Умная» ИК-подсветка не дает пересвечивать объекты наблюдения в условиях недостаточной освещенности или полной темноте, автоматически корректируя яркость ИК-диодов. Диапазон рабочих температур устройства от -40градусов до +60градусовC, что в сумме с защищенностью корпуса от погодных воздействий по стандарту IP66 открывает возможности уличного использования камеры. Модель HiWatch DS-T203 является прекрасным выбором для перевода старых аналоговых систем CCTV на FullHD уровень за умеренные деньги.
 2Мп уличная купольная HD-TVI камера с EXIR-подсветкой до 20м
 1/2.7" CMOS матрица; объектив 2.8мм; угол обзора 103градусов; механический ИК-фильтр; 0.01 Лк@F1.2; Smart ИК EXIR; OSD, BLC, DWDR, AGC, DNR; видеовыход: 1 х HD-TVI/AHD/CVI/CVBS; IP66; -40градусовС до +60градусовС; 12В DC+-15%, 4Вт макс.</t>
   </si>
   <si>
     <t>300613505</t>
   </si>
   <si>
     <t>DS-T203(B)(3.6mm)</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...1 lines deleted...]
-2Мп уличная купольная HD-TVI камера с EXIR-подсветкой до 20м
+    <t>2Мп уличная купольная HD-TVI камера с EXIR-подсветкой до 20м
 1/2.7" CMOS матрица; объектив 3.6мм; угол обзора 82,2градусов; механический ИК-фильтр; 0.01 Лк@F1.2; Smart ИК EXIR; OSD, BLC, DWDR, AGC, DNR; видеовыход: 1 х HD-TVI/AHD/CVI/CVBS; IP66; -40градусовС до +60градусовС; 12В DC+-15%, 4Вт макс.</t>
   </si>
   <si>
     <t>300614074</t>
   </si>
   <si>
     <t>DS-T203A(6mm)</t>
   </si>
   <si>
     <t xml:space="preserve">
  Особенности:
  2 Mп, разрешение 1920  1080
  Фиксированный объектив 2.8 мм, 3.6 мм, 6 мм
  Интеллектуальная EXIR-подсветка, дальность EXIR-подсветки до 30 м
  Аудио по коаксиальному кабелю
  Видеовыход 4-в-1 (переключаемые TVI/AHD/CVI/CVBS)
  Встроенный микрофон
 IP662Мп уличная купольная HD-TVI камера с EXIR-подсветкой до 30м и встроенным микрофоном (AoC)
 1/2.7" CMOS матрица; объектив 6мм; угол обзора 51,9градусов; механический ИК-фильтр; 0.01 Лк@F1.2; OSD, DWDR, BLC, DNR; HLC Smart ИК; видеовыход: 1 х HD-TVI/AHD/CVI/CVBS; аудио по коаксиальному кабелю (AoC); IP66; -40градусовС до +60градусовС; 12В DC+-15%, 3,7Вт макс.</t>
   </si>
   <si>
     <t>327800717</t>
   </si>
   <si>
     <t>DS-T203A(B)(2.8mm)</t>
+  </si>
+  <si>
+    <t>2Мп уличная купольная HD-TVI камера с гибридной подсветкой EXIR/LED до 30/20м и встроенным микрофоном (AoC)
+1/2.7"" CMOS матрица; объектив 2.8мм; угол обзора 101градусов; механический ИК-фильтр; 0.01 Лк@F1.2; OSD, DWDR, BLC, DNR; Smart ИК; видеовыход: 1 х HD-TVI/AHD/CVI/CVBS; аудио по коаксиальному кабелю (AoC); IP67; -40градусовС до +60градусовС; 12В DC+-25%, 3.3Вт макс.</t>
   </si>
   <si>
     <t>327800718</t>
   </si>
   <si>
     <t>DS-T203A(B)(3.6mm)</t>
   </si>
   <si>
     <t>Особенности:
  • Высокое качество изображения с помощью 2 Мп камеры с разрешением 1920  1080
  • Фиксированный объектив 2.8 мм, 3.6 мм
  • Дальность ИК-подсветки до 30 м для получения ярких изображений в ночное время
  • Дальность подсветки белым светом до 20 м для получения ярких изображений в ночное время
  • Один порт для четырех переключаемых сигналов (TVI / AHD / CVI / CVBS)
  • Защита от влаги и пыли: IP67
  • Встроенный слот для microSD / SDHC / SDXC: нет
 • Встроенный микрофон: есть Матрица	 2 Мп CMOS  Максимальное разрешение	 1920  1080  Чувствительность	 0.01 лк @ (F1.2, AGC вкл), 0 лк с ИК-подсветкой  Скорость электронного затвора	 PAL: от 1/25 до 1/50,000 с; NTSC: от 1/30 до 1/50,000 с Режим «День/ночь»	 Механический ИК-фильтр  Регулировка угла	 Поворот: от 0 до 360°, наклон: от 0 до 180°; вращение: от 0 до 360°  Стандарт передачи сигнала	 PAL / NTSC Тип объектива	 Фиксированный объектив 3.6 мм Фокусное расстояние и угол обзора по горизонтали: 78°, по вертикали: 42°, по диагонали: 92° Крепление объектива	 M12 Тип подсветки	 Подсветка белым светом, ИК-подсветка  Дальность подсветки	 ИК-подсветка: до 30 м Подсветка белым светом: до 20 м Настройки изображения	 Яркость, резкость, интеллектуальная ИК-подсветка  Частота кадров	 TVI: 1080р @ 30 к/с, 1080р @ 25 к/с AHD: 1080р @ 30 к/с, 1080р @ 25 к/с CVI: 1080р @ 30 к/с, 1080р @ 25 к/с CVBS: PAL / NTSC Режим «День / ночь»	 ИК-подсветка и подсветка белым светом  Широкий динамический диапазон (WDR)	 Цифровой WDR  Улучшение изображения	 Есть  Видеовыход	 Переключаемые TVI / AHD / CVI / CVBS Материал	 Металл  Размеры	 80   85.1 мм (3.1   3.4)  Масса	 Приблиз. 296 г  Рабочие условия	 От -40 до +60 °C, влажность: 90 % или меньше (без конденсата) Протокол	 HIKVISION-C  Потребляемая мощность	 Макс. 3.3 Вт Языки	 Английский  Питание	 DC 12 В ± 25 % * Рекомендуется использовать отдельный адаптер питания для каждой камеры.  Стандарты по защите	 IP67 Баланс белого	 Автоматич. / Ручн.  AGC	 Есть</t>
   </si>
   <si>
     <t>300614541</t>
   </si>
   <si>
     <t>DS-T203L(3.6mm)</t>
   </si>
   <si>
@@ -4055,59 +3890,52 @@
     <t>300614515</t>
   </si>
   <si>
     <t>DS-T213(B) (3.6 mm)</t>
   </si>
   <si>
     <t xml:space="preserve">
  Особенности:
  Разрешение 2Мп
  EXIR-подсветка до 20м
  IP67
  HD-TVI видеовыход
  PIR-датчик
 Тревожный выход2Мп уличная купольная HD-TVI камера с EXIR-подсветкой до 20м и PIR                                                                        1/2,7'' CMOS матрица; объектив 3.6мм; угол обзора 82,2градусов; механический ИК-фильтр; 0.01лк @F1.2; OSD-меню, DWDR, 2D DNR, HLC, BLC, Smart ИК, PIR-датчик (110градусов x 11м)*, световая сигнализация; выход "сухой контакт"; видеовыход: 1 х HD-TVI; IP67, -40градусовС до +60градусовС; 12В DC+-25%, 2,9Вт макс.</t>
   </si>
   <si>
     <t>2 045,00</t>
   </si>
   <si>
     <t>327000286</t>
   </si>
   <si>
     <t>DS-T215(C)</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...7 lines deleted...]
-1/2.8’’ Progressive Scan CMOS; объектив 5 - 75мм, 15x; угол обзора 53,8градусов - 3.5градусов; механический ИК-фильтр; 0.005лк@F1.4; 1920х1080@25к/с; (WDR 120дБ), 3D DNR; BLC; EIS; HLC; маскирование, 256 предустановок; 5 шаблонов; 10 патрулей; вращение 360градусов, вручную: 0.1градусов - 80градусов/с, по предустановке: 80градусов/с; наклон -15градусов - 90градусов, вручную: 0.1градусов - 80градусов/с, по предустановке: 80градусов/с; 1 х HD-TVI/AHD/CVI/CVBS; -40 градусовC...+65 градусовC; IP66;  защита от перенапряжений TVS; 12В DC; 20Вт макс.</t>
+    <t>2Мп уличная скоростная поворотная HD-TVI камера с EXIR-подсветкой до 100м
+1/2.8’’ Progressive Scan CMOS; объектив 5 - 75мм, 15x; угол обзора 53,8градусов - 3.5градусов; механический ИК-фильтр; 0.005лк@F1.4; 1920х1080@25к/с; (WDR 120дБ), 3D DNR; BLC; EIS; HLC; маскирование, 256 предустановок; 5 шаблонов; 10 патрулей; вращение 360градусов, вручную: 0.1градусов - 80градусов/с, по предустановке: 80градусов/с; наклон -15градусов - 90градусов, вручную: 0.1градусов - 80градусов/с, по предустановке: 80градусов/с; 1 х HD-TVI/AHD/CVI/CVBS; -40 градусовC...+65 градусовC; IP66;  защита от перенапряжений TVS; 12В DC; 20Вт макс.</t>
   </si>
   <si>
     <t>19 745,00</t>
   </si>
   <si>
     <t>300511719</t>
   </si>
   <si>
     <t>DS-T220 (3.6 mm)</t>
   </si>
   <si>
     <t xml:space="preserve">
 DS-T220 (3.6 mm)  от HiWatch представляет собой уличную HD-TVI-видеокамеру, основное назначение которой - видеотрансляция происходящего в нужной зоне при установке прибора на улице. Что касается работы в разных условиях, то для качества получаемых видео используется аппаратное шумоподавление 3D DNR, а встроенная SMART EXIR-подсветка помогает также, аппаратно, затирать со снимаемого видеоряда засвеченные элементы, тем самым перерабатывая видео и улучшая его качество. DS-T220 (3.6 mm)  HiWatch может работать при температурах от -40градусов...+60градусовC, а пыле- влагозащита устройства при IP67 делает такую видеокамеру универсальной в эксплуатации.2Мп уличная цилиндрическая HD-TVI камера с EXIR-подсветкой до 40м
 1/2.7" CMOS матрица; объектив 3.6мм; угол обзора 80.7градусов; механический ИК-фильтр; 0.01 Лк@F1.2; Smart ИК EXIR; OSD, DWDR, BLC, DNR, видеовыход: 1 х HD-TVI; IP66; -40градусовС до +60градусовС; 12В DC+-15%, 4Вт макс.</t>
   </si>
   <si>
     <t>300511718</t>
   </si>
   <si>
     <t>DS-T220(2.8mm)</t>
   </si>
   <si>
     <t xml:space="preserve">
 DS-T220 (2.8 mm) от HiWatch представляет собой уличную HD-TVI-видеокамеру, основное назначение которой - видеотрансляция происходящего в нужной зоне при установке прибора на улице. Что касается работы в разных условиях, то для качества получаемых видео используется аппаратное шумоподавление 3D DNR, а встроенная SMART EXIR-подсветка помогает также, аппаратно, затирать со снимаемого видеоряда засвеченные элементы, тем самым перерабатывая видео и улучшая его качество. DS-T220 (2.8 mm) HiWatch может работать при температурах от -40градусов...+60градусовC, а пыле- влагозащита устройства при IP67 делает такую видеокамеру универсальной в эксплуатации.2Мп уличная цилиндрическая HD-TVI камера с EXIR-подсветкой до 40м
 1/2.7" CMOS матрица; объектив 2.8мм; угол обзора 103градусов; механический ИК-фильтр; 0.005 Лк@F1.2; Smart ИК EXIR; OSD, DWDR, BLC, DNR, видеовыход: 1 х HD-TVI; IP66; -40градусовС до +60градусовС; 12В DC+-15%, 4Вт макс.</t>
@@ -4205,148 +4033,138 @@
   </si>
   <si>
     <t>DS-T500(C)(2.4mm)</t>
   </si>
   <si>
     <t xml:space="preserve">
  Особенность:
  5 Мп, разрешение 2560  1944
  Фиксированный объектив 2.4 мм, 2.8 мм, 3.6 мм, 6 мм
  Интеллектуальная ИК-подсветка, дальность ИК-подсветки до 30 м
  Видеовыход 4-в-1 (переключаемые TVI/AHD/CVI/CVBS)
  IP67  Встроенный слот для microSD/SDHC/SDXC: нет
 Встроенный микрофон: нет5Мп уличная цилиндрическая HD-TVI камера с EXIR-подсветкой до 20м
 1/2.5" CMOS матрица; объектив 2.4мм; угол обзора 110градусов; 2592x1944@20к/с, 2560x1440/1920x1080@25к/с; механический ИК-фильтр; 0.01 Лк@F1.2; OSD, DWDR, BLC, DNR; EXIR Smart ИК; видеовыход: 1 х HD-TVI/AHD/CVI/CVBS; IP67; -40градусовС до +60градусовС; 12В DC+-25%, 5Вт макс.</t>
   </si>
   <si>
     <t>2 545,00</t>
   </si>
   <si>
     <t>300512699</t>
   </si>
   <si>
     <t>DS-T500(C)(2.8mm)</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...6 lines deleted...]
-5Мп уличная цилиндрическая HD-TVI камера с EXIR-подсветкой до 30м
+    <t>5Мп уличная цилиндрическая HD-TVI камера с EXIR-подсветкой до 30м
 1/2.5" CMOS матрица; объектив 2.8мм; угол обзора 85градусов; 2592x1944@20к/с, 2560x1440/1920x1080@25к/с; механический ИК-фильтр; 0.01 Лк@F1.2; OSD, DWDR, BLC, DNR; EXIR Smart ИК; видеовыход: 1 х HD-TVI/AHD/CVI/CVBS; IP67; -40градусовС до +60градусовС; 12В DC+-25%, 4,3Вт макс.</t>
   </si>
   <si>
     <t>2 495,00</t>
   </si>
   <si>
     <t>300512700</t>
   </si>
   <si>
     <t>DS-T500(C)(3.6mm)</t>
   </si>
   <si>
     <t xml:space="preserve">
  Особенности:
  5 Мп, разрешение 2560  1944
  Фиксированный объектив 2.8 мм, 3.6 мм, 6 мм
  Интеллектуальная ИК-подсветка, дальность ИК-подсветки до 30 м
  Видеовыход 4-в-1 (переключаемые TVI/AHD/CVI/CVBS)
  IP67
 5Мп уличная цилиндрическая HD-TVI камера с EXIR-подсветкой до 30м
 1/2.5" CMOS матрица; объектив 3.6мм; угол обзора 80градусов; 2592x1944@20к/с, 2560x1440/1920x1080@25к/с; механический ИК-фильтр; 0.01 Лк@F1.2; OSD, DWDR, BLC, DNR; EXIR Smart ИК; видеовыход: 1 х HD-TVI/AHD/CVI/CVBS; IP67; -40градусовС до +60градусовС; 12В DC+-25%, 4,3Вт макс.</t>
   </si>
   <si>
     <t>327800709</t>
   </si>
   <si>
     <t>DS-T500A(B)(2.8mm)</t>
   </si>
   <si>
     <t>2 645,00</t>
   </si>
   <si>
     <t>327800710</t>
   </si>
   <si>
     <t>DS-T500A(B)(3.6mm)</t>
+  </si>
+  <si>
+    <t>3К (5Мп 16:9) уличная цилиндрическая HD-TVI камера с гибридной подсветкой EXIR/LED до 30/20м и встроенным микрофоном (AoC)
+3К CMOS матрица; объектив 3.6мм; угол обзора 83градусов; 3К@20к/с, 2560x1440/1920x1080@25к/с; механический ИК-фильтр; 0.01 Лк@F1.2; OSD, DWDR, BLC, DNR; Smart ИК; видеовыход: 1 х HD-TVI/AHD/CVI/CVBS; аудио по коаксиальному кабелю (AoC); IP67; -40градусовС до +60градусовС; 12В DC+-25%, 3,3Вт макс.</t>
   </si>
   <si>
     <t>300513667</t>
   </si>
   <si>
     <t>DS-T500L(2.8mm)</t>
   </si>
   <si>
     <t>Цилиндрическая мини-камера 3K с технологией ColorVu и микрофоном
 	 • Высокое качество изображения 3K c разрешением 2960  1665
 	 • Цветное изображение в любое время суток, апертура F1.0
 	 • Фиксированный объектив 2.8 мм и 3.6 мм
 	 • Дальность подсветки белым светом до 20 м для получения ярких изображений в ночное время
 	 • Передача аудио высокого качества по коаксиальному кабелю
 	 • Один порт для четырех переключаемых сигналов (TVI / AHD / CVI / CVBS)
 	 • Защита от влаги и пыли: IP66
 	 • Встроенный слот для microSD/SDHC/SDXC: нет
 	 • Встроенный микрофон: есть
  Матрица 3K CMOS Стандарт передачи сигнала PAL / NTSC Разрешение 2960  1665 Частота кадров TVI: 3K @ 20 к/с, 4 Мп @ 25 к/с / 30 к/с, 1080p @ 25 к/с / 30 к/с AHD: 4 Мп @ 25 к/с / 30 к/с CVI: 4 Мп @ 25 к/с / 30 к/с CVBS: PAL / NTSC Чувствительность 0.001 лк @ (F1.0, AGC вкл), 0 лк с подсветкой белым светом Скорость электронного затвора PAL: от 1/25 до 1/50,000 с; NTSC: от 1/30 до 1/50,000 с Объектив Фиксированный объектив 2.8 мм Угол обзора 2.8 мм, по горизонтали: 113°, по вертикали: 62°, по диагонали: 137° Крепление объектива M12 Световой сигнал тревоги Немигающий световой сигнал (подсветка белым светом) Режим «день/ночь» Цветное изображение 24/7 Широкий динамический диапазон (WDR) Цифровой WDR Регулировка угла наблюдения Поворот: от 0° до 360°; наклон: от 0 до 180°, вращение: от 0 до 360° Подсветка белым светом Автоматич. / выкл. Режим изображения STD / HIGH-SAT / HIGHLIGHT AGC Есть Режим «день/ночь» Цвет Баланс белого Автоматич./Ручн. Режим экспозиции (автоматич.) DWDR / BLC / HLC / Глобальн. Уменьшение шума 2D DNR Язык Английский Функции Яркость, резкость, Anti-Banding Режим подсветки Подсветка белым светом Видеовыход Переключаемые TVI / AHD / CVI / CVBS Рабочие условия От -40 до +60 °C, влажность 90 % или меньше (без конденсата) Питание DC 12 В ± 25 % * Рекомендуется использовать отдельный адаптер питания для каждой камеры. Потребляемая мощность Макс. 2.5 Вт Уровень защиты IP66 Материал Металл Дальность подсветки белым светом До 20 м Размеры 162.7  70  70 мм (6.41  2.75  2.75) Масса Приблиз. 265 г</t>
   </si>
   <si>
     <t>300513668</t>
   </si>
   <si>
     <t>DS-T500L(3.6mm)</t>
   </si>
   <si>
     <t xml:space="preserve">Цилиндрическая мини-камера 3K с технологией ColorVu и микрофоном
 	 • Высокое качество изображения 3K c разрешением 2960  1665
 	 • Цветное изображение в любое время суток, апертура F1.0
 	 • Фиксированный объектив 2.8 мм и 3.6 мм
 	 • Дальность подсветки белым светом до 20 м для получения ярких изображений в ночное время
 	 • Передача аудио высокого качества по коаксиальному кабелю
 	 • Один порт для четырех переключаемых сигналов (TVI / AHD / CVI / CVBS)
 	 • Защита от влаги и пыли: IP66
 	 • Встроенный слот для microSD/SDHC/SDXC: нет
 	 • Встроенный микрофон: есть
 </t>
   </si>
   <si>
     <t>300614246</t>
   </si>
   <si>
     <t>DS-T503(C)(2.8mm)</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...6 lines deleted...]
-5Мп уличная HD-TVI камера с EXIR-подсветкой до 30м
+    <t>5Мп уличная HD-TVI камера с EXIR-подсветкой до 30м
 1/2.5" CMOS матрица; объектив 2.8мм; угол обзора 85градусов; 2592x1944@20к/с, 2560x1440/1920x1080@25к/с; механический ИК-фильтр; 0.01 Лк@F1.2; OSD, DWDR, BLC, DNR; EXIR Smart ИК; видеовыход: 1 х HD-TVI/AHD/CVI/CVBS; IP67; -40градусовС до +60градусовС; 12В DC+-25%, 4,3Вт макс.</t>
   </si>
   <si>
     <t>300614247</t>
   </si>
   <si>
     <t>DS-T503(C)(3.6mm)</t>
   </si>
   <si>
     <t xml:space="preserve">
  Особенности:
  Разрешение 5Мп
  EXIR-подсветка до 30м
  DNR, DWDR
  Видеовыход 4-в-1 (переключаемые TVI/AHD/CVI/CVBS)
  IP67
 5Мп уличная HD-TVI камера с EXIR-подсветкой до 20м
 1/2.5" CMOS матрица; объектив 3.6мм; угол обзора 80градусов; 2592x1944@20к/с, 2560x1440/1920x1080@25к/с; механический ИК-фильтр; 0.01 Лк@F1.2; OSD, DWDR, BLC, DNR; EXIR Smart ИК; видеовыход: 1 х HD-TVI/AHD/CVI/CVBS; IP67; -40градусовС до +60градусовС; 12В DC+-25%, 4,3Вт макс.</t>
   </si>
   <si>
     <t>327800719</t>
   </si>
   <si>
     <t>DS-T503A(B)(2.8mm)</t>
   </si>
@@ -4397,59 +4215,51 @@
   <si>
     <t>300513570</t>
   </si>
   <si>
     <t>DS-T506(D)(2.7-13.5mm)</t>
   </si>
   <si>
     <t xml:space="preserve">
  Особенности:
   Высокое качество изображения c разрешением 5 Мп, 2560  1944
   Моторизированный вариофокальный объектив от 2.7 до 13.5 мм
   Дальность ИК-подсветки до 40 м для получения ярких изображений в ночное время
   Один порт для четырех переключаемых сигналов (TVI / AHD / CVI / CVBS)
   Защита от влаги и пыли: IP67
   Встроенный слот для microSD/SDHC/SDXC: нет
  Встроенный микрофон: нет5Мп уличная цилиндрическая HD-TVI камера с EXIR-подсветкой до 40м
 1/2.5" CMOS матрица; моторизированный вариообъектив 2.7-13.5мм; угол обзора 95градусов-26градусов; 2592x1944@20к/с, (2560x1440, 1920x1080)@25к/с; механический ИК-фильтр; 0.01 Лк@F1.2; DNR; DWDR, EXIR Smart ИК; OSD-меню; видеовыход: 1 х HD-TVI/AHD/CVI/CVBS; IP67; -40градусовС до +60градусовС; 12В DC/24 AC+-15%, 8,8Вт макс.</t>
   </si>
   <si>
     <t>300615240</t>
   </si>
   <si>
     <t>DS-T508(2.7-13.5mm)</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...7 lines deleted...]
- Встроенный микрофон: нет5Мп уличная купольная HD-TVI камера с EXIR-подсветкой до 40м
+    <t>5Мп уличная купольная HD-TVI камера с EXIR-подсветкой до 40м
 1/2.5" CMOS матрица; моторизированный вариообъектив 2.7-13.5мм; угол обзора 95градусов-26градусов; 2592x1944@20к/с, (2560x1440, 1920x1080)@25к/с; механический ИК-фильтр; 0.01 Лк@F1.2; DNR; DWDR, EXIR Smart ИК; OSD-меню;видеовыход: 1 х HD-TVI/AHD/CVI/CVBS; -40градусовС до +60градусовС; IP67, IK10, 12В DC/24 AC+-15%, 5.9Вт макс.</t>
   </si>
   <si>
     <t>300512307</t>
   </si>
   <si>
     <t>DS-T510(B) (2.8 mm)</t>
   </si>
   <si>
     <t xml:space="preserve">
  Особенности:
  Разрешение 5Мп
  EXIR-подсветка до 20м
  IP67
  HD-TVI видеовыход
  PIR-датчик (функция тревоги совместима с регистраторами Q, U и T-серии)
 Тревожный выход5Мп уличная цилиндрическая HD-TVI камера с EXIR-подсветкой до 20м и PIR                                                                      1/2,5'' CMOS матрица; объектив 2.8мм; угол обзора 85.5градусов; механический ИК-фильтр; 0.01лк @F1.2; OSD-меню, DWDR, 2D DNR, HLC, BLC, Smart ИК, PIR-датчик (110градусов x 11м)*; световая сигнализация, выход "сухой контакт"; видеовыход: 1 х HD-TVI; IP67, -40градусовС до +60градусовС; 12В DC+-25%, 3,5Вт макс.</t>
   </si>
   <si>
     <t>300613856</t>
   </si>
   <si>
     <t>DS-T513(B) (3.6 mm)</t>
   </si>
   <si>
@@ -4566,59 +4376,51 @@
 • IP678Мп уличная цилиндрическая HD-TVI камера с EXIR-подсветкой до 30м
 1/2" CMOS матрица; объектив 3.6мм; угол обзора 102.2градусов; 3840 х 2160@12,5к/с, 2560x1440/1920x1080@25к/с; механический ИК-фильтр; 0.01 Лк@F1.2; OSD, DWDR, BLC, DNR; HLC, EXIR Smart ИК; видеовыход: 1 х HD-TVI/AHD/CVI/CVBS; IP67; -40градусовС до +60градусовС; 12В DC+-25%, 2,9Вт макс.</t>
   </si>
   <si>
     <t>300513344</t>
   </si>
   <si>
     <t>DS-T800(B)(3.6mm)</t>
   </si>
   <si>
     <t xml:space="preserve">
  Особенности:
  • 8.29 Мп, 3840  2160
  • EXIR-подсветка до 30 м
  • Видеовыход 4-в-1 (переключаемые TVI/AHD/CVI/CVBS)
 • IP678Мп уличная цилиндрическая HD-TVI камера с EXIR-подсветкой до 30м
 1/2" CMOS матрица; объектив 3.6мм; угол обзора 79градусов; 3840 х 2160@12,5к/с, 2560x1440/1920x1080@25к/с; механический ИК-фильтр; 0.01 Лк@F1.2; OSD, DWDR, BLC, DNR; HLC, EXIR Smart ИК; видеовыход: 1 х HD-TVI/AHD/CVI/CVBS; IP67; -40градусовС до +60градусовС; 12В DC+-25%, 2,9Вт макс.</t>
   </si>
   <si>
     <t>300614948</t>
   </si>
   <si>
     <t>DS-T803(B)(2.8mm)</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...7 lines deleted...]
-• IP678Мп уличная HD-TVI камера с EXIR-подсветкой до 30м
+    <t>8Мп уличная HD-TVI камера с EXIR-подсветкой до 30м
 1/2" CMOS матрица; объектив 2.8мм; угол обзора 102,2градусов; 3840 х 2160@12,5к/с, 2560x1440/1920x1080@25к/с; механический ИК-фильтр; 0.01 Лк@F1.2; OSD, DWDR, BLC, DNR; HLC, EXIR Smart ИК; видеовыход: 1 х HD-TVI/AHD/CVI/CVBS; IP67; -40градусовС до +60градусовС; 12В DC+-25%, 2,9Вт макс.</t>
   </si>
   <si>
     <t>300225916</t>
   </si>
   <si>
     <t>DVR-104P-G</t>
   </si>
   <si>
     <t>4-х канальный гибридный HD-TVI регистратор для аналоговых, HD-TVI, AHD и CVI камер + 1 IP-канал@1080p
 Видеовход: 4 канала BNC; Аудиовход: 1 канал RCA;  Видеовыход: 1 VGA и 1 HDMI до 1080p; Аудиовыход: 1 канал RCA; видеосжатие H.264/H.264+; аудиосжатие G.711u.
 Разрешение записи на канал: TVI, AHD и CVI: 1080p Lite/ 720p@25к/с; аналоговые камеры: WD1@25к/с; IP: до 1080p. 1 SATA для HDD до 6Тб; 1 RJ-45 10M/ 100M Ethernet интерфейс; 2 USB2.0;  -10градусовC до +55градусовC;12В DC; 8Вт макс (без HDD).</t>
   </si>
   <si>
     <t>3 045,00</t>
   </si>
   <si>
     <t>300228389</t>
   </si>
   <si>
     <t>DVR-104P-G(B)</t>
   </si>
   <si>
     <t xml:space="preserve">
  Особенности:
@@ -4635,78 +4437,76 @@
   </si>
   <si>
     <t>3 245,00</t>
   </si>
   <si>
     <t>300228390</t>
   </si>
   <si>
     <t>DVR-108P-G/N(B)</t>
   </si>
   <si>
     <t>8-ми канальный гибридный HD-TVI регистратор c технологией AoC (аудио по коаксиальному кабелю) для  аналоговых, HD-TVI, AHD и CVI камер + 2 IP-канала 
 Видеовход: 8 каналов BNC; Аудиовход: 1 канал RCA (до 8-ми каналов AoC); Видеовыход: 1 VGA и 1 HDMI до 1080p; Аудиовыход: 1 канал RCA; видеосжатие H.265 Pro/H.265/H.265+/H.264/H.264+; аудиосжатие G.711u. обнаружение движения MD 2.0 (все аналоговые каналы)
 Разрешение записи на канал: TVI, AHD и CVI: 1080p Lite/ 720p@15к/с; аналоговые камеры: WD1@25к/с; IP: до 5Мп, 1 SATA для HDD до 4Тб; 1 RJ-45 10M/ 100M Ethernet интерфейс; 2 USB2.0; -10градусовC до +55градусовC; 12В DC; 17Вт макс (без HDD).*</t>
   </si>
   <si>
     <t>4 495,00</t>
   </si>
   <si>
     <t>327800436</t>
   </si>
   <si>
     <t>HDC-B020(B)(2.8mm)</t>
   </si>
   <si>
-    <t xml:space="preserve">
-Уличная цилиндрическая HD-TVI камера 2 Мп с EXIR ИК-подсветкой до 20 м. Разрешение видеозаписи до 1920x1080. Фокусное расстояние объектива составляет 2.8 мм, благодаря чему угол обзора достигает 120.5градусов. Апертура F1.2 и технологии DNR (шумоподавление), DWDR (расширение динамического диапазона), BLC (компенсация излишков освещения) обеспечат отличные рабочие характеристики в сложных условиях освещенности. Видеовыход: 1 х HD-TVI/AHD/CVI/CVBS2Мп уличная цилиндрическая HD-TVI камера с EXIR ИК-подсветкой до 20м
+    <t>2Мп уличная цилиндрическая HD-TVI камера с EXIR ИК-подсветкой до 20м
 2MP CMOS матрица; объектив 2.8мм; угол обзора 120.5градусов; механический ИК-фильтр; 0.02 Лк@F1.2 с AGN; OSD, DWDR, BLC, DNR; Smart ИК; видеовыход: 1 х HD-TVI/AHD/CVI/CVBS; IP66; -40градусовС до +60градусовС; 12В DC+-15%, 3.3Вт макс.</t>
   </si>
   <si>
     <t>995,00</t>
   </si>
   <si>
     <t>327800437</t>
   </si>
   <si>
     <t>HDC-B020(B)(3.6mm)</t>
   </si>
   <si>
     <t xml:space="preserve">
 Уличная цилиндрическая HD-TVI камера 2 Мп с EXIR ИК-подсветкой до 20 м. Разрешение видеозаписи до 1920x1080. Фокусное расстояние объектива составляет 3.6 мм, благодаря чему угол обзора достигает 92градусов. Апертура F1.2 и технологии DNR (шумоподавление), DWDR (расширение динамического диапазона), BLC (компенсация излишков освещения) обеспечат отличные рабочие характеристики в сложных условиях освещенности. Видеовыход: 1 х HD-TVI/AHD/CVI/CVBS2Мп уличная цилиндрическая HD-TVI камера с EXIR ИК-подсветкой до 20м
 2MP CMOS матрица; объектив 3.6мм; угол обзора 92градусов; механический ИК-фильтр; 0.02 Лк@F1.2 с AGN; OSD, DWDR, BLC, DNR; Smart ИК; видеовыход: 1 х HD-TVI/AHD/CVI/CVBS; IP66; -40градусовС до +60градусовС; 12В DC+-15%, 3.3Вт макс.</t>
   </si>
   <si>
     <t>327800438</t>
   </si>
   <si>
     <t>HDC-T020-P(B)(2.8mm)</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...1 lines deleted...]
-2MP CMOS матрица; объектив 2.8мм; угол обзора 120.5градусов; механический ИК-фильтр; 0.02 Лк@F1.2 с AGN;  OSD, DNR; DWDR, BLC, Smart ИК; видеовыход: 1 х HD-TVI/AHD/CVI/CVBS; -40градусовС до +60градусовС; 12В DC+-15%, 3.3Вт макс.</t>
+    <t>2Мп уличная купольная HD-TVI камера с EXIR ИК-подсветкой до 20м
+2MP CMOS матрица; объектив 2.8мм; угол обзора 120.5градусов; механический ИК-фильтр; 0.02 Лк@F1.2 с AGN;  OSD, DNR; DWDR, BLC, Smart ИК; видеовыход: 1 х HD-TVI/AHD/CVI/CVBS; -40градусовС до +60градусовС; 12В DC+-15%, 3.3Вт макс.</t>
   </si>
   <si>
     <t>327800439</t>
   </si>
   <si>
     <t>HDC-T020-P(B)(3.6mm)</t>
   </si>
   <si>
     <t xml:space="preserve">
 Уличная купольная HD-TVI камера 2 Мп с EXIR ИК-подсветкой до 20 м. Разрешение видеозаписи до 1920x1080. Фокусное расстояние объектива составляет 3.6 мм, благодаря чему угол обзора достигает 92градусов. Апертура F1.2 и технологии DNR (шумоподавление), DWDR (расширение динамического диапазона), BLC (компенсация излишков освещения) обеспечат отличные рабочие характеристики в сложных условиях освещенности. Видеовыход: 1 х HD-TVI/AHD/CVI/CVBS2Мп уличная купольная HD-TVI камера с EXIR ИК-подсветкой до 20м
 2MP CMOS матрица; объектив 3.6мм; угол обзора 92градусов; механический ИК-фильтр; 0.02 Лк@F1.2 с AGN;  OSD, DNR; DWDR, BLC, Smart ИК; видеовыход: 1 х HD-TVI/AHD/CVI/CVBS; -40градусовС до +60градусовС; 12В DC+-15%, 3.3Вт макс.</t>
   </si>
   <si>
     <t>327000723</t>
   </si>
   <si>
     <t>PTZ-N2204I-D3(B)</t>
   </si>
   <si>
     <t xml:space="preserve">
  Особенности:
   1/2.8 Progressive Scan CMOS
   Разрешение до 1920  1080 @ 30 к/с
   Чувствительность
  Цвет: 0.05 лк @ (F2.0, AGC вкл)
@@ -4870,50 +4670,58 @@
  При отсутствии респираторной маски устройство выдает голосовое предупреждение. При использовании принудительной тревоги устройство запрещает проход при отсутствии маски, даже если аутентификация пройдена.
   4.3-дюймовый сенсорный экран, разрешение камеры 2 Мп
   Детекция подлинности биометрических данных лица
   Расстояние распознавания лиц: от 0.3 до 1.5 м
   Алгоритм глубокого обучения
   Количество изображений лиц - 1500, количество карт - 1500, количество отпечатков пальцев - 1500 (модель F), количество событий - 150,000
   Время распознавания лиц менее 0.2 c/чел.; точность распознавания лиц  99%
   Захват и хранение захваченных изображений
   Передает и сохраняет данные карты и пользователя из или в клиентское программное обеспечение по протоколу
  TCP/IP.
   Импорт изображений с USB-накопителя на устройство или экспорт изображений, событий с устройства на USB-накопитель.
   Автономная работа
   Возможность подключения к одному внешнему считывателю карт по RS-485
   Возможность подключения к модулю безопасности по RS-485, чтобы избежать открытия двери при разрушении терминала
  Возможность подключения к одному внешнему контроллеру доступа или считывателю карт по WiegandТерминал доступа с распознаванием лиц и считывателем отпечатков пальцев
 4.3" цветной  LCD сенсорный экран; 2 объектива 2Мп, H.264; WDR; режим аутентификации лиц: 1:1 или 1:N, до 3,000 лиц; до 3,000 отпечатков, до 3,000 карт; 150,000 событий; дальность распознавания 0.3м до 1.5м; скорость распознавания  0.2с, Ethernet 10/100/1000; RS-485; Wiegand 26/34; USB; замок; магнитный контакт; кнопка выхода; темпер; DC12В, 2А; -30 градусовC...+60градусовC; IP65; пластик/металл</t>
   </si>
   <si>
     <t>13 395,00</t>
   </si>
   <si>
     <t>305304256</t>
   </si>
   <si>
     <t>DS-D100HKWF</t>
+  </si>
+  <si>
+    <t>Комплект гибридной видеодомофонии
+Включаются устройства:
+DS-D100P
+VDP-H3212W
+1 блок питания 12В
+Работа с Hik-Connect</t>
   </si>
   <si>
     <t>10 545,00</t>
   </si>
   <si>
     <t>305302767</t>
   </si>
   <si>
     <t>DS-D100IKWF</t>
   </si>
   <si>
     <t>13 245,00</t>
   </si>
   <si>
     <t>305303921</t>
   </si>
   <si>
     <t>DS-D100IKWF(B)</t>
   </si>
   <si>
     <t xml:space="preserve">
  Комплект IP-видеодомофонии
  Вызывная панель
  • Вызывная панель является вызывной панелью комплекта видеодомофонии
  • PoE
@@ -4927,136 +4735,116 @@
  • Встроенный микрофон/динамик: есть
 Экран видеодомофона
  • 7'' цветной сенсорный экран с разрешением 1024  600
  • PoE
  • Хранение сообщений и захваченных изображений на SD-карте
  • Удаленное открытие двери через клиентское ПО или мобильный клиент
  • Просмотр видео с вызывных панелей и подключенных камер в режиме реального времени
  • Поддержка подключения к беспроводной сети
  • Встроенный слот для SD-карты: есть, до 32 ГБ
 • Встроенный микрофон/динамик: естьКомплект IP видеодомофона (вызывная панель + монитор)
 2Мп IP вызывная панель на одного абонента с ИК-подсветкой до 3м и Wi-Fi
 угол обзора 129градусов, PoE/ 12В DC; Wi-Fi 2.4ГГц; Mifare считыватель (до 2000 пользователей, 10000 карт); WDR; BLC; DNR; 10M/100M Ethernet; 1 реле для замка; RS-485; IP65, -40  до 55 ; пластик; накладной монтаж;                                                                                                                                      
 7“ IP видеодомофон с WI-FI
 Сенсорный 7" TFT LCD экран 1024*600; встроенные микрофон и динамик; слот для SD карты до 32Гб; Wi-Fi 2.4ГГц, тревожные входы/выходы 8/2; RS-485; 10M/100M Ethernet; DC12В/PoE; 10Вт; 0 градусовC...+55градусовC; 200   140   15.1 мм, адаптер в комплекте</t>
   </si>
   <si>
     <t>14 745,00</t>
   </si>
   <si>
     <t>305303183</t>
   </si>
   <si>
     <t>DS-D100K</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...1 lines deleted...]
- Антивандальная вызывная панель с камерой разрешением 720 х 576 и ИК-подсветкой до 2м + 7" цветной TFT монитор 800х480, 4-х проводная схема, подключение до 2-х вызывных панелей и 1 дополнительной камеры, интерком, 12В DC, 5Вт макс., адаптер в комплекте</t>
+    <t>Комплект аналогового видеодомофона
+Антивандальная вызывная панель с камерой разрешением 1920 x 1080 и ИК-подсветкой до 2м + 7" цветной TFT монитор 800х480, 4-х проводная схема, подключение до 2-х вызывных панелей и 1 дополнительной камеры, интерком, 12В DC, 5Вт макс., адаптер в комплекте</t>
   </si>
   <si>
     <t>7 195,00</t>
   </si>
   <si>
     <t>305303182</t>
   </si>
   <si>
     <t>DS-D100KF</t>
   </si>
   <si>
     <t>• Вызывная панель
  Видеосвязь
  Одновременная поддержка 2 вызывных панелей в системе видеодомофонии
  Адаптивная ИК-подсветка (с фоторезистором)
  Вызов одним нажатием
  Встроенная камера с разрешением 720 x 576 @ 25 к/с
  Контроль отпирания двери
  Антикоррозийный алюминиевый сплав
  Удобство установки и эксплуатации
  • Видеодомофон
  Видеосвязь
  Одновременная поддержка 3 домофонов в системе видеодомофонии
  Поддержка мониторинга камеры вызывной панели и внешних аналоговых камер
  Память до 200 снимков
  Удаленное отпирание двери
  Удобство установки и эксплуатации
  Комплект аналогового видеодомофона  c памятью до 200 снимков
  Антивандальная вызывная панель с камерой разрешением 720 х 576 и ИК-подсветкой до 2м + 7" цветной TFT монитор 800х480, 4-х проводная схема, подключение до 2-х вызывных панелей и 1 дополнительной камеры, интерком, память до 200 снимков, 12В DC, 5Вт макс., адаптер в комплекте</t>
   </si>
   <si>
     <t>8 445,00</t>
   </si>
   <si>
     <t>305300938</t>
   </si>
   <si>
     <t>DS-D100M</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...7 lines deleted...]
- 7" цветной TFT монитор 800х480, 4-х проводная схема, подключение 2-х вызывных панелей, интерком, 12В DC, 5Вт макс., адаптер в комплекте</t>
+    <t>7" цветной TFT монитор 800х480, 4-х проводная схема, подключение 2-х вызывных панелей и 1 дополнительной камеры, интерком, 12В DC, 5Вт макс., адаптер в комплекте</t>
   </si>
   <si>
     <t>4 195,00</t>
   </si>
   <si>
     <t>305301676</t>
   </si>
   <si>
     <t>DS-D100MF</t>
   </si>
   <si>
     <t xml:space="preserve">
  Второй компонент аналогового домофона HiWatch DS-D100MF – внутренний монитор с цветным ЖК-экраном 7". Максимальное разрешение 800х480. Устройство снабжено механическими кнопками для управления, а также встроенными динамиком и микрофоном. Присутствует возможность удаленного отпирания двери и подключения дополнительно видеокамеры. В комплекте крепление для накладного монтажа. Питание осуществляется от вызывной панели.
  7" цветной TFT монитор 800х480, 4-х проводная схема, подключение 2-х вызывных панелей и 1 дополнительной камеры, интерком, память до 200 снимков, 12В DC, 5Вт макс., адаптер в комплекте</t>
   </si>
   <si>
     <t>305303033</t>
   </si>
   <si>
     <t>DS-D100P</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...10 lines deleted...]
-Антивандальная вызывная панель с камерой разрешением 720 х 576 и ИК-подсветкой до 2м, 4-х проводная схема, 12В DC (питание от монитора)</t>
+    <t>Антивандальная вызывная панель с камерой разрешением 1920 x 1080 и ИК-подсветкой до 2м, 4-х проводная схема, 12В DC (питание от монитора)</t>
   </si>
   <si>
     <t>3 445,00</t>
   </si>
   <si>
     <t>305305042</t>
   </si>
   <si>
     <t>DS-D200IKWF</t>
   </si>
   <si>
     <t>Особенности:
  Комплект видеодомофонии для загородных домов
  Быстрый вызов одной кнопкой
  Удобное мобильное управление через приложение Hik-Connect
  Устройства в комплекте: VDP-H2111W x 1, VDP-D2211(B) x 1, DS-KABV6113-RS x 1, блок питания x 2
 Адаптер питания входит в комплект поставки Операционная система   Linux Процессор   Встроенный высокопроизводительный процессор   Оперативная память   256 МБ   Внутренняя память   32 МБ Подсветка   ИК-подсветка, дальность до 3 м   Разрешение   Основной поток: 1920 x 1080p  Дополнительный поток: 704 x 576p Объектив   2 Мп HD-камера   Широкий динамический  диапазон (WDR)   120 дБ Угол обзора   По горизонтали: 131°, по вертикали: 78°   Стандарт видеосжатия   H.264 Аудиовход   1 встроенный всенаправленный микрофон   Аудиовыход   1 встроенный динамик   Качество аудио   Подавление шумов и эффекта эхо   Регулировка громкости   Настраиваемый Стандарт аудиосжатия   G.711 U   Скорость потока аудио   64 Кбит/с Количество пользователей   2000  Количество видеодомофонов   16   Количество карт   10 000 Сетевой протокол   TCP / IP, RSTP RS-485   1   Сетевой интерфейс   1 RJ45, auto 10 / 100 M Тревожный вход    4  Индикатор дверного замка   1 реле, макс. DC 30 В 2 А Кнопка выхода   1 Вход дверного контакта   1 Тампер   1 Кнопка   1 физическая кнопка  Потребляемая мощность  &lt; 10 Вт   Рабочая температура   От -40 до +55 °C   Уровень защиты   IP65 Рабочая влажность   От 10 до 95 % (без конденсата)   Установка   Накладная установка   Размеры   138 x 65 x 27 мм (5.4 x 2.6 x 1.1)   Питание   IEEE802.3 af, стандартный PoE  DC 12 В Индикатор   2 Условия эксплуатации   Снаружи помещения   Масса   Масса нетто: 0.190 кг; масса брутто: 0.414 кг Видеодомофон  Операционная система Встроенная ОС Linux Оперативная память   128 МБ   Внутренняя память   16 МБ   Процессор   Встроенный процессор Разрешение экрана   480 x 272  Управление   Емкостный сенсорный экран с 9 кнопками   Тип   Цветной TFT-экран Размер экрана   4.3 цветной TFT-экран   Аудиовход   Встроенный всенаправленный микрофон   Аудиовыход   Встроенный динамик   Качество аудио   Подавление шумов и эффекта эхо   Стандарт аудиосжатия   G.711 U, G.711 A   Регулировка громкости   Настраиваемый   Битрейт аудио   64 Кбит/с Количество уведомлений   200   Кол-во привязанных  дополнительных видеодомофонов   16 Кол-во привязанных  дополнительных видеодомофонов   16 Wi-Fi   Wi-Fi 802.11 b/g/n, 2.4 ГГц   Сетевой протокол   TCP / IP, SIP, RTSP Сетевой интерфейс   1 RJ45 auto 10 / 100 M Потребляемая мощность   4 Вт   Кнопка   9 физических кнопок   Питание   IEEE802.3af, стандартный PoE, DC 12 В Рабочая температура   От -10 до +50 °C   Рабочая влажность  От 10 до 95 % (без конденсата) Размеры   200 x 140 x 15.1 мм (7.9 x 5.5 x 0.6)   Размеры   120 x 120 x 21 мм (4.7 x 4.7 x 0.83) Установка   Установка на стену, установка на стол   Условия эксплуатации   В помещении Масса   С упаковкой: 336.6 г. Без упаковки: 197.8 г Язык   Английский, французский, португальский, португальский (Бразилия), испанский, русский, немецкий, итальянский, польский, турецкий, вьетнамский, арабский, чешский, венгерский, голландский, румынский, болгарский, украинский, хорватский, сербский, греческий, л</t>
   </si>
   <si>
     <t>305305027</t>
   </si>
   <si>
     <t>VDP-H2111W</t>
   </si>
   <si>
@@ -5072,87 +4860,87 @@
   <si>
     <t>6 545,00</t>
   </si>
   <si>
     <t>Аксессуары</t>
   </si>
   <si>
     <t>302702549</t>
   </si>
   <si>
     <t>DS-1227ZJ-DM44</t>
   </si>
   <si>
     <t>Потолочный кронштейн, белый, для купольных камер IPC-D6XX, алюминий</t>
   </si>
   <si>
     <t>2 295,00</t>
   </si>
   <si>
     <t>302700250</t>
   </si>
   <si>
     <t>DS-1258ZJ</t>
   </si>
   <si>
-    <t>Настенный кронштейн, белый, для купольных камер DS-T233, DS-T203P, DS-I102, DS-I113, DS-I202, DS-I402, DS-I252, DS-I452, пластик,  120 111 161.5 мм</t>
+    <t>Настенный кронштейн, белый, для купольных камер, пластик, 120111161.5 мм</t>
   </si>
   <si>
     <t>445,00</t>
   </si>
   <si>
     <t>302701186</t>
   </si>
   <si>
     <t>DS-1258ZJ-L</t>
   </si>
   <si>
     <t xml:space="preserve">Настенный кронштейн, белый, для купольных камер, пластик, 136 183 213мм Материал	 Пластик  Размеры	 136183213мм  Вес	 260гр Монтаж	 Крепление на стену </t>
   </si>
   <si>
     <t>1 545,00</t>
   </si>
   <si>
     <t>302700239</t>
   </si>
   <si>
     <t>DS-1260ZJ</t>
   </si>
   <si>
     <t>Монтажная коробка, белая, для цилиндрических камер, алюминий, Ф105мм</t>
   </si>
   <si>
     <t>895,00</t>
   </si>
   <si>
     <t>302700313</t>
   </si>
   <si>
     <t>DS-1271ZJ-110</t>
   </si>
   <si>
-    <t>Подвесной кронштейн, белый, для купольных камер, алюминий,  150 560мм Характеристики	 Подвесной монтаж для компактных купольных камеры  Материал	 Алюминиевый сплав  Размер (мм)	 150х560мм  Вес	 1270г</t>
+    <t>Подвесной кронштейн, белый, для купольных камер, алюминий, 150560мм Характеристики	 Подвесной монтаж для компактных купольных камеры  Материал	 Алюминиевый сплав  Размер (мм)	 150х560мм  Вес	 1270г</t>
   </si>
   <si>
     <t>302700314</t>
   </si>
   <si>
     <t>DS-1271ZJ-135</t>
   </si>
   <si>
     <t xml:space="preserve">Подвесной кронштейн, белый, для купольных камер, алюминий,  150 565мм Характеристики	 Подвесной монтаж для купольных камер  Материал	 Алюминиевый сплав  Размер (мм)	 Ф136х565мм </t>
   </si>
   <si>
     <t>2 795,00</t>
   </si>
   <si>
     <t>302700315</t>
   </si>
   <si>
     <t>DS-1272ZJ-110</t>
   </si>
   <si>
     <t>Настенный кронштейн, белый, для купольных камер, алюминий, 120 122 169мм Материал	 Алюминиевый сплав  Монтаж	 Крепление на стену  Вес	 480 гр.  Размеры	 122120х169мм</t>
   </si>
   <si>
     <t>1 395,00</t>
   </si>
@@ -5182,96 +4970,90 @@
     <t>Настенный кронштейн, белый, для купольных камер, алюминий, 131 183.5 228.5мм</t>
   </si>
   <si>
     <t>1 845,00</t>
   </si>
   <si>
     <t>302700331</t>
   </si>
   <si>
     <t>DS-1273ZJ-135</t>
   </si>
   <si>
     <t xml:space="preserve">
 Настенный кронштейн для монтажа купольных камер серии DS-2CD27xx-I. Цвет – белый. Материал: алюминий. Размеры – 136183.5230мм, вес – 704 грамма. Гарантия — 3 года.Настенный кронштейн, белый, для купольных камер, алюминий,  136 183.5 230 мм</t>
   </si>
   <si>
     <t>1 695,00</t>
   </si>
   <si>
     <t>302701533</t>
   </si>
   <si>
     <t>DS-1275ZJ-SUS</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...1 lines deleted...]
-Белое, нержавеющая сталь, 12746250 ммКрепление на столб, белое, нержавеющая сталь, 127 46 250мм</t>
+    <t>Крепление на столб, белое, нержавеющая сталь, 12746250мм</t>
   </si>
   <si>
     <t>302701678</t>
   </si>
   <si>
     <t>DS-1276ZJ-SUS</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...1 lines deleted...]
-Белое, сталь, 126105250 ммКрепление на угол, белое, сталь, 126 105 250мм</t>
+    <t>Крепление на угол, белое, сталь, 126105250мм</t>
   </si>
   <si>
     <t>3 386,00</t>
   </si>
   <si>
     <t>302700356</t>
   </si>
   <si>
     <t>DS-1280ZJ-DM18</t>
   </si>
   <si>
     <t>Монтажная коробка, белая, для купольных камер, алюминий, Ф115.4 43.8мм Характеристики	 Монтажная коробка для купольных камер  Материал	 Алюминиевый сплав  Размер (мм)	 Ф111  Вес	 150г</t>
   </si>
   <si>
     <t>302700398</t>
   </si>
   <si>
     <t>DS-1280ZJ-DM21</t>
   </si>
   <si>
     <t>Монтажная коробка, белая, для купольных камер, алюминий, 162 137 42мм Характеристики	 Настенное крепление для купольных камер  Материал	 Алюминиевый сплав  Размер (мм)	 Ф137х42 Вес	 250г</t>
   </si>
   <si>
     <t>302702475</t>
   </si>
   <si>
     <t>DS-1280ZJ-DM46</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...1 lines deleted...]
-Белая, для купольных камер IPC-D5XX, IPC-D0XX, алюминий, 12037.2 ммМонтажная коробка, белая, для купольных камер IPC-D5XX, IPC-D0XX, алюминий, 120 37.2мм</t>
+    <t>Монтажная коробка, белая, для купольных камер IPC-D5XX, IPC-D0XX, алюминий, 12037.2мм</t>
   </si>
   <si>
     <t>1 095,00</t>
   </si>
   <si>
     <t>302702497</t>
   </si>
   <si>
     <t>DS-1280ZJ-DM55</t>
   </si>
   <si>
     <t xml:space="preserve">
 Особенности:
 Корпус из алюминиевого сплава, поверхность обработана напылением
  Оснащена выходами на нижней и боковой сторонах
 Подходит для установки в помещении и на улицеМонтажная коробка, белая, для купольных камер IPC-D6XX, алюминий</t>
   </si>
   <si>
     <t>302700581</t>
   </si>
   <si>
     <t>DS-1280ZJ-M</t>
   </si>
   <si>
     <t> Характеристики	 Монтажная коробка для купольных камер  Материал	 Алюминиевый сплав  Размер (мм)	 15718551.5мм  Вес	 621г</t>
@@ -5279,199 +5061,190 @@
   <si>
     <t>302700579</t>
   </si>
   <si>
     <t>DS-1280ZJ-S</t>
   </si>
   <si>
     <t>Монтажная коробка, белая, алюминий,  137 53.4 x 164,8мм</t>
   </si>
   <si>
     <t>302700955</t>
   </si>
   <si>
     <t>DS-1280ZJ-XS</t>
   </si>
   <si>
     <t>Монтажная коробка, белая, алюминий,  100 43.2 x 129мм</t>
   </si>
   <si>
     <t>302702118</t>
   </si>
   <si>
     <t>DS-1294ZJ-PT</t>
   </si>
   <si>
-    <t>Настенный кронштейн, белый, для купольных камер, пластик, 223.5мм   125.8мм   80мм мм</t>
+    <t>Настенный кронштейн, белый, для купольных камер, пластик, 223.5мм  125.8мм  80мм мм</t>
   </si>
   <si>
     <t>302701859</t>
   </si>
   <si>
     <t>DS-1473ZJ-155</t>
   </si>
   <si>
     <t xml:space="preserve">
  Настенный кронштейн
 Белый, для купольных камер IPC-D6XX, алюминий, 155150240 ммНастенный кронштейн, белый, для купольных камер IPC-D6XX, алюминий, 155 150 240мм</t>
   </si>
   <si>
     <t>307500510</t>
   </si>
   <si>
     <t>DS-1475ZJ-SUS/BJZ</t>
   </si>
   <si>
     <t xml:space="preserve">
 Кронштейн для стойки камеры TCG406. Размеры 250  127  167,6 мм Вес 1,205 кг Цвет Темно-серый Материал нержавеющая сталь SUS304</t>
   </si>
   <si>
     <t>4 950,00</t>
   </si>
   <si>
     <t>307500506</t>
   </si>
   <si>
     <t>DS-1476ZJ-SUS/BJZ</t>
   </si>
   <si>
     <t xml:space="preserve">
 Угловой настенный кронштейн для камеры DS-I256ANPR/2812(12V/PoE). Размеры 250  181,2  105 мм Вес 2,28 кг. Цвет Темно-серый Материал нержавеющая сталь SUS304</t>
   </si>
   <si>
     <t>4 295,00</t>
   </si>
   <si>
     <t>302700684</t>
   </si>
   <si>
     <t>DS-1602ZJ</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...1 lines deleted...]
-Настенный кронштейн, белый, для скоростных поворотных купольных камер, алюминий, 97.3 182.6 306.3 мм</t>
+    <t>Настенный кронштейн, белый, для скоростных поворотных купольных камер, алюминий, 97.3182.6306.3 мм</t>
   </si>
   <si>
     <t>1 495,00</t>
   </si>
   <si>
     <t>302700683</t>
   </si>
   <si>
     <t>DS-1602ZJ-corner</t>
   </si>
   <si>
-    <t xml:space="preserve">
-Угловой кронштейн для внутреннего и наружного монтажа 5-7" скоростных поворотных купольных камер. Цвет – белый. Материал – алюминиевый сплав и сталь. Габариты: 173194305 мм. Гарантия — 3 года.Кронштейн на угол, белый, для скоростных поворотных камер, алюминий, 176.8 194 417.8мм</t>
+    <t>Кронштейн на угол, белый, для скоростных поворотных камер, алюминий, 176.8194417.8мм</t>
   </si>
   <si>
     <t>302700685</t>
   </si>
   <si>
     <t>DS-1602ZJ-pole</t>
   </si>
   <si>
     <t> Материал Сплав алюминия и стали Монтаж Крепление на столб Размеры 117194451 мм Вес 2040гр</t>
   </si>
   <si>
     <t>307400306</t>
   </si>
   <si>
     <t>DS-1H18S/E(C)</t>
   </si>
   <si>
-    <t xml:space="preserve">
-1-канальный пассивный видеобалун UTP; передача видеосигнала в режиме реального времени, а также высокое качество и стабильное видео; совместимость с HDCVI/TVI/AHD/CVBS; дальность передачи: камера без POC Макс. 250 м; камера POC Макс. 150м.Пассивный одноканальный приёмопередатчик по витой паре. 
+    <t>Пассивный одноканальный приёмопередатчик по витой паре. 
 1-канальный пассивный видеобалун UTP; передача видеосигнала в режиме реального времени, а также высокое качество и стабильное видео; совместимость с HDCVI/TVI/AHD/CVBS; дальность передачи: камера без POC Макс. 250 м; камера POC Макс. 150м.</t>
   </si>
   <si>
     <t>295,00</t>
   </si>
   <si>
     <t>307400069</t>
   </si>
   <si>
     <t>DS-1LN5E-E/E</t>
   </si>
   <si>
     <t>Кабель UTP для внутренней прокладки 8 жил/4 пары 24AWG CAT5e, бухта 305м
 Неэкранированная витая пара; материал проводника: медь диаметром 0,45 мм; материал оболочки: ПВХ (PVC); изоляция проводников: полиэтилен высокой плотности HDPE; внешняя оболочка диаметром 5мм, серый цвет кабеля.
 Гарантированный стабильный линк и поддержка функции PoE на расстояния до 250 метров при использовании соответствующих сетевых коммутаторов Hikvision.</t>
   </si>
   <si>
     <t>6 095,00</t>
   </si>
   <si>
     <t>307400070</t>
   </si>
   <si>
     <t>DS-1LN6-UE-W</t>
   </si>
   <si>
     <t>Кабель UTP для внутренней прокладки 8 жил/4 пары 24AWG CAT6, бухта 305м
 Неэкранированная витая пара; материал проводника: медь диаметром 0,53мм; материал оболочки: ПВХ (PVC); изоляция проводников: полиэтилен высокой плотности HDPE; внешняя оболочка диаметром 6,2мм. Белый цвет кабеля.
 Гарантированный стабильный линк и поддержка функции PoE на расстояния до 300 метров при использовании соответствующих сетевых коммутаторов Hikvision.</t>
   </si>
   <si>
     <t>9 245,00</t>
   </si>
   <si>
     <t>305701032</t>
   </si>
   <si>
     <t>DS-KAB6-W1</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...4 lines deleted...]
-</t>
+    <t>Крепление для терминалов доступа Min-Moe на стену. Изменяемый угол наклона: +- 45градусов (лево\право), +- 15градусов (вверх\вниз). 
+Для моделей: DS-K1T320 series, DS-K1A340 series, DS-K1T343 series, DS-K1T342 series,DS-K1T341C seriesDS-K1T673/673T seriesDS-K1T671/671T series DS-K1T672 series, DS-K1T680 series, DS-K1T681 series, DS-K1T981 series, DS-K1TA70MI-T, and DS-K1T671TM-3XF</t>
+  </si>
+  <si>
+    <t>825,00</t>
   </si>
   <si>
     <t>305700562</t>
   </si>
   <si>
     <t>DS-KABH6320-T</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...1 lines deleted...]
-Настольный кронштейн для домофонов DS-KH6320/8520 серий, Металл.</t>
+    <t>Настольный кронштейн для домофонов DS-KH6320/8520 серий, Металл.</t>
   </si>
   <si>
     <t>305701069</t>
   </si>
   <si>
     <t>DS-KABV6113-A</t>
   </si>
   <si>
-    <t>Особенности:
-[...1 lines deleted...]
-• Кронштейн для установки на стену вызывной панели серии KV6 с возможностью регулировки угла установки на 30градусов. Рабочая температура	 От -40 до +70 °C  Размеры	 133.1  60.1  35.2 мм  Материал	 Поликарбонат + 10 % стекловолокно</t>
+    <t>Кронштейн для установки на стену вызывной панели серии KV6 с возможностью регулировки угла установки на 30градусовМатериал: поликарбонат + 10 % стекловолокно; Рабочая температура от -40 до 70; Размер 133.1 x 60.1 x 35.2 мм; Рабочая температура	 От -40 до +70 °C  Размеры	 133.1  60.1  35.2 мм  Материал	 Поликарбонат + 10 % стекловолокно</t>
   </si>
   <si>
     <t>345,00</t>
   </si>
   <si>
     <t>Кронштейны</t>
   </si>
   <si>
     <t>Кабельная продукция</t>
   </si>
   <si>
     <t>Видеонаблюдение</t>
   </si>
   <si>
     <t>Видеокамеры</t>
   </si>
   <si>
     <t>Wi-Fi камеры</t>
   </si>
   <si>
     <t>Беспроводные</t>
   </si>
   <si>
     <t>Купольные</t>
   </si>
@@ -6289,2820 +6062,2838 @@
     </row>
     <row r="19" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>37</v>
       </c>
       <c r="D19" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A20" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="C20" s="10"/>
+      <c r="C20" s="10" t="s">
+        <v>40</v>
+      </c>
       <c r="D20" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A21" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B21" s="10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C21" s="10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D21" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E21" s="11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="22" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A22" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="D22" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E22" s="11" t="s">
         <v>44</v>
-      </c>
-[...10 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="23" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A23" s="9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23" s="10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C23" s="10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E23" s="11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A24" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="C24" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="D24" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E24" s="11" t="s">
         <v>51</v>
-      </c>
-[...10 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="25" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A25" s="9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B25" s="10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C25" s="10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D25" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E25" s="11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A26" s="9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B26" s="10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C26" s="10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D26" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E26" s="11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="27" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A27" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="B27" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="C27" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="D27" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E27" s="11" t="s">
         <v>61</v>
-      </c>
-[...10 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="28" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A28" s="9" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B28" s="10" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C28" s="10" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D28" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E28" s="11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="29" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A29" s="9" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B29" s="10" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C29" s="10" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D29" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E29" s="11" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="30" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A30" s="9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B30" s="10" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C30" s="10"/>
       <c r="D30" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E30" s="11" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="31" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A31" s="9" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B31" s="10" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C31" s="10" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D31" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E31" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A32" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B32" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="C32" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="D32" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E32" s="11" t="s">
         <v>78</v>
-      </c>
-[...10 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="33" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A33" s="9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B33" s="10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C33" s="10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D33" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E33" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="34" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A34" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="B34" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="C34" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="D34" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E34" s="11" t="s">
         <v>85</v>
-      </c>
-[...10 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="35" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A35" s="9" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B35" s="10" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C35" s="10" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D35" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E35" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="36" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A36" s="9" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B36" s="10" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C36" s="10" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D36" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E36" s="11" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="37" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A37" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="B37" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="C37" s="10" t="s">
+        <v>98</v>
+      </c>
+      <c r="D37" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E37" s="11" t="s">
         <v>95</v>
-      </c>
-[...10 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="38" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A38" s="9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B38" s="10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C38" s="10"/>
       <c r="D38" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E38" s="11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="39" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A39" s="9" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B39" s="10" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C39" s="10"/>
       <c r="D39" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E39" s="11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="40" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A40" s="9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B40" s="10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C40" s="10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D40" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E40" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="41" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A41" s="9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B41" s="10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C41" s="10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D41" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E41" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="42" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A42" s="9" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B42" s="10" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C42" s="10" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D42" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E42" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="43" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A43" s="9" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B43" s="10" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C43" s="10" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D43" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E43" s="11" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="44" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A44" s="9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B44" s="10" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C44" s="10" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D44" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E44" s="11" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="45" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A45" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="C45" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="D45" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E45" s="11" t="s">
         <v>120</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="46" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A46" s="9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B46" s="10" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C46" s="10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D46" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E46" s="11" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="47" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A47" s="9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B47" s="10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C47" s="10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D47" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E47" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="48" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A48" s="9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B48" s="10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C48" s="10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D48" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E48" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="49" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A49" s="9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B49" s="10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C49" s="10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D49" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E49" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="50" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A50" s="9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B50" s="10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C50" s="10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D50" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E50" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="51" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A51" s="9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B51" s="10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C51" s="10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D51" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E51" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="52" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A52" s="9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B52" s="10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C52" s="10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D52" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E52" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="53" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A53" s="9" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B53" s="10" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C53" s="10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D53" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E53" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="54" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A54" s="9" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B54" s="10" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="C54" s="10"/>
+        <v>149</v>
+      </c>
+      <c r="C54" s="10" t="s">
+        <v>150</v>
+      </c>
       <c r="D54" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E54" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="55" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A55" s="9" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B55" s="10" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C55" s="10" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D55" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E55" s="11" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="56" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A56" s="9" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B56" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="C56" s="10" t="s">
+        <v>157</v>
+      </c>
+      <c r="D56" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E56" s="11" t="s">
         <v>154</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="57" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A57" s="9" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B57" s="10" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C57" s="10" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D57" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E57" s="11" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="58" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A58" s="9" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B58" s="10" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C58" s="10" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D58" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E58" s="11" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
     </row>
     <row r="59" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A59" s="9" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B59" s="10" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="C59" s="10"/>
+        <v>167</v>
+      </c>
+      <c r="C59" s="10" t="s">
+        <v>168</v>
+      </c>
       <c r="D59" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E59" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="60" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A60" s="9" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B60" s="10" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C60" s="10" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="D60" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E60" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="61" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A61" s="9" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B61" s="10" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C61" s="10" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="D61" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E61" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="62" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A62" s="9" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B62" s="10" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C62" s="10" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="D62" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E62" s="11" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="63" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A63" s="9" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B63" s="10" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="C63" s="10"/>
       <c r="D63" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E63" s="11" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A64" s="9" t="s">
+        <v>181</v>
+      </c>
+      <c r="B64" s="10" t="s">
+        <v>182</v>
+      </c>
+      <c r="C64" s="10" t="s">
+        <v>183</v>
+      </c>
+      <c r="D64" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E64" s="11" t="s">
         <v>178</v>
-      </c>
-[...10 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A65" s="9" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B65" s="10" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C65" s="10"/>
       <c r="D65" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E65" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="66" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A66" s="9" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B66" s="10" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="C66" s="10"/>
+        <v>187</v>
+      </c>
+      <c r="C66" s="10" t="s">
+        <v>188</v>
+      </c>
       <c r="D66" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E66" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="67" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A67" s="9" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B67" s="10" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="C67" s="10" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="D67" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E67" s="11" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
     </row>
     <row r="68" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A68" s="9" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="B68" s="10" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C68" s="10" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="D68" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E68" s="11" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="69" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A69" s="9" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B69" s="10" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="C69" s="10" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="D69" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E69" s="11" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A70" s="9" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="B70" s="10" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="C70" s="10"/>
       <c r="D70" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E70" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="71" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A71" s="9" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="B71" s="10" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="C71" s="10" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="D71" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E71" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="72" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A72" s="9" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="B72" s="10" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="C72" s="10" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="D72" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E72" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="73" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A73" s="9" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="B73" s="10" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="C73" s="10" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="D73" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E73" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="74" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A74" s="9" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B74" s="10" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="C74" s="10"/>
       <c r="D74" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E74" s="11" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
     </row>
     <row r="75" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A75" s="9" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B75" s="10" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="C75" s="10"/>
       <c r="D75" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E75" s="11" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
     </row>
     <row r="76" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A76" s="9" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="B76" s="10" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="C76" s="10" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="D76" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E76" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="77" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A77" s="9" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B77" s="10" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C77" s="10" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="D77" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E77" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A78" s="9" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="B78" s="10" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="C78" s="10"/>
       <c r="D78" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E78" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="79" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A79" s="9" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B79" s="10" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="C79" s="10"/>
       <c r="D79" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E79" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="80" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A80" s="9" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="B80" s="10" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="C80" s="10"/>
       <c r="D80" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E80" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="81" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A81" s="9" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="B81" s="10" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="C81" s="10"/>
       <c r="D81" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E81" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="82" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A82" s="9" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="B82" s="10" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="C82" s="10" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="D82" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E82" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="83" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A83" s="9" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B83" s="10" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="C83" s="10" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="D83" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E83" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="84" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A84" s="9" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="B84" s="10" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="C84" s="10" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="D84" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E84" s="11" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
     </row>
     <row r="85" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A85" s="9" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="B85" s="10" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="C85" s="10" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="D85" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E85" s="11" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
     </row>
     <row r="86" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A86" s="9" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="B86" s="10" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="C86" s="10" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="D86" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E86" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="87" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A87" s="9" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="B87" s="10" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C87" s="10" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="D87" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E87" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="88" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A88" s="9" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="B88" s="10" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="C88" s="10" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="D88" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E88" s="11" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="89" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A89" s="9" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="B89" s="10" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="C89" s="10" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="D89" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E89" s="11" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="90" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A90" s="9" t="s">
+        <v>260</v>
+      </c>
+      <c r="B90" s="10" t="s">
+        <v>261</v>
+      </c>
+      <c r="C90" s="10" t="s">
+        <v>262</v>
+      </c>
+      <c r="D90" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E90" s="11" t="s">
         <v>256</v>
-      </c>
-[...10 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="91" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A91" s="9" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B91" s="10" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C91" s="10" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="D91" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E91" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="92" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A92" s="9" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B92" s="10" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="C92" s="10" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="D92" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E92" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="93" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A93" s="9" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="B93" s="10" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C93" s="10" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="D93" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E93" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="94" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A94" s="9" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="B94" s="10" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="C94" s="10" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="D94" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E94" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="95" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A95" s="9" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="B95" s="10" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="C95" s="10" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="D95" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E95" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="96" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A96" s="9" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="B96" s="10" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="C96" s="10" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="D96" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E96" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="97" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A97" s="9" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="B97" s="10" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="C97" s="10" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="D97" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E97" s="11" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
     </row>
     <row r="98" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A98" s="9" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="B98" s="10" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="C98" s="10" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="D98" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E98" s="11" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
     </row>
     <row r="99" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A99" s="9" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="B99" s="10" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="C99" s="10" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="D99" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E99" s="11" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
     </row>
     <row r="100" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A100" s="9" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="B100" s="10" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="C100" s="10" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="D100" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E100" s="11" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A101" s="9" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="B101" s="10" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="C101" s="10" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="D101" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E101" s="11" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
     </row>
     <row r="102" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A102" s="9" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B102" s="10" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="C102" s="10" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="D102" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E102" s="11" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
     </row>
     <row r="103" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A103" s="9" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="B103" s="10" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="C103" s="10" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="D103" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E103" s="11" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
     </row>
     <row r="104" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A104" s="9" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="B104" s="10" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="C104" s="10" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="D104" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E104" s="11" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
     </row>
     <row r="105" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A105" s="9" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="B105" s="10" t="s">
-        <v>308</v>
-[...1 lines deleted...]
-      <c r="C105" s="10"/>
+        <v>312</v>
+      </c>
+      <c r="C105" s="10" t="s">
+        <v>313</v>
+      </c>
       <c r="D105" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E105" s="11" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
     </row>
     <row r="106" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A106" s="9" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="B106" s="10" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="C106" s="10" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="D106" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E106" s="11" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="107" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A107" s="9" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="B107" s="10" t="s">
-        <v>314</v>
-[...1 lines deleted...]
-      <c r="C107" s="10"/>
+        <v>319</v>
+      </c>
+      <c r="C107" s="10" t="s">
+        <v>320</v>
+      </c>
       <c r="D107" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E107" s="11" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="108" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A108" s="9" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="B108" s="10" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="C108" s="10"/>
       <c r="D108" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E108" s="11" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
     </row>
     <row r="109" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A109" s="9" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="B109" s="10" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="C109" s="10" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="D109" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E109" s="11" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
     </row>
     <row r="110" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A110" s="9" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="B110" s="10" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="C110" s="10" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="D110" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E110" s="11" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
     </row>
     <row r="111" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A111" s="9" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="B111" s="10" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="C111" s="10" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="D111" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E111" s="11" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
     </row>
     <row r="112" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A112" s="9" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="B112" s="10" t="s">
-        <v>331</v>
-[...1 lines deleted...]
-      <c r="C112" s="10"/>
+        <v>337</v>
+      </c>
+      <c r="C112" s="10" t="s">
+        <v>338</v>
+      </c>
       <c r="D112" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E112" s="11" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
     </row>
     <row r="113" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A113" s="9" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="B113" s="10" t="s">
-        <v>334</v>
-[...1 lines deleted...]
-      <c r="C113" s="10"/>
+        <v>341</v>
+      </c>
+      <c r="C113" s="10" t="s">
+        <v>342</v>
+      </c>
       <c r="D113" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E113" s="11" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
     </row>
     <row r="114" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A114" s="9" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
       <c r="B114" s="10" t="s">
-        <v>337</v>
+        <v>345</v>
       </c>
       <c r="C114" s="10" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
       <c r="D114" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E114" s="11" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
     </row>
     <row r="115" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A115" s="9" t="s">
-        <v>340</v>
+        <v>348</v>
       </c>
       <c r="B115" s="10" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="C115" s="10"/>
       <c r="D115" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E115" s="11" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
     </row>
     <row r="116" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A116" s="9" t="s">
-        <v>343</v>
+        <v>351</v>
       </c>
       <c r="B116" s="10" t="s">
-        <v>344</v>
+        <v>352</v>
       </c>
       <c r="C116" s="10" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="D116" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E116" s="11" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
     </row>
     <row r="117" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A117" s="9" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="B117" s="10" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="C117" s="10" t="s">
-        <v>349</v>
+        <v>357</v>
       </c>
       <c r="D117" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E117" s="11" t="s">
-        <v>350</v>
+        <v>358</v>
       </c>
     </row>
     <row r="118" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A118" s="9" t="s">
-        <v>351</v>
+        <v>359</v>
       </c>
       <c r="B118" s="10" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
       <c r="C118" s="10" t="s">
-        <v>353</v>
+        <v>361</v>
       </c>
       <c r="D118" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E118" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A119" s="9" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="B119" s="10" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="C119" s="10" t="s">
-        <v>357</v>
+        <v>365</v>
       </c>
       <c r="D119" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E119" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="120" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A120" s="9" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
       <c r="B120" s="10" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="C120" s="10" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
       <c r="D120" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E120" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="121" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A121" s="9" t="s">
-        <v>361</v>
+        <v>369</v>
       </c>
       <c r="B121" s="10" t="s">
-        <v>362</v>
+        <v>370</v>
       </c>
       <c r="C121" s="10" t="s">
-        <v>363</v>
+        <v>371</v>
       </c>
       <c r="D121" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E121" s="11" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
     </row>
     <row r="122" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A122" s="9" t="s">
-        <v>365</v>
+        <v>373</v>
       </c>
       <c r="B122" s="10" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="C122" s="10" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="D122" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E122" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="123" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A123" s="9" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="B123" s="10" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="C123" s="10" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
       <c r="D123" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E123" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="124" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A124" s="9" t="s">
-        <v>372</v>
+        <v>380</v>
       </c>
       <c r="B124" s="10" t="s">
-        <v>373</v>
+        <v>381</v>
       </c>
       <c r="C124" s="10" t="s">
-        <v>374</v>
+        <v>382</v>
       </c>
       <c r="D124" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E124" s="11" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
     </row>
     <row r="125" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A125" s="9" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
       <c r="B125" s="10" t="s">
-        <v>377</v>
+        <v>385</v>
       </c>
       <c r="C125" s="10" t="s">
-        <v>378</v>
+        <v>386</v>
       </c>
       <c r="D125" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E125" s="11" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A126" s="9" t="s">
-        <v>379</v>
+        <v>387</v>
       </c>
       <c r="B126" s="10" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
       <c r="C126" s="10" t="s">
-        <v>381</v>
+        <v>389</v>
       </c>
       <c r="D126" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E126" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="127" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A127" s="9" t="s">
-        <v>383</v>
+        <v>391</v>
       </c>
       <c r="B127" s="10" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="C127" s="10" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="D127" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E127" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="128" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A128" s="9" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
       <c r="B128" s="10" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="C128" s="10" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
       <c r="D128" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E128" s="11" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
     </row>
     <row r="129" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A129" s="9" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="B129" s="10" t="s">
-        <v>390</v>
+        <v>398</v>
       </c>
       <c r="C129" s="10" t="s">
-        <v>391</v>
+        <v>399</v>
       </c>
       <c r="D129" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E129" s="11" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
     </row>
     <row r="130" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A130" s="9" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
       <c r="B130" s="10" t="s">
-        <v>393</v>
+        <v>401</v>
       </c>
       <c r="C130" s="10" t="s">
-        <v>394</v>
+        <v>402</v>
       </c>
       <c r="D130" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E130" s="11" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
     </row>
     <row r="131" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A131" s="9" t="s">
-        <v>395</v>
+        <v>403</v>
       </c>
       <c r="B131" s="10" t="s">
-        <v>396</v>
+        <v>404</v>
       </c>
       <c r="C131" s="10" t="s">
-        <v>397</v>
+        <v>405</v>
       </c>
       <c r="D131" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E131" s="11" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
     </row>
     <row r="132" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A132" s="9" t="s">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="B132" s="10" t="s">
-        <v>399</v>
+        <v>407</v>
       </c>
       <c r="C132" s="10" t="s">
-        <v>400</v>
+        <v>408</v>
       </c>
       <c r="D132" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E132" s="11" t="s">
-        <v>401</v>
+        <v>409</v>
       </c>
     </row>
     <row r="133" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A133" s="9" t="s">
-        <v>402</v>
+        <v>410</v>
       </c>
       <c r="B133" s="10" t="s">
-        <v>403</v>
+        <v>411</v>
       </c>
       <c r="C133" s="10" t="s">
-        <v>404</v>
+        <v>412</v>
       </c>
       <c r="D133" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E133" s="11" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
     </row>
     <row r="134" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A134" s="9" t="s">
-        <v>406</v>
+        <v>414</v>
       </c>
       <c r="B134" s="10" t="s">
-        <v>407</v>
+        <v>415</v>
       </c>
       <c r="C134" s="10" t="s">
-        <v>408</v>
+        <v>416</v>
       </c>
       <c r="D134" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E134" s="11" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
     </row>
     <row r="135" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A135" s="9" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="B135" s="10" t="s">
-        <v>411</v>
+        <v>419</v>
       </c>
       <c r="C135" s="10" t="s">
-        <v>412</v>
+        <v>420</v>
       </c>
       <c r="D135" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E135" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="136" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A136" s="9" t="s">
-        <v>413</v>
+        <v>421</v>
       </c>
       <c r="B136" s="10" t="s">
-        <v>414</v>
+        <v>422</v>
       </c>
       <c r="C136" s="10" t="s">
-        <v>415</v>
+        <v>423</v>
       </c>
       <c r="D136" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E136" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="137" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A137" s="9" t="s">
-        <v>416</v>
+        <v>424</v>
       </c>
       <c r="B137" s="10" t="s">
-        <v>417</v>
+        <v>425</v>
       </c>
       <c r="C137" s="10" t="s">
-        <v>418</v>
+        <v>426</v>
       </c>
       <c r="D137" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E137" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="138" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A138" s="9" t="s">
-        <v>419</v>
+        <v>427</v>
       </c>
       <c r="B138" s="10" t="s">
-        <v>420</v>
+        <v>428</v>
       </c>
       <c r="C138" s="10" t="s">
-        <v>421</v>
+        <v>429</v>
       </c>
       <c r="D138" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E138" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="139" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A139" s="9" t="s">
-        <v>422</v>
+        <v>430</v>
       </c>
       <c r="B139" s="10" t="s">
-        <v>423</v>
+        <v>431</v>
       </c>
       <c r="C139" s="10" t="s">
-        <v>424</v>
+        <v>432</v>
       </c>
       <c r="D139" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E139" s="11" t="s">
-        <v>425</v>
+        <v>433</v>
       </c>
     </row>
     <row r="140" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A140" s="9" t="s">
-        <v>426</v>
+        <v>434</v>
       </c>
       <c r="B140" s="10" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="C140" s="10" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="D140" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E140" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="141" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A141" s="9" t="s">
-        <v>429</v>
+        <v>437</v>
       </c>
       <c r="B141" s="10" t="s">
-        <v>430</v>
+        <v>438</v>
       </c>
       <c r="C141" s="10" t="s">
-        <v>431</v>
+        <v>439</v>
       </c>
       <c r="D141" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E141" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="142" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A142" s="9" t="s">
-        <v>432</v>
+        <v>440</v>
       </c>
       <c r="B142" s="10" t="s">
-        <v>433</v>
+        <v>441</v>
       </c>
       <c r="C142" s="10" t="s">
-        <v>434</v>
+        <v>442</v>
       </c>
       <c r="D142" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E142" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="143" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A143" s="9" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="B143" s="10" t="s">
-        <v>436</v>
+        <v>444</v>
       </c>
       <c r="C143" s="10" t="s">
-        <v>437</v>
+        <v>445</v>
       </c>
       <c r="D143" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E143" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="144" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A144" s="9" t="s">
-        <v>438</v>
+        <v>446</v>
       </c>
       <c r="B144" s="10" t="s">
-        <v>439</v>
+        <v>447</v>
       </c>
       <c r="C144" s="10" t="s">
-        <v>440</v>
+        <v>448</v>
       </c>
       <c r="D144" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E144" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="145" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A145" s="9" t="s">
-        <v>441</v>
+        <v>449</v>
       </c>
       <c r="B145" s="10" t="s">
-        <v>442</v>
+        <v>450</v>
       </c>
       <c r="C145" s="10" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="D145" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E145" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="146" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A146" s="9" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="B146" s="10" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="C146" s="10" t="s">
-        <v>446</v>
+        <v>454</v>
       </c>
       <c r="D146" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E146" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="147" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A147" s="9" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="B147" s="10" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
       <c r="C147" s="10" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="D147" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E147" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="148" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A148" s="9" t="s">
-        <v>450</v>
+        <v>458</v>
       </c>
       <c r="B148" s="10" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="C148" s="10" t="s">
-        <v>452</v>
+        <v>460</v>
       </c>
       <c r="D148" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E148" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="149" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A149" s="9" t="s">
-        <v>453</v>
+        <v>461</v>
       </c>
       <c r="B149" s="10" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="C149" s="10" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="D149" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E149" s="11" t="s">
-        <v>456</v>
+        <v>464</v>
       </c>
     </row>
     <row r="150" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A150" s="9" t="s">
-        <v>457</v>
+        <v>465</v>
       </c>
       <c r="B150" s="10" t="s">
-        <v>458</v>
+        <v>466</v>
       </c>
       <c r="C150" s="10" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="D150" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E150" s="11" t="s">
-        <v>401</v>
+        <v>409</v>
       </c>
     </row>
     <row r="151" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A151" s="9" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="B151" s="10" t="s">
-        <v>461</v>
+        <v>469</v>
       </c>
       <c r="C151" s="10" t="s">
-        <v>462</v>
+        <v>470</v>
       </c>
       <c r="D151" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E151" s="11" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
     </row>
     <row r="152" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A152" s="9" t="s">
-        <v>463</v>
+        <v>471</v>
       </c>
       <c r="B152" s="10" t="s">
-        <v>464</v>
+        <v>472</v>
       </c>
       <c r="C152" s="10" t="s">
-        <v>465</v>
+        <v>473</v>
       </c>
       <c r="D152" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E152" s="11" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
     </row>
     <row r="153" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A153" s="9" t="s">
-        <v>466</v>
+        <v>474</v>
       </c>
       <c r="B153" s="10" t="s">
-        <v>467</v>
+        <v>475</v>
       </c>
       <c r="C153" s="10" t="s">
-        <v>468</v>
+        <v>476</v>
       </c>
       <c r="D153" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E153" s="11" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
     </row>
     <row r="154" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A154" s="9" t="s">
-        <v>469</v>
+        <v>477</v>
       </c>
       <c r="B154" s="10" t="s">
-        <v>470</v>
+        <v>478</v>
       </c>
       <c r="C154" s="10" t="s">
-        <v>471</v>
+        <v>479</v>
       </c>
       <c r="D154" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E154" s="11" t="s">
-        <v>350</v>
+        <v>358</v>
       </c>
     </row>
     <row r="155" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A155" s="9" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B155" s="10" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C155" s="10" t="s">
-        <v>474</v>
+        <v>482</v>
       </c>
       <c r="D155" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E155" s="11" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
     </row>
     <row r="156" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A156" s="9" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="B156" s="10" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="C156" s="10" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="D156" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E156" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="157" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A157" s="9" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="B157" s="10" t="s">
-        <v>479</v>
+        <v>487</v>
       </c>
       <c r="C157" s="10" t="s">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="D157" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E157" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="158" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A158" s="9" t="s">
-        <v>481</v>
+        <v>489</v>
       </c>
       <c r="B158" s="10" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="C158" s="10" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
       <c r="D158" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E158" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="159" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A159" s="9" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="B159" s="10" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="C159" s="10" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="D159" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E159" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="160" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A160" s="9" t="s">
-        <v>487</v>
+        <v>495</v>
       </c>
       <c r="B160" s="10" t="s">
-        <v>488</v>
+        <v>496</v>
       </c>
       <c r="C160" s="10" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="D160" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E160" s="11" t="s">
-        <v>490</v>
+        <v>498</v>
       </c>
     </row>
     <row r="161" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A161" s="9" t="s">
-        <v>491</v>
+        <v>499</v>
       </c>
       <c r="B161" s="10" t="s">
-        <v>492</v>
+        <v>500</v>
       </c>
       <c r="C161" s="10" t="s">
-        <v>493</v>
+        <v>501</v>
       </c>
       <c r="D161" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E161" s="11" t="s">
-        <v>494</v>
+        <v>502</v>
       </c>
     </row>
     <row r="162" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A162" s="9" t="s">
-        <v>495</v>
+        <v>503</v>
       </c>
       <c r="B162" s="10" t="s">
-        <v>496</v>
+        <v>504</v>
       </c>
       <c r="C162" s="10" t="s">
-        <v>497</v>
+        <v>505</v>
       </c>
       <c r="D162" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E162" s="11" t="s">
-        <v>498</v>
+        <v>506</v>
       </c>
     </row>
     <row r="163" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A163" s="9" t="s">
-        <v>499</v>
+        <v>507</v>
       </c>
       <c r="B163" s="10" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="C163" s="10" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
       <c r="D163" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E163" s="11" t="s">
-        <v>502</v>
+        <v>510</v>
       </c>
     </row>
     <row r="164" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A164" s="9" t="s">
-        <v>503</v>
+        <v>511</v>
       </c>
       <c r="B164" s="10" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="C164" s="10" t="s">
-        <v>505</v>
+        <v>513</v>
       </c>
       <c r="D164" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E164" s="11" t="s">
-        <v>506</v>
+        <v>514</v>
       </c>
     </row>
     <row r="165" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A165" s="9" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="B165" s="10" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="C165" s="10" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="D165" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E165" s="11" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
     </row>
     <row r="166" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A166" s="9" t="s">
-        <v>511</v>
+        <v>519</v>
       </c>
       <c r="B166" s="10" t="s">
-        <v>512</v>
+        <v>520</v>
       </c>
       <c r="C166" s="10"/>
       <c r="D166" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E166" s="11" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
     </row>
     <row r="167" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A167" s="9" t="s">
-        <v>513</v>
+        <v>521</v>
       </c>
       <c r="B167" s="10" t="s">
-        <v>514</v>
+        <v>522</v>
       </c>
       <c r="C167" s="10" t="s">
-        <v>515</v>
+        <v>523</v>
       </c>
       <c r="D167" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E167" s="11" t="s">
-        <v>516</v>
+        <v>524</v>
       </c>
     </row>
     <row r="168" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A168" s="9" t="s">
-        <v>517</v>
+        <v>525</v>
       </c>
       <c r="B168" s="10" t="s">
-        <v>518</v>
-[...1 lines deleted...]
-      <c r="C168" s="10"/>
+        <v>526</v>
+      </c>
+      <c r="C168" s="10" t="s">
+        <v>527</v>
+      </c>
       <c r="D168" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E168" s="11" t="s">
-        <v>519</v>
+        <v>528</v>
       </c>
     </row>
     <row r="169" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A169" s="9" t="s">
-        <v>520</v>
+        <v>529</v>
       </c>
       <c r="B169" s="10" t="s">
-        <v>521</v>
+        <v>530</v>
       </c>
       <c r="C169" s="10" t="s">
-        <v>522</v>
+        <v>531</v>
       </c>
       <c r="D169" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E169" s="11" t="s">
-        <v>523</v>
+        <v>532</v>
       </c>
     </row>
     <row r="170" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A170" s="9" t="s">
-        <v>524</v>
+        <v>533</v>
       </c>
       <c r="B170" s="10" t="s">
-        <v>525</v>
+        <v>534</v>
       </c>
       <c r="C170" s="10" t="s">
-        <v>526</v>
+        <v>535</v>
       </c>
       <c r="D170" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E170" s="11" t="s">
-        <v>527</v>
+        <v>536</v>
       </c>
     </row>
     <row r="171" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A171" s="9" t="s">
-        <v>528</v>
+        <v>537</v>
       </c>
       <c r="B171" s="10" t="s">
-        <v>529</v>
+        <v>538</v>
       </c>
       <c r="C171" s="10" t="s">
-        <v>530</v>
+        <v>539</v>
       </c>
       <c r="D171" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E171" s="11" t="s">
-        <v>531</v>
+        <v>540</v>
       </c>
     </row>
     <row r="172" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A172" s="9" t="s">
-        <v>532</v>
+        <v>541</v>
       </c>
       <c r="B172" s="10" t="s">
-        <v>533</v>
+        <v>542</v>
       </c>
       <c r="C172" s="10" t="s">
-        <v>534</v>
+        <v>543</v>
       </c>
       <c r="D172" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E172" s="11" t="s">
-        <v>535</v>
+        <v>544</v>
       </c>
     </row>
     <row r="173" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A173" s="9" t="s">
-        <v>536</v>
+        <v>545</v>
       </c>
       <c r="B173" s="10" t="s">
-        <v>537</v>
+        <v>546</v>
       </c>
       <c r="C173" s="10" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="D173" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E173" s="11" t="s">
-        <v>535</v>
+        <v>544</v>
       </c>
     </row>
     <row r="174" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A174" s="9" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="B174" s="10" t="s">
-        <v>540</v>
+        <v>549</v>
       </c>
       <c r="C174" s="10" t="s">
-        <v>541</v>
+        <v>550</v>
       </c>
       <c r="D174" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E174" s="11" t="s">
-        <v>542</v>
+        <v>551</v>
       </c>
     </row>
     <row r="175" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A175" s="9" t="s">
-        <v>543</v>
+        <v>552</v>
       </c>
       <c r="B175" s="10" t="s">
-        <v>544</v>
+        <v>553</v>
       </c>
       <c r="C175" s="10" t="s">
-        <v>545</v>
+        <v>554</v>
       </c>
       <c r="D175" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E175" s="11" t="s">
-        <v>546</v>
+        <v>555</v>
       </c>
     </row>
     <row r="176" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A176" s="9" t="s">
-        <v>547</v>
+        <v>556</v>
       </c>
       <c r="B176" s="10" t="s">
-        <v>548</v>
+        <v>557</v>
       </c>
       <c r="C176" s="10" t="s">
-        <v>549</v>
+        <v>558</v>
       </c>
       <c r="D176" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E176" s="11" t="s">
-        <v>546</v>
+        <v>555</v>
       </c>
     </row>
     <row r="177" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A177" s="9" t="s">
-        <v>550</v>
+        <v>559</v>
       </c>
       <c r="B177" s="10" t="s">
-        <v>551</v>
+        <v>560</v>
       </c>
       <c r="C177" s="10" t="s">
-        <v>552</v>
+        <v>561</v>
       </c>
       <c r="D177" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E177" s="11" t="s">
-        <v>553</v>
+        <v>562</v>
       </c>
     </row>
     <row r="178" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A178" s="9" t="s">
-        <v>554</v>
+        <v>563</v>
       </c>
       <c r="B178" s="10" t="s">
-        <v>555</v>
+        <v>564</v>
       </c>
       <c r="C178" s="10" t="s">
-        <v>556</v>
+        <v>565</v>
       </c>
       <c r="D178" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E178" s="11" t="s">
-        <v>553</v>
+        <v>562</v>
       </c>
     </row>
     <row r="179" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A179" s="9" t="s">
-        <v>557</v>
+        <v>566</v>
       </c>
       <c r="B179" s="10" t="s">
-        <v>558</v>
+        <v>567</v>
       </c>
       <c r="C179" s="10" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="D179" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E179" s="11" t="s">
-        <v>553</v>
+        <v>562</v>
       </c>
     </row>
     <row r="180" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A180" s="9" t="s">
-        <v>560</v>
+        <v>569</v>
       </c>
       <c r="B180" s="10" t="s">
-        <v>561</v>
+        <v>570</v>
       </c>
       <c r="C180" s="10" t="s">
+        <v>571</v>
+      </c>
+      <c r="D180" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E180" s="11" t="s">
         <v>562</v>
-      </c>
-[...4 lines deleted...]
-        <v>553</v>
       </c>
     </row>
     <row r="181" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A181" s="9" t="s">
-        <v>563</v>
+        <v>572</v>
       </c>
       <c r="B181" s="10" t="s">
-        <v>564</v>
+        <v>573</v>
       </c>
       <c r="C181" s="10" t="s">
-        <v>565</v>
+        <v>574</v>
       </c>
       <c r="D181" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E181" s="11" t="s">
-        <v>527</v>
+        <v>536</v>
       </c>
     </row>
     <row r="182" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A182" s="9" t="s">
-        <v>566</v>
+        <v>575</v>
       </c>
       <c r="B182" s="10" t="s">
-        <v>567</v>
+        <v>576</v>
       </c>
       <c r="C182" s="10" t="s">
-        <v>568</v>
+        <v>577</v>
       </c>
       <c r="D182" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E182" s="11" t="s">
-        <v>527</v>
+        <v>536</v>
       </c>
     </row>
     <row r="183" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A183" s="9" t="s">
-        <v>569</v>
+        <v>578</v>
       </c>
       <c r="B183" s="10" t="s">
-        <v>570</v>
+        <v>579</v>
       </c>
       <c r="C183" s="10" t="s">
-        <v>571</v>
+        <v>580</v>
       </c>
       <c r="D183" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E183" s="11" t="s">
-        <v>572</v>
+        <v>581</v>
       </c>
     </row>
     <row r="184" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A184" s="9" t="s">
-        <v>573</v>
+        <v>582</v>
       </c>
       <c r="B184" s="10" t="s">
-        <v>574</v>
+        <v>583</v>
       </c>
       <c r="C184" s="10" t="s">
-        <v>575</v>
+        <v>584</v>
       </c>
       <c r="D184" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E184" s="11" t="s">
-        <v>576</v>
+        <v>585</v>
       </c>
     </row>
     <row r="185" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A185" s="9" t="s">
-        <v>577</v>
+        <v>586</v>
       </c>
       <c r="B185" s="10" t="s">
-        <v>578</v>
+        <v>587</v>
       </c>
       <c r="C185" s="10" t="s">
-        <v>579</v>
+        <v>588</v>
       </c>
       <c r="D185" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E185" s="11" t="s">
-        <v>580</v>
+        <v>589</v>
       </c>
     </row>
     <row r="186" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A186" s="13" t="s">
-        <v>581</v>
+        <v>590</v>
       </c>
       <c r="B186" s="13"/>
       <c r="C186" s="13"/>
       <c r="D186" s="13"/>
       <c r="E186" s="13"/>
     </row>
     <row r="187" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A187" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B187" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C187" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D187" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E187" s="11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="188" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A188" s="9" t="s">
@@ -9208,2101 +8999,2111 @@
     </row>
     <row r="194" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A194" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B194" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C194" s="10" t="s">
         <v>37</v>
       </c>
       <c r="D194" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E194" s="11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="195" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A195" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B195" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="C195" s="10"/>
+      <c r="C195" s="10" t="s">
+        <v>40</v>
+      </c>
       <c r="D195" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E195" s="11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="196" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A196" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B196" s="10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C196" s="10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D196" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E196" s="11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="197" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A197" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B197" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C197" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="D197" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E197" s="11" t="s">
         <v>44</v>
-      </c>
-[...10 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="198" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A198" s="9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B198" s="10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C198" s="10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D198" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E198" s="11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="199" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A199" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B199" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="C199" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="D199" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E199" s="11" t="s">
         <v>51</v>
-      </c>
-[...10 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="200" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A200" s="9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B200" s="10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C200" s="10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D200" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E200" s="11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="201" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A201" s="9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B201" s="10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C201" s="10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D201" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E201" s="11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="202" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A202" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="B202" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="C202" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="D202" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E202" s="11" t="s">
         <v>61</v>
-      </c>
-[...10 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="203" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A203" s="9" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B203" s="10" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C203" s="10" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D203" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E203" s="11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="204" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A204" s="9" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B204" s="10" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C204" s="10" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D204" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E204" s="11" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="205" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A205" s="9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B205" s="10" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C205" s="10"/>
       <c r="D205" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E205" s="11" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="206" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A206" s="9" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B206" s="10" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C206" s="10" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D206" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E206" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="207" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A207" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B207" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="C207" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="D207" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E207" s="11" t="s">
         <v>78</v>
-      </c>
-[...10 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="208" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A208" s="9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B208" s="10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C208" s="10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D208" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E208" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="209" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A209" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="B209" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="C209" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="D209" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E209" s="11" t="s">
         <v>85</v>
-      </c>
-[...10 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="210" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A210" s="9" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B210" s="10" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C210" s="10" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D210" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E210" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="211" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A211" s="9" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B211" s="10" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C211" s="10" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D211" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E211" s="11" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="212" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A212" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="B212" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="C212" s="10" t="s">
+        <v>98</v>
+      </c>
+      <c r="D212" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E212" s="11" t="s">
         <v>95</v>
-      </c>
-[...10 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="213" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A213" s="9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B213" s="10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C213" s="10"/>
       <c r="D213" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E213" s="11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="214" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A214" s="9" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B214" s="10" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C214" s="10"/>
       <c r="D214" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E214" s="11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="215" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A215" s="9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B215" s="10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C215" s="10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D215" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E215" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="216" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A216" s="9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B216" s="10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C216" s="10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D216" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E216" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="217" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A217" s="9" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B217" s="10" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C217" s="10" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D217" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E217" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="218" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A218" s="9" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B218" s="10" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C218" s="10" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D218" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E218" s="11" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="219" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A219" s="9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B219" s="10" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C219" s="10" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D219" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E219" s="11" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="220" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A220" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="B220" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="C220" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="D220" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E220" s="11" t="s">
         <v>120</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="221" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A221" s="9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B221" s="10" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C221" s="10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D221" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E221" s="11" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="222" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A222" s="9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B222" s="10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C222" s="10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D222" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E222" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="223" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A223" s="9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B223" s="10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C223" s="10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D223" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E223" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="224" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A224" s="9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B224" s="10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C224" s="10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D224" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E224" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="225" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A225" s="9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B225" s="10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C225" s="10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D225" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E225" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="226" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A226" s="9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B226" s="10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C226" s="10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D226" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E226" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="227" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A227" s="9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B227" s="10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C227" s="10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D227" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E227" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="228" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A228" s="9" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B228" s="10" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C228" s="10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D228" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E228" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="229" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A229" s="9" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B229" s="10" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="C229" s="10"/>
+        <v>149</v>
+      </c>
+      <c r="C229" s="10" t="s">
+        <v>150</v>
+      </c>
       <c r="D229" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E229" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="230" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A230" s="9" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B230" s="10" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C230" s="10" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D230" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E230" s="11" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="231" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A231" s="9" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B231" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="C231" s="10" t="s">
+        <v>157</v>
+      </c>
+      <c r="D231" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E231" s="11" t="s">
         <v>154</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="232" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A232" s="9" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B232" s="10" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C232" s="10" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D232" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E232" s="11" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="233" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A233" s="9" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B233" s="10" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C233" s="10" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D233" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E233" s="11" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
     </row>
     <row r="234" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A234" s="9" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B234" s="10" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="C234" s="10"/>
+        <v>167</v>
+      </c>
+      <c r="C234" s="10" t="s">
+        <v>168</v>
+      </c>
       <c r="D234" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E234" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="235" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A235" s="9" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B235" s="10" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C235" s="10" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="D235" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E235" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="236" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A236" s="9" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B236" s="10" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C236" s="10" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="D236" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E236" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="237" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A237" s="9" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B237" s="10" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C237" s="10" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="D237" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E237" s="11" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="238" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A238" s="9" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B238" s="10" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="C238" s="10"/>
       <c r="D238" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E238" s="11" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="239" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A239" s="9" t="s">
+        <v>181</v>
+      </c>
+      <c r="B239" s="10" t="s">
+        <v>182</v>
+      </c>
+      <c r="C239" s="10" t="s">
+        <v>183</v>
+      </c>
+      <c r="D239" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E239" s="11" t="s">
         <v>178</v>
-      </c>
-[...10 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="240" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A240" s="9" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B240" s="10" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C240" s="10"/>
       <c r="D240" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E240" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="241" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A241" s="9" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B241" s="10" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="C241" s="10"/>
+        <v>187</v>
+      </c>
+      <c r="C241" s="10" t="s">
+        <v>188</v>
+      </c>
       <c r="D241" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E241" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="242" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A242" s="9" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B242" s="10" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="C242" s="10" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="D242" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E242" s="11" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
     </row>
     <row r="243" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A243" s="9" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="B243" s="10" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C243" s="10" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="D243" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E243" s="11" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="244" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A244" s="9" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B244" s="10" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="C244" s="10" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="D244" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E244" s="11" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
     </row>
     <row r="245" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A245" s="9" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="B245" s="10" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="C245" s="10"/>
       <c r="D245" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E245" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="246" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A246" s="9" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="B246" s="10" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="C246" s="10" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="D246" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E246" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="247" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A247" s="9" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="B247" s="10" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="C247" s="10" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="D247" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E247" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="248" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A248" s="9" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="B248" s="10" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="C248" s="10" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="D248" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E248" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="249" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A249" s="9" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B249" s="10" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="C249" s="10"/>
       <c r="D249" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E249" s="11" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
     </row>
     <row r="250" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A250" s="9" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B250" s="10" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="C250" s="10"/>
       <c r="D250" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E250" s="11" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
     </row>
     <row r="251" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A251" s="9" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="B251" s="10" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="C251" s="10" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="D251" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E251" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="252" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A252" s="9" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="B252" s="10" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="C252" s="10"/>
       <c r="D252" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E252" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="253" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A253" s="9" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B253" s="10" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="C253" s="10"/>
       <c r="D253" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E253" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="254" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A254" s="9" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="B254" s="10" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="C254" s="10"/>
       <c r="D254" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E254" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="255" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A255" s="9" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="B255" s="10" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="C255" s="10"/>
       <c r="D255" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E255" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="256" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A256" s="9" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="B256" s="10" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="C256" s="10" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="D256" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E256" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="257" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A257" s="9" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B257" s="10" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="C257" s="10" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="D257" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E257" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="258" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A258" s="9" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="B258" s="10" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="C258" s="10" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="D258" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E258" s="11" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
     </row>
     <row r="259" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A259" s="9" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="B259" s="10" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="C259" s="10" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="D259" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E259" s="11" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
     </row>
     <row r="260" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A260" s="9" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="B260" s="10" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="C260" s="10" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="D260" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E260" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="261" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A261" s="9" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="B261" s="10" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C261" s="10" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="D261" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E261" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="262" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A262" s="9" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="B262" s="10" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="C262" s="10" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="D262" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E262" s="11" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="263" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A263" s="9" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="B263" s="10" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="C263" s="10" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="D263" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E263" s="11" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="264" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A264" s="9" t="s">
+        <v>260</v>
+      </c>
+      <c r="B264" s="10" t="s">
+        <v>261</v>
+      </c>
+      <c r="C264" s="10" t="s">
+        <v>262</v>
+      </c>
+      <c r="D264" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E264" s="11" t="s">
         <v>256</v>
-      </c>
-[...10 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="265" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A265" s="9" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B265" s="10" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C265" s="10" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="D265" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E265" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="266" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A266" s="9" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B266" s="10" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="C266" s="10" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="D266" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E266" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="267" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A267" s="9" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="B267" s="10" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C267" s="10" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="D267" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E267" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="268" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A268" s="9" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="B268" s="10" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="C268" s="10" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="D268" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E268" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="269" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A269" s="9" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="B269" s="10" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="C269" s="10" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="D269" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E269" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="270" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A270" s="9" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="B270" s="10" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="C270" s="10" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="D270" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E270" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="271" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A271" s="9" t="s">
-        <v>343</v>
+        <v>351</v>
       </c>
       <c r="B271" s="10" t="s">
-        <v>344</v>
+        <v>352</v>
       </c>
       <c r="C271" s="10" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="D271" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E271" s="11" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
     </row>
     <row r="272" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A272" s="9" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="B272" s="10" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="C272" s="10" t="s">
-        <v>349</v>
+        <v>357</v>
       </c>
       <c r="D272" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E272" s="11" t="s">
-        <v>350</v>
+        <v>358</v>
       </c>
     </row>
     <row r="273" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A273" s="9" t="s">
-        <v>351</v>
+        <v>359</v>
       </c>
       <c r="B273" s="10" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
       <c r="C273" s="10" t="s">
-        <v>353</v>
+        <v>361</v>
       </c>
       <c r="D273" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E273" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="274" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A274" s="9" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="B274" s="10" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="C274" s="10" t="s">
-        <v>357</v>
+        <v>365</v>
       </c>
       <c r="D274" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E274" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="275" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A275" s="9" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
       <c r="B275" s="10" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="C275" s="10" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
       <c r="D275" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E275" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="276" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A276" s="9" t="s">
-        <v>361</v>
+        <v>369</v>
       </c>
       <c r="B276" s="10" t="s">
-        <v>362</v>
+        <v>370</v>
       </c>
       <c r="C276" s="10" t="s">
-        <v>363</v>
+        <v>371</v>
       </c>
       <c r="D276" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E276" s="11" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
     </row>
     <row r="277" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A277" s="9" t="s">
-        <v>365</v>
+        <v>373</v>
       </c>
       <c r="B277" s="10" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="C277" s="10" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="D277" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E277" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="278" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A278" s="9" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="B278" s="10" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="C278" s="10" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
       <c r="D278" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E278" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="279" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A279" s="9" t="s">
-        <v>372</v>
+        <v>380</v>
       </c>
       <c r="B279" s="10" t="s">
-        <v>373</v>
+        <v>381</v>
       </c>
       <c r="C279" s="10" t="s">
-        <v>374</v>
+        <v>382</v>
       </c>
       <c r="D279" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E279" s="11" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
     </row>
     <row r="280" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A280" s="9" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
       <c r="B280" s="10" t="s">
-        <v>377</v>
+        <v>385</v>
       </c>
       <c r="C280" s="10" t="s">
-        <v>378</v>
+        <v>386</v>
       </c>
       <c r="D280" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E280" s="11" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
     </row>
     <row r="281" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A281" s="9" t="s">
-        <v>379</v>
+        <v>387</v>
       </c>
       <c r="B281" s="10" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
       <c r="C281" s="10" t="s">
-        <v>381</v>
+        <v>389</v>
       </c>
       <c r="D281" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E281" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="282" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A282" s="9" t="s">
-        <v>383</v>
+        <v>391</v>
       </c>
       <c r="B282" s="10" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="C282" s="10" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="D282" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E282" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="283" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A283" s="9" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
       <c r="B283" s="10" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="C283" s="10" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
       <c r="D283" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E283" s="11" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
     </row>
     <row r="284" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A284" s="9" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="B284" s="10" t="s">
-        <v>390</v>
+        <v>398</v>
       </c>
       <c r="C284" s="10" t="s">
-        <v>391</v>
+        <v>399</v>
       </c>
       <c r="D284" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E284" s="11" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
     </row>
     <row r="285" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A285" s="9" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
       <c r="B285" s="10" t="s">
-        <v>393</v>
+        <v>401</v>
       </c>
       <c r="C285" s="10" t="s">
-        <v>394</v>
+        <v>402</v>
       </c>
       <c r="D285" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E285" s="11" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
     </row>
     <row r="286" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A286" s="9" t="s">
-        <v>395</v>
+        <v>403</v>
       </c>
       <c r="B286" s="10" t="s">
-        <v>396</v>
+        <v>404</v>
       </c>
       <c r="C286" s="10" t="s">
-        <v>397</v>
+        <v>405</v>
       </c>
       <c r="D286" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E286" s="11" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
     </row>
     <row r="287" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A287" s="9" t="s">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="B287" s="10" t="s">
-        <v>399</v>
+        <v>407</v>
       </c>
       <c r="C287" s="10" t="s">
-        <v>400</v>
+        <v>408</v>
       </c>
       <c r="D287" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E287" s="11" t="s">
-        <v>401</v>
+        <v>409</v>
       </c>
     </row>
     <row r="288" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A288" s="9" t="s">
-        <v>402</v>
+        <v>410</v>
       </c>
       <c r="B288" s="10" t="s">
-        <v>403</v>
+        <v>411</v>
       </c>
       <c r="C288" s="10" t="s">
-        <v>404</v>
+        <v>412</v>
       </c>
       <c r="D288" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E288" s="11" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
     </row>
     <row r="289" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A289" s="9" t="s">
-        <v>406</v>
+        <v>414</v>
       </c>
       <c r="B289" s="10" t="s">
-        <v>407</v>
+        <v>415</v>
       </c>
       <c r="C289" s="10" t="s">
-        <v>408</v>
+        <v>416</v>
       </c>
       <c r="D289" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E289" s="11" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
     </row>
     <row r="290" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A290" s="9" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="B290" s="10" t="s">
-        <v>411</v>
+        <v>419</v>
       </c>
       <c r="C290" s="10" t="s">
-        <v>412</v>
+        <v>420</v>
       </c>
       <c r="D290" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E290" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="291" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A291" s="9" t="s">
-        <v>413</v>
+        <v>421</v>
       </c>
       <c r="B291" s="10" t="s">
-        <v>414</v>
+        <v>422</v>
       </c>
       <c r="C291" s="10" t="s">
-        <v>415</v>
+        <v>423</v>
       </c>
       <c r="D291" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E291" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="292" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A292" s="9" t="s">
-        <v>416</v>
+        <v>424</v>
       </c>
       <c r="B292" s="10" t="s">
-        <v>417</v>
+        <v>425</v>
       </c>
       <c r="C292" s="10" t="s">
-        <v>418</v>
+        <v>426</v>
       </c>
       <c r="D292" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E292" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="293" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A293" s="9" t="s">
-        <v>419</v>
+        <v>427</v>
       </c>
       <c r="B293" s="10" t="s">
-        <v>420</v>
+        <v>428</v>
       </c>
       <c r="C293" s="10" t="s">
-        <v>421</v>
+        <v>429</v>
       </c>
       <c r="D293" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E293" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="294" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A294" s="9" t="s">
-        <v>422</v>
+        <v>430</v>
       </c>
       <c r="B294" s="10" t="s">
-        <v>423</v>
+        <v>431</v>
       </c>
       <c r="C294" s="10" t="s">
-        <v>424</v>
+        <v>432</v>
       </c>
       <c r="D294" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E294" s="11" t="s">
-        <v>425</v>
+        <v>433</v>
       </c>
     </row>
     <row r="295" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A295" s="9" t="s">
-        <v>426</v>
+        <v>434</v>
       </c>
       <c r="B295" s="10" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="C295" s="10" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="D295" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E295" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="296" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A296" s="9" t="s">
-        <v>429</v>
+        <v>437</v>
       </c>
       <c r="B296" s="10" t="s">
-        <v>430</v>
+        <v>438</v>
       </c>
       <c r="C296" s="10" t="s">
-        <v>431</v>
+        <v>439</v>
       </c>
       <c r="D296" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E296" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="297" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A297" s="9" t="s">
-        <v>432</v>
+        <v>440</v>
       </c>
       <c r="B297" s="10" t="s">
-        <v>433</v>
+        <v>441</v>
       </c>
       <c r="C297" s="10" t="s">
-        <v>434</v>
+        <v>442</v>
       </c>
       <c r="D297" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E297" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="298" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A298" s="9" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="B298" s="10" t="s">
-        <v>436</v>
+        <v>444</v>
       </c>
       <c r="C298" s="10" t="s">
-        <v>437</v>
+        <v>445</v>
       </c>
       <c r="D298" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E298" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="299" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A299" s="9" t="s">
-        <v>438</v>
+        <v>446</v>
       </c>
       <c r="B299" s="10" t="s">
-        <v>439</v>
+        <v>447</v>
       </c>
       <c r="C299" s="10" t="s">
-        <v>440</v>
+        <v>448</v>
       </c>
       <c r="D299" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E299" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="300" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A300" s="9" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="B300" s="10" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="C300" s="10" t="s">
-        <v>446</v>
+        <v>454</v>
       </c>
       <c r="D300" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E300" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="301" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A301" s="9" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="B301" s="10" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
       <c r="C301" s="10" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="D301" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E301" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="302" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A302" s="9" t="s">
-        <v>450</v>
+        <v>458</v>
       </c>
       <c r="B302" s="10" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="C302" s="10" t="s">
-        <v>452</v>
+        <v>460</v>
       </c>
       <c r="D302" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E302" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="303" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A303" s="9" t="s">
-        <v>453</v>
+        <v>461</v>
       </c>
       <c r="B303" s="10" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="C303" s="10" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="D303" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E303" s="11" t="s">
-        <v>456</v>
+        <v>464</v>
       </c>
     </row>
     <row r="304" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A304" s="9" t="s">
-        <v>457</v>
+        <v>465</v>
       </c>
       <c r="B304" s="10" t="s">
-        <v>458</v>
+        <v>466</v>
       </c>
       <c r="C304" s="10" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="D304" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E304" s="11" t="s">
-        <v>401</v>
+        <v>409</v>
       </c>
     </row>
     <row r="305" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A305" s="9" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="B305" s="10" t="s">
-        <v>461</v>
+        <v>469</v>
       </c>
       <c r="C305" s="10" t="s">
-        <v>462</v>
+        <v>470</v>
       </c>
       <c r="D305" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E305" s="11" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
     </row>
     <row r="306" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A306" s="9" t="s">
-        <v>463</v>
+        <v>471</v>
       </c>
       <c r="B306" s="10" t="s">
-        <v>464</v>
+        <v>472</v>
       </c>
       <c r="C306" s="10" t="s">
-        <v>465</v>
+        <v>473</v>
       </c>
       <c r="D306" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E306" s="11" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
     </row>
     <row r="307" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A307" s="9" t="s">
-        <v>466</v>
+        <v>474</v>
       </c>
       <c r="B307" s="10" t="s">
-        <v>467</v>
+        <v>475</v>
       </c>
       <c r="C307" s="10" t="s">
-        <v>468</v>
+        <v>476</v>
       </c>
       <c r="D307" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E307" s="11" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
     </row>
     <row r="308" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A308" s="9" t="s">
-        <v>469</v>
+        <v>477</v>
       </c>
       <c r="B308" s="10" t="s">
-        <v>470</v>
+        <v>478</v>
       </c>
       <c r="C308" s="10" t="s">
-        <v>471</v>
+        <v>479</v>
       </c>
       <c r="D308" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E308" s="11" t="s">
-        <v>350</v>
+        <v>358</v>
       </c>
     </row>
     <row r="309" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A309" s="9" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B309" s="10" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C309" s="10" t="s">
-        <v>474</v>
+        <v>482</v>
       </c>
       <c r="D309" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E309" s="11" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
     </row>
     <row r="310" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A310" s="9" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="B310" s="10" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="C310" s="10" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="D310" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E310" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="311" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A311" s="9" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="B311" s="10" t="s">
-        <v>479</v>
+        <v>487</v>
       </c>
       <c r="C311" s="10" t="s">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="D311" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E311" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="312" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A312" s="9" t="s">
-        <v>481</v>
+        <v>489</v>
       </c>
       <c r="B312" s="10" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="C312" s="10" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
       <c r="D312" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E312" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="313" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A313" s="9" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="B313" s="10" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="C313" s="10" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="D313" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E313" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="314" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A314" s="9" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="B314" s="10" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="C314" s="10" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="D314" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E314" s="11" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
     </row>
     <row r="315" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A315" s="9" t="s">
-        <v>511</v>
+        <v>519</v>
       </c>
       <c r="B315" s="10" t="s">
-        <v>512</v>
+        <v>520</v>
       </c>
       <c r="C315" s="10"/>
       <c r="D315" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E315" s="11" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
     </row>
     <row r="316" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A316" s="9" t="s">
-        <v>513</v>
+        <v>521</v>
       </c>
       <c r="B316" s="10" t="s">
-        <v>514</v>
+        <v>522</v>
       </c>
       <c r="C316" s="10" t="s">
-        <v>515</v>
+        <v>523</v>
       </c>
       <c r="D316" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E316" s="11" t="s">
-        <v>516</v>
+        <v>524</v>
       </c>
     </row>
     <row r="317" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A317" s="9" t="s">
-        <v>517</v>
+        <v>525</v>
       </c>
       <c r="B317" s="10" t="s">
-        <v>518</v>
-[...1 lines deleted...]
-      <c r="C317" s="10"/>
+        <v>526</v>
+      </c>
+      <c r="C317" s="10" t="s">
+        <v>527</v>
+      </c>
       <c r="D317" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E317" s="11" t="s">
-        <v>519</v>
+        <v>528</v>
       </c>
     </row>
     <row r="318" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A318" s="14" t="s">
-        <v>582</v>
+        <v>591</v>
       </c>
       <c r="B318" s="14"/>
       <c r="C318" s="14"/>
       <c r="D318" s="14"/>
       <c r="E318" s="14"/>
     </row>
     <row r="319" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A319" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B319" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C319" s="10" t="s">
         <v>24</v>
       </c>
       <c r="D319" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E319" s="11" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="320" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A320" s="9" t="s">
@@ -11357,1208 +11158,1212 @@
     </row>
     <row r="323" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A323" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B323" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C323" s="10" t="s">
         <v>37</v>
       </c>
       <c r="D323" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E323" s="11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="324" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A324" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B324" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="C324" s="10"/>
+      <c r="C324" s="10" t="s">
+        <v>40</v>
+      </c>
       <c r="D324" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E324" s="11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="325" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A325" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B325" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C325" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="D325" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E325" s="11" t="s">
         <v>44</v>
-      </c>
-[...10 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="326" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A326" s="9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B326" s="10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C326" s="10"/>
       <c r="D326" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E326" s="11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="327" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A327" s="9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B327" s="10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C327" s="10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D327" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E327" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="328" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A328" s="9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B328" s="10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C328" s="10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D328" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E328" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="329" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A329" s="9" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B329" s="10" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C329" s="10" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D329" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E329" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="330" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A330" s="9" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B330" s="10" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C330" s="10" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D330" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E330" s="11" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="331" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A331" s="9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B331" s="10" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C331" s="10" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D331" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E331" s="11" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="332" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A332" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="B332" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="C332" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="D332" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E332" s="11" t="s">
         <v>120</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="333" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A333" s="9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B333" s="10" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C333" s="10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D333" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E333" s="11" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="334" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A334" s="9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B334" s="10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C334" s="10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D334" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E334" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="335" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A335" s="9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B335" s="10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C335" s="10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D335" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E335" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="336" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A336" s="9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B336" s="10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C336" s="10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D336" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E336" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="337" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A337" s="9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B337" s="10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C337" s="10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D337" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E337" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="338" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A338" s="9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B338" s="10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C338" s="10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D338" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E338" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="339" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A339" s="9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B339" s="10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C339" s="10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D339" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E339" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="340" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A340" s="9" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B340" s="10" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C340" s="10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D340" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E340" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="341" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A341" s="9" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B341" s="10" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="C341" s="10"/>
+        <v>149</v>
+      </c>
+      <c r="C341" s="10" t="s">
+        <v>150</v>
+      </c>
       <c r="D341" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E341" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="342" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A342" s="9" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B342" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="C342" s="10" t="s">
+        <v>157</v>
+      </c>
+      <c r="D342" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E342" s="11" t="s">
         <v>154</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="343" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A343" s="9" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B343" s="10" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C343" s="10" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D343" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E343" s="11" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="344" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A344" s="9" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B344" s="10" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C344" s="10" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="D344" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E344" s="11" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="345" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A345" s="9" t="s">
+        <v>181</v>
+      </c>
+      <c r="B345" s="10" t="s">
+        <v>182</v>
+      </c>
+      <c r="C345" s="10" t="s">
+        <v>183</v>
+      </c>
+      <c r="D345" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E345" s="11" t="s">
         <v>178</v>
-      </c>
-[...10 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="346" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A346" s="9" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B346" s="10" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C346" s="10"/>
       <c r="D346" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E346" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="347" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A347" s="9" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B347" s="10" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="C347" s="10" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="D347" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E347" s="11" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
     </row>
     <row r="348" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A348" s="9" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B348" s="10" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="C348" s="10"/>
       <c r="D348" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E348" s="11" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
     </row>
     <row r="349" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A349" s="9" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B349" s="10" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="C349" s="10"/>
       <c r="D349" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E349" s="11" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
     </row>
     <row r="350" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A350" s="9" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="B350" s="10" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="C350" s="10" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="D350" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E350" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="351" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A351" s="9" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B351" s="10" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C351" s="10" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="D351" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E351" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="352" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A352" s="9" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="B352" s="10" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="C352" s="10"/>
       <c r="D352" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E352" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="353" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A353" s="9" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B353" s="10" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="C353" s="10"/>
       <c r="D353" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E353" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="354" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A354" s="9" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="B354" s="10" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="C354" s="10"/>
       <c r="D354" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E354" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="355" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A355" s="9" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="B355" s="10" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="C355" s="10"/>
       <c r="D355" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E355" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="356" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A356" s="9" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="B356" s="10" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="C356" s="10" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="D356" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E356" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="357" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A357" s="9" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B357" s="10" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="C357" s="10" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="D357" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E357" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="358" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A358" s="9" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="B358" s="10" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="C358" s="10" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="D358" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E358" s="11" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
     </row>
     <row r="359" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A359" s="9" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="B359" s="10" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="C359" s="10" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="D359" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E359" s="11" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="360" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A360" s="9" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="B360" s="10" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="C360" s="10" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="D360" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E360" s="11" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="361" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A361" s="9" t="s">
+        <v>260</v>
+      </c>
+      <c r="B361" s="10" t="s">
+        <v>261</v>
+      </c>
+      <c r="C361" s="10" t="s">
+        <v>262</v>
+      </c>
+      <c r="D361" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E361" s="11" t="s">
         <v>256</v>
-      </c>
-[...10 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="362" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A362" s="9" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B362" s="10" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C362" s="10" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="D362" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E362" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="363" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A363" s="9" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B363" s="10" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="C363" s="10" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="D363" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E363" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="364" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A364" s="9" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="B364" s="10" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="C364" s="10" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="D364" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E364" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="365" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A365" s="9" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="B365" s="10" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="C365" s="10" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="D365" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E365" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="366" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A366" s="9" t="s">
-        <v>426</v>
+        <v>434</v>
       </c>
       <c r="B366" s="10" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="C366" s="10" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="D366" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E366" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="367" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A367" s="9" t="s">
-        <v>429</v>
+        <v>437</v>
       </c>
       <c r="B367" s="10" t="s">
-        <v>430</v>
+        <v>438</v>
       </c>
       <c r="C367" s="10" t="s">
-        <v>431</v>
+        <v>439</v>
       </c>
       <c r="D367" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E367" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="368" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A368" s="9" t="s">
-        <v>432</v>
+        <v>440</v>
       </c>
       <c r="B368" s="10" t="s">
-        <v>433</v>
+        <v>441</v>
       </c>
       <c r="C368" s="10" t="s">
-        <v>434</v>
+        <v>442</v>
       </c>
       <c r="D368" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E368" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="369" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A369" s="9" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="B369" s="10" t="s">
-        <v>436</v>
+        <v>444</v>
       </c>
       <c r="C369" s="10" t="s">
-        <v>437</v>
+        <v>445</v>
       </c>
       <c r="D369" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E369" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="370" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A370" s="9" t="s">
-        <v>438</v>
+        <v>446</v>
       </c>
       <c r="B370" s="10" t="s">
-        <v>439</v>
+        <v>447</v>
       </c>
       <c r="C370" s="10" t="s">
-        <v>440</v>
+        <v>448</v>
       </c>
       <c r="D370" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E370" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="371" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A371" s="9" t="s">
-        <v>441</v>
+        <v>449</v>
       </c>
       <c r="B371" s="10" t="s">
-        <v>442</v>
+        <v>450</v>
       </c>
       <c r="C371" s="10" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="D371" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E371" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="372" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A372" s="9" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="B372" s="10" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="C372" s="10" t="s">
-        <v>446</v>
+        <v>454</v>
       </c>
       <c r="D372" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E372" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="373" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A373" s="9" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="B373" s="10" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
       <c r="C373" s="10" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="D373" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E373" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="374" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A374" s="9" t="s">
-        <v>450</v>
+        <v>458</v>
       </c>
       <c r="B374" s="10" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="C374" s="10" t="s">
-        <v>452</v>
+        <v>460</v>
       </c>
       <c r="D374" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E374" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="375" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A375" s="9" t="s">
-        <v>463</v>
+        <v>471</v>
       </c>
       <c r="B375" s="10" t="s">
-        <v>464</v>
+        <v>472</v>
       </c>
       <c r="C375" s="10" t="s">
-        <v>465</v>
+        <v>473</v>
       </c>
       <c r="D375" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E375" s="11" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
     </row>
     <row r="376" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A376" s="9" t="s">
-        <v>466</v>
+        <v>474</v>
       </c>
       <c r="B376" s="10" t="s">
-        <v>467</v>
+        <v>475</v>
       </c>
       <c r="C376" s="10" t="s">
-        <v>468</v>
+        <v>476</v>
       </c>
       <c r="D376" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E376" s="11" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
     </row>
     <row r="377" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A377" s="9" t="s">
-        <v>469</v>
+        <v>477</v>
       </c>
       <c r="B377" s="10" t="s">
-        <v>470</v>
+        <v>478</v>
       </c>
       <c r="C377" s="10" t="s">
-        <v>471</v>
+        <v>479</v>
       </c>
       <c r="D377" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E377" s="11" t="s">
-        <v>350</v>
+        <v>358</v>
       </c>
     </row>
     <row r="378" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A378" s="9" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B378" s="10" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="C378" s="10" t="s">
-        <v>474</v>
+        <v>482</v>
       </c>
       <c r="D378" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E378" s="11" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
     </row>
     <row r="379" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A379" s="9" t="s">
-        <v>481</v>
+        <v>489</v>
       </c>
       <c r="B379" s="10" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="C379" s="10" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
       <c r="D379" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E379" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="380" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A380" s="9" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="B380" s="10" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="C380" s="10" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="D380" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E380" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="381" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A381" s="14" t="s">
-        <v>583</v>
+        <v>592</v>
       </c>
       <c r="B381" s="14"/>
       <c r="C381" s="14"/>
       <c r="D381" s="14"/>
       <c r="E381" s="14"/>
     </row>
     <row r="382" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A382" s="9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B382" s="10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C382" s="10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D382" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E382" s="11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="383" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A383" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B383" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="C383" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="D383" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E383" s="11" t="s">
         <v>51</v>
-      </c>
-[...10 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="384" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A384" s="9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B384" s="10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C384" s="10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D384" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E384" s="11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="385" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A385" s="9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B385" s="10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C385" s="10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D385" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E385" s="11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="386" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A386" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="B386" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="C386" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="D386" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E386" s="11" t="s">
         <v>61</v>
-      </c>
-[...10 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="387" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A387" s="9" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B387" s="10" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C387" s="10" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D387" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E387" s="11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="388" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A388" s="9" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="B388" s="10" t="s">
-        <v>411</v>
+        <v>419</v>
       </c>
       <c r="C388" s="10" t="s">
-        <v>412</v>
+        <v>420</v>
       </c>
       <c r="D388" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E388" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="389" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A389" s="9" t="s">
-        <v>413</v>
+        <v>421</v>
       </c>
       <c r="B389" s="10" t="s">
-        <v>414</v>
+        <v>422</v>
       </c>
       <c r="C389" s="10" t="s">
-        <v>415</v>
+        <v>423</v>
       </c>
       <c r="D389" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E389" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="390" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A390" s="9" t="s">
-        <v>416</v>
+        <v>424</v>
       </c>
       <c r="B390" s="10" t="s">
-        <v>417</v>
+        <v>425</v>
       </c>
       <c r="C390" s="10" t="s">
-        <v>418</v>
+        <v>426</v>
       </c>
       <c r="D390" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E390" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="391" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A391" s="9" t="s">
-        <v>419</v>
+        <v>427</v>
       </c>
       <c r="B391" s="10" t="s">
-        <v>420</v>
+        <v>428</v>
       </c>
       <c r="C391" s="10" t="s">
-        <v>421</v>
+        <v>429</v>
       </c>
       <c r="D391" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E391" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="392" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A392" s="9" t="s">
-        <v>422</v>
+        <v>430</v>
       </c>
       <c r="B392" s="10" t="s">
-        <v>423</v>
+        <v>431</v>
       </c>
       <c r="C392" s="10" t="s">
-        <v>424</v>
+        <v>432</v>
       </c>
       <c r="D392" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E392" s="11" t="s">
-        <v>425</v>
+        <v>433</v>
       </c>
     </row>
     <row r="393" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A393" s="9" t="s">
-        <v>453</v>
+        <v>461</v>
       </c>
       <c r="B393" s="10" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="C393" s="10" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="D393" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E393" s="11" t="s">
-        <v>456</v>
+        <v>464</v>
       </c>
     </row>
     <row r="394" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A394" s="14" t="s">
-        <v>584</v>
+        <v>593</v>
       </c>
       <c r="B394" s="14"/>
       <c r="C394" s="14"/>
       <c r="D394" s="14"/>
       <c r="E394" s="14"/>
     </row>
     <row r="395" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A395" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B395" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C395" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D395" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E395" s="11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="396" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A396" s="9" t="s">
@@ -12574,8143 +12379,8167 @@
         <v>14</v>
       </c>
       <c r="E396" s="11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="397" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A397" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B397" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C397" s="10" t="s">
         <v>21</v>
       </c>
       <c r="D397" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E397" s="11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="398" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A398" s="9" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B398" s="10" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C398" s="10" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D398" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E398" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="399" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A399" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B399" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="C399" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="D399" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E399" s="11" t="s">
         <v>78</v>
-      </c>
-[...10 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="400" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A400" s="9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B400" s="10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C400" s="10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D400" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E400" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="401" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A401" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="B401" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="C401" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="D401" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E401" s="11" t="s">
         <v>85</v>
-      </c>
-[...10 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="402" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A402" s="9" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B402" s="10" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C402" s="10" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D402" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E402" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="403" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A403" s="9" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B403" s="10" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C403" s="10" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D403" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E403" s="11" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="404" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A404" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="B404" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="C404" s="10" t="s">
+        <v>98</v>
+      </c>
+      <c r="D404" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E404" s="11" t="s">
         <v>95</v>
-      </c>
-[...10 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="405" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A405" s="9" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B405" s="10" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C405" s="10" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D405" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E405" s="11" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="406" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A406" s="9" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B406" s="10" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="C406" s="10"/>
+        <v>167</v>
+      </c>
+      <c r="C406" s="10" t="s">
+        <v>168</v>
+      </c>
       <c r="D406" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E406" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="407" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A407" s="9" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B407" s="10" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C407" s="10" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="D407" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E407" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="408" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A408" s="9" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B408" s="10" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C408" s="10" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="D408" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E408" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="409" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A409" s="9" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="B409" s="10" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="C409" s="10"/>
       <c r="D409" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E409" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="410" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A410" s="9" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="B410" s="10" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="C410" s="10" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="D410" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E410" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="411" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A411" s="9" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="B411" s="10" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="C411" s="10" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="D411" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E411" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="412" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A412" s="9" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="B412" s="10" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="C412" s="10" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="D412" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E412" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="413" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A413" s="9" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="B413" s="10" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="C413" s="10" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="D413" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E413" s="11" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
     </row>
     <row r="414" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A414" s="9" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="B414" s="10" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="C414" s="10" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="D414" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E414" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="415" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A415" s="9" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="B415" s="10" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C415" s="10" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="D415" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E415" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="416" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A416" s="9" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="B416" s="10" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C416" s="10" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="D416" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E416" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="417" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A417" s="9" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="B417" s="10" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="C417" s="10" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="D417" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E417" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="418" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A418" s="9" t="s">
-        <v>343</v>
+        <v>351</v>
       </c>
       <c r="B418" s="10" t="s">
-        <v>344</v>
+        <v>352</v>
       </c>
       <c r="C418" s="10" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="D418" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E418" s="11" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
     </row>
     <row r="419" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A419" s="9" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="B419" s="10" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="C419" s="10" t="s">
-        <v>349</v>
+        <v>357</v>
       </c>
       <c r="D419" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E419" s="11" t="s">
-        <v>350</v>
+        <v>358</v>
       </c>
     </row>
     <row r="420" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A420" s="9" t="s">
-        <v>351</v>
+        <v>359</v>
       </c>
       <c r="B420" s="10" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
       <c r="C420" s="10" t="s">
-        <v>353</v>
+        <v>361</v>
       </c>
       <c r="D420" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E420" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="421" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A421" s="9" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="B421" s="10" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="C421" s="10" t="s">
-        <v>357</v>
+        <v>365</v>
       </c>
       <c r="D421" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E421" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="422" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A422" s="9" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
       <c r="B422" s="10" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="C422" s="10" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
       <c r="D422" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E422" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="423" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A423" s="9" t="s">
-        <v>361</v>
+        <v>369</v>
       </c>
       <c r="B423" s="10" t="s">
-        <v>362</v>
+        <v>370</v>
       </c>
       <c r="C423" s="10" t="s">
-        <v>363</v>
+        <v>371</v>
       </c>
       <c r="D423" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E423" s="11" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
     </row>
     <row r="424" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A424" s="9" t="s">
-        <v>365</v>
+        <v>373</v>
       </c>
       <c r="B424" s="10" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="C424" s="10" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="D424" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E424" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="425" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A425" s="9" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="B425" s="10" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="C425" s="10" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
       <c r="D425" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E425" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="426" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A426" s="9" t="s">
-        <v>372</v>
+        <v>380</v>
       </c>
       <c r="B426" s="10" t="s">
-        <v>373</v>
+        <v>381</v>
       </c>
       <c r="C426" s="10" t="s">
-        <v>374</v>
+        <v>382</v>
       </c>
       <c r="D426" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E426" s="11" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
     </row>
     <row r="427" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A427" s="9" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
       <c r="B427" s="10" t="s">
-        <v>377</v>
+        <v>385</v>
       </c>
       <c r="C427" s="10" t="s">
-        <v>378</v>
+        <v>386</v>
       </c>
       <c r="D427" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E427" s="11" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
     </row>
     <row r="428" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A428" s="9" t="s">
-        <v>379</v>
+        <v>387</v>
       </c>
       <c r="B428" s="10" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
       <c r="C428" s="10" t="s">
-        <v>381</v>
+        <v>389</v>
       </c>
       <c r="D428" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E428" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="429" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A429" s="9" t="s">
-        <v>383</v>
+        <v>391</v>
       </c>
       <c r="B429" s="10" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="C429" s="10" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="D429" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E429" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="430" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A430" s="9" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
       <c r="B430" s="10" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="C430" s="10" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
       <c r="D430" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E430" s="11" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
     </row>
     <row r="431" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A431" s="9" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="B431" s="10" t="s">
-        <v>390</v>
+        <v>398</v>
       </c>
       <c r="C431" s="10" t="s">
-        <v>391</v>
+        <v>399</v>
       </c>
       <c r="D431" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E431" s="11" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
     </row>
     <row r="432" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A432" s="9" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
       <c r="B432" s="10" t="s">
-        <v>393</v>
+        <v>401</v>
       </c>
       <c r="C432" s="10" t="s">
-        <v>394</v>
+        <v>402</v>
       </c>
       <c r="D432" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E432" s="11" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
     </row>
     <row r="433" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A433" s="9" t="s">
-        <v>395</v>
+        <v>403</v>
       </c>
       <c r="B433" s="10" t="s">
-        <v>396</v>
+        <v>404</v>
       </c>
       <c r="C433" s="10" t="s">
-        <v>397</v>
+        <v>405</v>
       </c>
       <c r="D433" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E433" s="11" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
     </row>
     <row r="434" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A434" s="9" t="s">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="B434" s="10" t="s">
-        <v>399</v>
+        <v>407</v>
       </c>
       <c r="C434" s="10" t="s">
-        <v>400</v>
+        <v>408</v>
       </c>
       <c r="D434" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E434" s="11" t="s">
-        <v>401</v>
+        <v>409</v>
       </c>
     </row>
     <row r="435" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A435" s="9" t="s">
-        <v>402</v>
+        <v>410</v>
       </c>
       <c r="B435" s="10" t="s">
-        <v>403</v>
+        <v>411</v>
       </c>
       <c r="C435" s="10" t="s">
-        <v>404</v>
+        <v>412</v>
       </c>
       <c r="D435" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E435" s="11" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
     </row>
     <row r="436" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A436" s="9" t="s">
-        <v>406</v>
+        <v>414</v>
       </c>
       <c r="B436" s="10" t="s">
-        <v>407</v>
+        <v>415</v>
       </c>
       <c r="C436" s="10" t="s">
-        <v>408</v>
+        <v>416</v>
       </c>
       <c r="D436" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E436" s="11" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
     </row>
     <row r="437" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A437" s="9" t="s">
-        <v>457</v>
+        <v>465</v>
       </c>
       <c r="B437" s="10" t="s">
-        <v>458</v>
+        <v>466</v>
       </c>
       <c r="C437" s="10" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="D437" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E437" s="11" t="s">
-        <v>401</v>
+        <v>409</v>
       </c>
     </row>
     <row r="438" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A438" s="9" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="B438" s="10" t="s">
-        <v>461</v>
+        <v>469</v>
       </c>
       <c r="C438" s="10" t="s">
-        <v>462</v>
+        <v>470</v>
       </c>
       <c r="D438" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E438" s="11" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
     </row>
     <row r="439" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A439" s="9" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="B439" s="10" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="C439" s="10" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="D439" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E439" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="440" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A440" s="9" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="B440" s="10" t="s">
-        <v>479</v>
+        <v>487</v>
       </c>
       <c r="C440" s="10" t="s">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="D440" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E440" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="441" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A441" s="14" t="s">
-        <v>585</v>
+        <v>594</v>
       </c>
       <c r="B441" s="14"/>
       <c r="C441" s="14"/>
       <c r="D441" s="14"/>
       <c r="E441" s="14"/>
     </row>
     <row r="442" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A442" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B442" s="10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C442" s="10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D442" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E442" s="11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="443" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A443" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B443" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C443" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="D443" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E443" s="11" t="s">
         <v>44</v>
-      </c>
-[...10 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="444" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A444" s="9" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B444" s="10" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C444" s="10" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D444" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E444" s="11" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="445" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A445" s="9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B445" s="10" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C445" s="10"/>
       <c r="D445" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E445" s="11" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="446" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A446" s="9" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B446" s="10" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="C446" s="10" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="D446" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E446" s="11" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
     </row>
     <row r="447" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A447" s="9" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="B447" s="10" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C447" s="10" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="D447" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E447" s="11" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="448" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A448" s="9" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B448" s="10" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="C448" s="10" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="D448" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E448" s="11" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
     </row>
     <row r="449" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A449" s="9" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="B449" s="10" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="C449" s="10" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="D449" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E449" s="11" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
     </row>
     <row r="450" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A450" s="9" t="s">
-        <v>511</v>
+        <v>519</v>
       </c>
       <c r="B450" s="10" t="s">
-        <v>512</v>
+        <v>520</v>
       </c>
       <c r="C450" s="10"/>
       <c r="D450" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E450" s="11" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
     </row>
     <row r="451" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A451" s="9" t="s">
-        <v>586</v>
+        <v>595</v>
       </c>
       <c r="B451" s="10" t="s">
-        <v>587</v>
+        <v>596</v>
       </c>
       <c r="C451" s="10"/>
       <c r="D451" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E451" s="11" t="s">
-        <v>588</v>
+        <v>597</v>
       </c>
     </row>
     <row r="452" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A452" s="9" t="s">
-        <v>589</v>
+        <v>598</v>
       </c>
       <c r="B452" s="10" t="s">
-        <v>590</v>
+        <v>599</v>
       </c>
       <c r="C452" s="10"/>
       <c r="D452" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E452" s="11" t="s">
-        <v>591</v>
+        <v>600</v>
       </c>
     </row>
     <row r="453" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A453" s="9" t="s">
-        <v>513</v>
+        <v>521</v>
       </c>
       <c r="B453" s="10" t="s">
-        <v>514</v>
+        <v>522</v>
       </c>
       <c r="C453" s="10" t="s">
-        <v>515</v>
+        <v>523</v>
       </c>
       <c r="D453" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E453" s="11" t="s">
-        <v>516</v>
+        <v>524</v>
       </c>
     </row>
     <row r="454" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A454" s="9" t="s">
-        <v>592</v>
+        <v>601</v>
       </c>
       <c r="B454" s="10" t="s">
-        <v>593</v>
+        <v>602</v>
       </c>
       <c r="C454" s="10"/>
       <c r="D454" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E454" s="11" t="s">
-        <v>516</v>
+        <v>524</v>
       </c>
     </row>
     <row r="455" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A455" s="9" t="s">
-        <v>517</v>
+        <v>525</v>
       </c>
       <c r="B455" s="10" t="s">
-        <v>518</v>
-[...1 lines deleted...]
-      <c r="C455" s="10"/>
+        <v>526</v>
+      </c>
+      <c r="C455" s="10" t="s">
+        <v>527</v>
+      </c>
       <c r="D455" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E455" s="11" t="s">
-        <v>519</v>
+        <v>528</v>
       </c>
     </row>
     <row r="456" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A456" s="14" t="s">
-        <v>594</v>
+        <v>603</v>
       </c>
       <c r="B456" s="14"/>
       <c r="C456" s="14"/>
       <c r="D456" s="14"/>
       <c r="E456" s="14"/>
     </row>
     <row r="457" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A457" s="9" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B457" s="10" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C457" s="10" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D457" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E457" s="11" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
     </row>
     <row r="458" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A458" s="13" t="s">
-        <v>595</v>
+        <v>604</v>
       </c>
       <c r="B458" s="13"/>
       <c r="C458" s="13"/>
       <c r="D458" s="13"/>
       <c r="E458" s="13"/>
     </row>
     <row r="459" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A459" s="9" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="B459" s="10" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="C459" s="10" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="D459" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E459" s="11" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
     </row>
     <row r="460" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A460" s="9" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="B460" s="10" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="C460" s="10" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="D460" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E460" s="11" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
     </row>
     <row r="461" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A461" s="9" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="B461" s="10" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="C461" s="10" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="D461" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E461" s="11" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
     </row>
     <row r="462" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A462" s="9" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="B462" s="10" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="C462" s="10" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="D462" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E462" s="11" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
     </row>
     <row r="463" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A463" s="9" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="B463" s="10" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="C463" s="10" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="D463" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E463" s="11" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
     </row>
     <row r="464" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A464" s="9" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B464" s="10" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="C464" s="10" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="D464" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E464" s="11" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
     </row>
     <row r="465" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A465" s="9" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="B465" s="10" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="C465" s="10" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="D465" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E465" s="11" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
     </row>
     <row r="466" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A466" s="9" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="B466" s="10" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="C466" s="10" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="D466" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E466" s="11" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
     </row>
     <row r="467" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A467" s="9" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="B467" s="10" t="s">
-        <v>308</v>
-[...1 lines deleted...]
-      <c r="C467" s="10"/>
+        <v>312</v>
+      </c>
+      <c r="C467" s="10" t="s">
+        <v>313</v>
+      </c>
       <c r="D467" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E467" s="11" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
     </row>
     <row r="468" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A468" s="9" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="B468" s="10" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="C468" s="10" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="D468" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E468" s="11" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="469" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A469" s="9" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="B469" s="10" t="s">
-        <v>314</v>
-[...1 lines deleted...]
-      <c r="C469" s="10"/>
+        <v>319</v>
+      </c>
+      <c r="C469" s="10" t="s">
+        <v>320</v>
+      </c>
       <c r="D469" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E469" s="11" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="470" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A470" s="9" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="B470" s="10" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="C470" s="10"/>
       <c r="D470" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E470" s="11" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
     </row>
     <row r="471" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A471" s="9" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="B471" s="10" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="C471" s="10" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="D471" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E471" s="11" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
     </row>
     <row r="472" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A472" s="9" t="s">
-        <v>596</v>
+        <v>605</v>
       </c>
       <c r="B472" s="10" t="s">
-        <v>597</v>
+        <v>606</v>
       </c>
       <c r="C472" s="10" t="s">
-        <v>598</v>
+        <v>607</v>
       </c>
       <c r="D472" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E472" s="11" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
     </row>
     <row r="473" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A473" s="9" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="B473" s="10" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="C473" s="10" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="D473" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E473" s="11" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
     </row>
     <row r="474" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A474" s="9" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="B474" s="10" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="C474" s="10" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="D474" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E474" s="11" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
     </row>
     <row r="475" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A475" s="9" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="B475" s="10" t="s">
-        <v>331</v>
-[...1 lines deleted...]
-      <c r="C475" s="10"/>
+        <v>337</v>
+      </c>
+      <c r="C475" s="10" t="s">
+        <v>338</v>
+      </c>
       <c r="D475" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E475" s="11" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
     </row>
     <row r="476" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A476" s="9" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="B476" s="10" t="s">
-        <v>334</v>
-[...1 lines deleted...]
-      <c r="C476" s="10"/>
+        <v>341</v>
+      </c>
+      <c r="C476" s="10" t="s">
+        <v>342</v>
+      </c>
       <c r="D476" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E476" s="11" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
     </row>
     <row r="477" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A477" s="9" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
       <c r="B477" s="10" t="s">
-        <v>337</v>
+        <v>345</v>
       </c>
       <c r="C477" s="10" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
       <c r="D477" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E477" s="11" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
     </row>
     <row r="478" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A478" s="9" t="s">
-        <v>340</v>
+        <v>348</v>
       </c>
       <c r="B478" s="10" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="C478" s="10"/>
       <c r="D478" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E478" s="11" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
     </row>
     <row r="479" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A479" s="9" t="s">
-        <v>487</v>
+        <v>495</v>
       </c>
       <c r="B479" s="10" t="s">
-        <v>488</v>
+        <v>496</v>
       </c>
       <c r="C479" s="10" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="D479" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E479" s="11" t="s">
-        <v>490</v>
+        <v>498</v>
       </c>
     </row>
     <row r="480" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A480" s="9" t="s">
-        <v>491</v>
+        <v>499</v>
       </c>
       <c r="B480" s="10" t="s">
-        <v>492</v>
+        <v>500</v>
       </c>
       <c r="C480" s="10" t="s">
-        <v>493</v>
+        <v>501</v>
       </c>
       <c r="D480" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E480" s="11" t="s">
-        <v>494</v>
+        <v>502</v>
       </c>
     </row>
     <row r="481" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A481" s="9" t="s">
-        <v>495</v>
+        <v>503</v>
       </c>
       <c r="B481" s="10" t="s">
-        <v>496</v>
+        <v>504</v>
       </c>
       <c r="C481" s="10" t="s">
-        <v>497</v>
+        <v>505</v>
       </c>
       <c r="D481" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E481" s="11" t="s">
-        <v>498</v>
+        <v>506</v>
       </c>
     </row>
     <row r="482" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A482" s="9" t="s">
-        <v>499</v>
+        <v>507</v>
       </c>
       <c r="B482" s="10" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="C482" s="10" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
       <c r="D482" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E482" s="11" t="s">
-        <v>502</v>
+        <v>510</v>
       </c>
     </row>
     <row r="483" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A483" s="9" t="s">
-        <v>503</v>
+        <v>511</v>
       </c>
       <c r="B483" s="10" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="C483" s="10" t="s">
-        <v>505</v>
+        <v>513</v>
       </c>
       <c r="D483" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E483" s="11" t="s">
-        <v>506</v>
+        <v>514</v>
       </c>
     </row>
     <row r="484" spans="1:5">
       <c r="A484" s="15" t="s">
-        <v>599</v>
+        <v>608</v>
       </c>
       <c r="B484" s="15"/>
       <c r="C484" s="15"/>
       <c r="D484" s="15"/>
       <c r="E484" s="15"/>
     </row>
     <row r="485" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A485" s="9" t="s">
-        <v>600</v>
+        <v>609</v>
       </c>
       <c r="B485" s="10" t="s">
-        <v>601</v>
+        <v>610</v>
       </c>
       <c r="C485" s="10"/>
       <c r="D485" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E485" s="11" t="s">
-        <v>523</v>
+        <v>532</v>
       </c>
     </row>
     <row r="486" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A486" s="9" t="s">
-        <v>602</v>
+        <v>611</v>
       </c>
       <c r="B486" s="10" t="s">
-        <v>603</v>
+        <v>612</v>
       </c>
       <c r="C486" s="10" t="s">
-        <v>604</v>
+        <v>613</v>
       </c>
       <c r="D486" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E486" s="11" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
     </row>
     <row r="487" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A487" s="9" t="s">
-        <v>606</v>
+        <v>615</v>
       </c>
       <c r="B487" s="10" t="s">
-        <v>607</v>
+        <v>616</v>
       </c>
       <c r="C487" s="10" t="s">
-        <v>608</v>
+        <v>617</v>
       </c>
       <c r="D487" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E487" s="11" t="s">
-        <v>609</v>
+        <v>618</v>
       </c>
     </row>
     <row r="488" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A488" s="9" t="s">
-        <v>610</v>
+        <v>619</v>
       </c>
       <c r="B488" s="10" t="s">
-        <v>611</v>
+        <v>620</v>
       </c>
       <c r="C488" s="10"/>
       <c r="D488" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E488" s="11" t="s">
-        <v>531</v>
+        <v>540</v>
       </c>
     </row>
     <row r="489" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A489" s="9" t="s">
-        <v>612</v>
+        <v>621</v>
       </c>
       <c r="B489" s="10" t="s">
-        <v>613</v>
+        <v>622</v>
       </c>
       <c r="C489" s="10" t="s">
-        <v>614</v>
+        <v>623</v>
       </c>
       <c r="D489" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E489" s="11" t="s">
-        <v>615</v>
+        <v>624</v>
       </c>
     </row>
     <row r="490" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A490" s="9" t="s">
-        <v>616</v>
+        <v>625</v>
       </c>
       <c r="B490" s="10" t="s">
-        <v>617</v>
+        <v>626</v>
       </c>
       <c r="C490" s="10" t="s">
-        <v>618</v>
+        <v>627</v>
       </c>
       <c r="D490" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E490" s="11" t="s">
-        <v>619</v>
+        <v>628</v>
       </c>
     </row>
     <row r="491" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A491" s="9" t="s">
-        <v>620</v>
+        <v>629</v>
       </c>
       <c r="B491" s="10" t="s">
-        <v>621</v>
+        <v>630</v>
       </c>
       <c r="C491" s="10" t="s">
-        <v>622</v>
+        <v>631</v>
       </c>
       <c r="D491" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E491" s="11" t="s">
-        <v>456</v>
+        <v>464</v>
       </c>
     </row>
     <row r="492" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A492" s="9" t="s">
-        <v>623</v>
+        <v>632</v>
       </c>
       <c r="B492" s="10" t="s">
-        <v>624</v>
+        <v>633</v>
       </c>
       <c r="C492" s="10"/>
       <c r="D492" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E492" s="11" t="s">
-        <v>625</v>
+        <v>634</v>
       </c>
     </row>
     <row r="493" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A493" s="9" t="s">
-        <v>626</v>
+        <v>635</v>
       </c>
       <c r="B493" s="10" t="s">
-        <v>627</v>
+        <v>636</v>
       </c>
       <c r="C493" s="10" t="s">
-        <v>628</v>
+        <v>637</v>
       </c>
       <c r="D493" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E493" s="11" t="s">
-        <v>629</v>
+        <v>638</v>
       </c>
     </row>
     <row r="494" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A494" s="9" t="s">
-        <v>630</v>
+        <v>639</v>
       </c>
       <c r="B494" s="10" t="s">
-        <v>631</v>
+        <v>640</v>
       </c>
       <c r="C494" s="10" t="s">
-        <v>632</v>
+        <v>641</v>
       </c>
       <c r="D494" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E494" s="11" t="s">
-        <v>633</v>
+        <v>642</v>
       </c>
     </row>
     <row r="495" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A495" s="9" t="s">
-        <v>634</v>
+        <v>643</v>
       </c>
       <c r="B495" s="10" t="s">
-        <v>635</v>
+        <v>644</v>
       </c>
       <c r="C495" s="10" t="s">
-        <v>636</v>
+        <v>645</v>
       </c>
       <c r="D495" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E495" s="11" t="s">
-        <v>527</v>
+        <v>536</v>
       </c>
     </row>
     <row r="496" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A496" s="9" t="s">
-        <v>637</v>
+        <v>646</v>
       </c>
       <c r="B496" s="10" t="s">
-        <v>638</v>
+        <v>647</v>
       </c>
       <c r="C496" s="10" t="s">
-        <v>639</v>
+        <v>648</v>
       </c>
       <c r="D496" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E496" s="11" t="s">
-        <v>640</v>
+        <v>649</v>
       </c>
     </row>
     <row r="497" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A497" s="9" t="s">
-        <v>641</v>
+        <v>650</v>
       </c>
       <c r="B497" s="10" t="s">
-        <v>642</v>
+        <v>651</v>
       </c>
       <c r="C497" s="10" t="s">
-        <v>643</v>
+        <v>652</v>
       </c>
       <c r="D497" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E497" s="11" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
     </row>
     <row r="498" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A498" s="9" t="s">
-        <v>644</v>
+        <v>653</v>
       </c>
       <c r="B498" s="10" t="s">
-        <v>645</v>
+        <v>654</v>
       </c>
       <c r="C498" s="10" t="s">
-        <v>646</v>
+        <v>655</v>
       </c>
       <c r="D498" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E498" s="11" t="s">
-        <v>647</v>
+        <v>656</v>
       </c>
     </row>
     <row r="499" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A499" s="9" t="s">
-        <v>648</v>
+        <v>657</v>
       </c>
       <c r="B499" s="10" t="s">
-        <v>649</v>
+        <v>658</v>
       </c>
       <c r="C499" s="10" t="s">
-        <v>650</v>
+        <v>659</v>
       </c>
       <c r="D499" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E499" s="11" t="s">
-        <v>651</v>
+        <v>660</v>
       </c>
     </row>
     <row r="500" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A500" s="9" t="s">
-        <v>652</v>
+        <v>661</v>
       </c>
       <c r="B500" s="10" t="s">
-        <v>653</v>
+        <v>662</v>
       </c>
       <c r="C500" s="10" t="s">
-        <v>654</v>
+        <v>663</v>
       </c>
       <c r="D500" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E500" s="11" t="s">
-        <v>651</v>
+        <v>660</v>
       </c>
     </row>
     <row r="501" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A501" s="9" t="s">
-        <v>655</v>
+        <v>664</v>
       </c>
       <c r="B501" s="10" t="s">
-        <v>656</v>
+        <v>665</v>
       </c>
       <c r="C501" s="10" t="s">
-        <v>657</v>
+        <v>666</v>
       </c>
       <c r="D501" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E501" s="11" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="502" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A502" s="9" t="s">
-        <v>658</v>
+        <v>667</v>
       </c>
       <c r="B502" s="10" t="s">
-        <v>659</v>
+        <v>668</v>
       </c>
       <c r="C502" s="10" t="s">
-        <v>660</v>
+        <v>669</v>
       </c>
       <c r="D502" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E502" s="11" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="503" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A503" s="9" t="s">
-        <v>661</v>
+        <v>670</v>
       </c>
       <c r="B503" s="10" t="s">
-        <v>662</v>
+        <v>671</v>
       </c>
       <c r="C503" s="10" t="s">
-        <v>663</v>
+        <v>672</v>
       </c>
       <c r="D503" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E503" s="11" t="s">
-        <v>546</v>
+        <v>555</v>
       </c>
     </row>
     <row r="504" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A504" s="9" t="s">
-        <v>664</v>
+        <v>673</v>
       </c>
       <c r="B504" s="10" t="s">
-        <v>665</v>
+        <v>674</v>
       </c>
       <c r="C504" s="10" t="s">
-        <v>666</v>
+        <v>675</v>
       </c>
       <c r="D504" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E504" s="11" t="s">
-        <v>667</v>
+        <v>676</v>
       </c>
     </row>
     <row r="505" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A505" s="9" t="s">
-        <v>668</v>
+        <v>677</v>
       </c>
       <c r="B505" s="10" t="s">
-        <v>669</v>
+        <v>678</v>
       </c>
       <c r="C505" s="10" t="s">
-        <v>670</v>
+        <v>679</v>
       </c>
       <c r="D505" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E505" s="11" t="s">
-        <v>671</v>
+        <v>680</v>
       </c>
     </row>
     <row r="506" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A506" s="9" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B506" s="10" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="C506" s="10" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="D506" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E506" s="11" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
     </row>
     <row r="507" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A507" s="9" t="s">
-        <v>672</v>
+        <v>681</v>
       </c>
       <c r="B507" s="10" t="s">
-        <v>673</v>
+        <v>682</v>
       </c>
       <c r="C507" s="10" t="s">
-        <v>674</v>
+        <v>683</v>
       </c>
       <c r="D507" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E507" s="11" t="s">
-        <v>675</v>
+        <v>684</v>
       </c>
     </row>
     <row r="508" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A508" s="9" t="s">
-        <v>676</v>
+        <v>685</v>
       </c>
       <c r="B508" s="10" t="s">
-        <v>677</v>
+        <v>686</v>
       </c>
       <c r="C508" s="10" t="s">
-        <v>678</v>
+        <v>687</v>
       </c>
       <c r="D508" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E508" s="11" t="s">
-        <v>679</v>
+        <v>688</v>
       </c>
     </row>
     <row r="509" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A509" s="9" t="s">
-        <v>680</v>
+        <v>689</v>
       </c>
       <c r="B509" s="10" t="s">
-        <v>681</v>
+        <v>690</v>
       </c>
       <c r="C509" s="10" t="s">
-        <v>682</v>
+        <v>691</v>
       </c>
       <c r="D509" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E509" s="11" t="s">
-        <v>683</v>
+        <v>692</v>
       </c>
     </row>
     <row r="510" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A510" s="9" t="s">
-        <v>684</v>
+        <v>693</v>
       </c>
       <c r="B510" s="10" t="s">
-        <v>685</v>
+        <v>694</v>
       </c>
       <c r="C510" s="10" t="s">
-        <v>686</v>
+        <v>695</v>
       </c>
       <c r="D510" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E510" s="11" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="511" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A511" s="9" t="s">
-        <v>688</v>
+        <v>697</v>
       </c>
       <c r="B511" s="10" t="s">
-        <v>689</v>
+        <v>698</v>
       </c>
       <c r="C511" s="10" t="s">
-        <v>690</v>
+        <v>699</v>
       </c>
       <c r="D511" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E511" s="11" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="512" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A512" s="9" t="s">
-        <v>691</v>
+        <v>700</v>
       </c>
       <c r="B512" s="10" t="s">
-        <v>692</v>
+        <v>701</v>
       </c>
       <c r="C512" s="10" t="s">
-        <v>693</v>
+        <v>702</v>
       </c>
       <c r="D512" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E512" s="11" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="513" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A513" s="9" t="s">
-        <v>694</v>
+        <v>703</v>
       </c>
       <c r="B513" s="10" t="s">
-        <v>695</v>
+        <v>704</v>
       </c>
       <c r="C513" s="10"/>
       <c r="D513" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E513" s="11" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="514" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A514" s="9" t="s">
-        <v>697</v>
+        <v>706</v>
       </c>
       <c r="B514" s="10" t="s">
-        <v>698</v>
+        <v>707</v>
       </c>
       <c r="C514" s="10" t="s">
-        <v>699</v>
+        <v>708</v>
       </c>
       <c r="D514" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E514" s="11" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="515" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A515" s="9" t="s">
-        <v>700</v>
+        <v>709</v>
       </c>
       <c r="B515" s="10" t="s">
-        <v>701</v>
+        <v>710</v>
       </c>
       <c r="C515" s="10" t="s">
-        <v>702</v>
+        <v>711</v>
       </c>
       <c r="D515" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E515" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="516" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A516" s="9" t="s">
-        <v>704</v>
+        <v>713</v>
       </c>
       <c r="B516" s="10" t="s">
-        <v>705</v>
+        <v>714</v>
       </c>
       <c r="C516" s="10" t="s">
-        <v>706</v>
+        <v>715</v>
       </c>
       <c r="D516" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E516" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="517" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A517" s="9" t="s">
-        <v>707</v>
+        <v>716</v>
       </c>
       <c r="B517" s="10" t="s">
-        <v>708</v>
+        <v>717</v>
       </c>
       <c r="C517" s="10" t="s">
-        <v>709</v>
+        <v>718</v>
       </c>
       <c r="D517" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E517" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="518" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A518" s="9" t="s">
-        <v>710</v>
+        <v>719</v>
       </c>
       <c r="B518" s="10" t="s">
-        <v>711</v>
+        <v>720</v>
       </c>
       <c r="C518" s="10"/>
       <c r="D518" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E518" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="519" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A519" s="9" t="s">
-        <v>712</v>
+        <v>721</v>
       </c>
       <c r="B519" s="10" t="s">
-        <v>713</v>
+        <v>722</v>
       </c>
       <c r="C519" s="10"/>
       <c r="D519" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E519" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="520" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A520" s="9" t="s">
-        <v>714</v>
+        <v>723</v>
       </c>
       <c r="B520" s="10" t="s">
-        <v>715</v>
+        <v>724</v>
       </c>
       <c r="C520" s="10" t="s">
-        <v>716</v>
+        <v>725</v>
       </c>
       <c r="D520" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E520" s="11" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
     </row>
     <row r="521" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A521" s="9" t="s">
-        <v>718</v>
+        <v>727</v>
       </c>
       <c r="B521" s="10" t="s">
-        <v>719</v>
+        <v>728</v>
       </c>
       <c r="C521" s="10" t="s">
-        <v>720</v>
+        <v>729</v>
       </c>
       <c r="D521" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E521" s="11" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
     </row>
     <row r="522" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A522" s="9" t="s">
-        <v>721</v>
+        <v>730</v>
       </c>
       <c r="B522" s="10" t="s">
-        <v>722</v>
+        <v>731</v>
       </c>
       <c r="C522" s="10" t="s">
-        <v>723</v>
+        <v>732</v>
       </c>
       <c r="D522" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E522" s="11" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
     </row>
     <row r="523" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A523" s="9" t="s">
-        <v>725</v>
+        <v>734</v>
       </c>
       <c r="B523" s="10" t="s">
-        <v>726</v>
+        <v>735</v>
       </c>
       <c r="C523" s="10" t="s">
-        <v>727</v>
+        <v>736</v>
       </c>
       <c r="D523" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E523" s="11" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
     </row>
     <row r="524" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A524" s="9" t="s">
-        <v>728</v>
+        <v>737</v>
       </c>
       <c r="B524" s="10" t="s">
-        <v>729</v>
+        <v>738</v>
       </c>
       <c r="C524" s="10" t="s">
-        <v>730</v>
+        <v>739</v>
       </c>
       <c r="D524" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E524" s="11" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="525" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A525" s="9" t="s">
-        <v>731</v>
+        <v>740</v>
       </c>
       <c r="B525" s="10" t="s">
-        <v>732</v>
+        <v>741</v>
       </c>
       <c r="C525" s="10" t="s">
-        <v>733</v>
+        <v>742</v>
       </c>
       <c r="D525" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E525" s="11" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="526" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A526" s="9" t="s">
-        <v>734</v>
+        <v>743</v>
       </c>
       <c r="B526" s="10" t="s">
-        <v>735</v>
+        <v>744</v>
       </c>
       <c r="C526" s="10" t="s">
-        <v>736</v>
+        <v>745</v>
       </c>
       <c r="D526" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E526" s="11" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="527" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A527" s="9" t="s">
-        <v>737</v>
+        <v>746</v>
       </c>
       <c r="B527" s="10" t="s">
-        <v>738</v>
-[...1 lines deleted...]
-      <c r="C527" s="10"/>
+        <v>747</v>
+      </c>
+      <c r="C527" s="10" t="s">
+        <v>748</v>
+      </c>
       <c r="D527" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E527" s="11" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="528" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A528" s="9" t="s">
-        <v>739</v>
+        <v>749</v>
       </c>
       <c r="B528" s="10" t="s">
-        <v>740</v>
+        <v>750</v>
       </c>
       <c r="C528" s="10" t="s">
-        <v>741</v>
+        <v>751</v>
       </c>
       <c r="D528" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E528" s="11" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="529" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A529" s="9" t="s">
-        <v>742</v>
+        <v>752</v>
       </c>
       <c r="B529" s="10" t="s">
-        <v>743</v>
+        <v>753</v>
       </c>
       <c r="C529" s="10" t="s">
-        <v>744</v>
+        <v>754</v>
       </c>
       <c r="D529" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E529" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="530" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A530" s="9" t="s">
-        <v>745</v>
+        <v>755</v>
       </c>
       <c r="B530" s="10" t="s">
-        <v>746</v>
+        <v>756</v>
       </c>
       <c r="C530" s="10" t="s">
-        <v>747</v>
+        <v>757</v>
       </c>
       <c r="D530" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E530" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="531" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A531" s="9" t="s">
-        <v>748</v>
+        <v>758</v>
       </c>
       <c r="B531" s="10" t="s">
-        <v>749</v>
+        <v>759</v>
       </c>
       <c r="C531" s="10" t="s">
-        <v>750</v>
+        <v>760</v>
       </c>
       <c r="D531" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E531" s="11" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
     </row>
     <row r="532" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A532" s="9" t="s">
-        <v>751</v>
+        <v>761</v>
       </c>
       <c r="B532" s="10" t="s">
-        <v>752</v>
+        <v>762</v>
       </c>
       <c r="C532" s="10" t="s">
-        <v>753</v>
+        <v>763</v>
       </c>
       <c r="D532" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E532" s="11" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
     </row>
     <row r="533" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A533" s="9" t="s">
-        <v>754</v>
+        <v>764</v>
       </c>
       <c r="B533" s="10" t="s">
-        <v>755</v>
+        <v>765</v>
       </c>
       <c r="C533" s="10" t="s">
-        <v>756</v>
+        <v>766</v>
       </c>
       <c r="D533" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E533" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="534" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A534" s="9" t="s">
-        <v>758</v>
+        <v>768</v>
       </c>
       <c r="B534" s="10" t="s">
-        <v>759</v>
+        <v>769</v>
       </c>
       <c r="C534" s="10" t="s">
-        <v>760</v>
+        <v>770</v>
       </c>
       <c r="D534" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E534" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="535" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A535" s="9" t="s">
-        <v>761</v>
+        <v>771</v>
       </c>
       <c r="B535" s="10" t="s">
-        <v>762</v>
+        <v>772</v>
       </c>
       <c r="C535" s="10" t="s">
-        <v>763</v>
+        <v>773</v>
       </c>
       <c r="D535" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E535" s="11" t="s">
-        <v>764</v>
+        <v>774</v>
       </c>
     </row>
     <row r="536" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A536" s="9" t="s">
-        <v>765</v>
+        <v>775</v>
       </c>
       <c r="B536" s="10" t="s">
-        <v>766</v>
+        <v>776</v>
       </c>
       <c r="C536" s="10" t="s">
-        <v>767</v>
+        <v>777</v>
       </c>
       <c r="D536" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E536" s="11" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="537" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A537" s="9" t="s">
-        <v>769</v>
+        <v>779</v>
       </c>
       <c r="B537" s="10" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="C537" s="10" t="s">
-        <v>771</v>
+        <v>781</v>
       </c>
       <c r="D537" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E537" s="11" t="s">
-        <v>764</v>
+        <v>774</v>
       </c>
     </row>
     <row r="538" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A538" s="9" t="s">
-        <v>772</v>
+        <v>782</v>
       </c>
       <c r="B538" s="10" t="s">
-        <v>773</v>
+        <v>783</v>
       </c>
       <c r="C538" s="10" t="s">
-        <v>774</v>
+        <v>784</v>
       </c>
       <c r="D538" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E538" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="539" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A539" s="9" t="s">
-        <v>775</v>
+        <v>785</v>
       </c>
       <c r="B539" s="10" t="s">
-        <v>776</v>
+        <v>786</v>
       </c>
       <c r="C539" s="10"/>
       <c r="D539" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E539" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="540" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A540" s="9" t="s">
-        <v>777</v>
+        <v>787</v>
       </c>
       <c r="B540" s="10" t="s">
-        <v>778</v>
+        <v>788</v>
       </c>
       <c r="C540" s="10" t="s">
-        <v>779</v>
+        <v>789</v>
       </c>
       <c r="D540" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E540" s="11" t="s">
-        <v>780</v>
+        <v>790</v>
       </c>
     </row>
     <row r="541" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A541" s="9" t="s">
-        <v>781</v>
+        <v>791</v>
       </c>
       <c r="B541" s="10" t="s">
-        <v>782</v>
+        <v>792</v>
       </c>
       <c r="C541" s="10" t="s">
-        <v>783</v>
+        <v>793</v>
       </c>
       <c r="D541" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E541" s="11" t="s">
-        <v>784</v>
+        <v>794</v>
       </c>
     </row>
     <row r="542" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A542" s="9" t="s">
-        <v>785</v>
+        <v>795</v>
       </c>
       <c r="B542" s="10" t="s">
-        <v>786</v>
+        <v>796</v>
       </c>
       <c r="C542" s="10" t="s">
-        <v>787</v>
+        <v>797</v>
       </c>
       <c r="D542" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E542" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="543" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A543" s="9" t="s">
-        <v>788</v>
+        <v>798</v>
       </c>
       <c r="B543" s="10" t="s">
-        <v>789</v>
+        <v>799</v>
       </c>
       <c r="C543" s="10" t="s">
-        <v>790</v>
+        <v>800</v>
       </c>
       <c r="D543" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E543" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="544" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A544" s="9" t="s">
-        <v>791</v>
+        <v>801</v>
       </c>
       <c r="B544" s="10" t="s">
-        <v>792</v>
+        <v>802</v>
       </c>
       <c r="C544" s="10"/>
       <c r="D544" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E544" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="545" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A545" s="9" t="s">
-        <v>793</v>
+        <v>803</v>
       </c>
       <c r="B545" s="10" t="s">
-        <v>794</v>
+        <v>804</v>
       </c>
       <c r="C545" s="10"/>
       <c r="D545" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E545" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="546" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A546" s="9" t="s">
-        <v>795</v>
+        <v>805</v>
       </c>
       <c r="B546" s="10" t="s">
-        <v>796</v>
+        <v>806</v>
       </c>
       <c r="C546" s="10"/>
       <c r="D546" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E546" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="547" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A547" s="9" t="s">
-        <v>797</v>
+        <v>807</v>
       </c>
       <c r="B547" s="10" t="s">
-        <v>798</v>
+        <v>808</v>
       </c>
       <c r="C547" s="10" t="s">
-        <v>799</v>
+        <v>809</v>
       </c>
       <c r="D547" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E547" s="11" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
     </row>
     <row r="548" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A548" s="9" t="s">
-        <v>800</v>
+        <v>810</v>
       </c>
       <c r="B548" s="10" t="s">
-        <v>801</v>
+        <v>811</v>
       </c>
       <c r="C548" s="10" t="s">
-        <v>802</v>
+        <v>812</v>
       </c>
       <c r="D548" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E548" s="11" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
     </row>
     <row r="549" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A549" s="9" t="s">
-        <v>803</v>
+        <v>813</v>
       </c>
       <c r="B549" s="10" t="s">
-        <v>804</v>
+        <v>814</v>
       </c>
       <c r="C549" s="10" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="D549" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E549" s="11" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
     </row>
     <row r="550" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A550" s="9" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="B550" s="10" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="C550" s="10" t="s">
-        <v>808</v>
+        <v>818</v>
       </c>
       <c r="D550" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E550" s="11" t="s">
-        <v>809</v>
+        <v>819</v>
       </c>
     </row>
     <row r="551" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A551" s="9" t="s">
-        <v>810</v>
+        <v>820</v>
       </c>
       <c r="B551" s="10" t="s">
-        <v>811</v>
+        <v>821</v>
       </c>
       <c r="C551" s="10" t="s">
-        <v>812</v>
+        <v>822</v>
       </c>
       <c r="D551" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E551" s="11" t="s">
-        <v>813</v>
+        <v>823</v>
       </c>
     </row>
     <row r="552" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A552" s="9" t="s">
-        <v>814</v>
+        <v>824</v>
       </c>
       <c r="B552" s="10" t="s">
-        <v>815</v>
+        <v>825</v>
       </c>
       <c r="C552" s="10" t="s">
-        <v>816</v>
+        <v>826</v>
       </c>
       <c r="D552" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E552" s="11" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
     </row>
     <row r="553" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A553" s="9" t="s">
-        <v>818</v>
+        <v>828</v>
       </c>
       <c r="B553" s="10" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="C553" s="10" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="D553" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E553" s="11" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
     </row>
     <row r="554" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A554" s="9" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="B554" s="10" t="s">
-        <v>823</v>
+        <v>833</v>
       </c>
       <c r="C554" s="10" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="D554" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E554" s="11" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
     </row>
     <row r="555" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A555" s="9" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="B555" s="10" t="s">
-        <v>826</v>
+        <v>836</v>
       </c>
       <c r="C555" s="10"/>
       <c r="D555" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E555" s="11" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
     </row>
     <row r="556" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A556" s="9" t="s">
-        <v>828</v>
+        <v>838</v>
       </c>
       <c r="B556" s="10" t="s">
-        <v>829</v>
-[...1 lines deleted...]
-      <c r="C556" s="10"/>
+        <v>839</v>
+      </c>
+      <c r="C556" s="10" t="s">
+        <v>840</v>
+      </c>
       <c r="D556" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E556" s="11" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
     </row>
     <row r="557" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A557" s="9" t="s">
-        <v>830</v>
+        <v>841</v>
       </c>
       <c r="B557" s="10" t="s">
-        <v>831</v>
+        <v>842</v>
       </c>
       <c r="C557" s="10" t="s">
-        <v>832</v>
+        <v>843</v>
       </c>
       <c r="D557" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E557" s="11" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="558" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A558" s="9" t="s">
-        <v>833</v>
+        <v>844</v>
       </c>
       <c r="B558" s="10" t="s">
-        <v>834</v>
+        <v>845</v>
       </c>
       <c r="C558" s="10" t="s">
-        <v>835</v>
+        <v>846</v>
       </c>
       <c r="D558" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E558" s="11" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="559" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A559" s="9" t="s">
-        <v>836</v>
+        <v>847</v>
       </c>
       <c r="B559" s="10" t="s">
-        <v>837</v>
+        <v>848</v>
       </c>
       <c r="C559" s="10" t="s">
-        <v>838</v>
+        <v>849</v>
       </c>
       <c r="D559" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E559" s="11" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
     </row>
     <row r="560" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A560" s="9" t="s">
-        <v>839</v>
+        <v>850</v>
       </c>
       <c r="B560" s="10" t="s">
-        <v>840</v>
+        <v>851</v>
       </c>
       <c r="C560" s="10" t="s">
-        <v>841</v>
+        <v>852</v>
       </c>
       <c r="D560" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E560" s="11" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
     </row>
     <row r="561" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A561" s="9" t="s">
-        <v>842</v>
+        <v>853</v>
       </c>
       <c r="B561" s="10" t="s">
-        <v>843</v>
+        <v>854</v>
       </c>
       <c r="C561" s="10"/>
       <c r="D561" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E561" s="11" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
     </row>
     <row r="562" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A562" s="9" t="s">
-        <v>844</v>
+        <v>855</v>
       </c>
       <c r="B562" s="10" t="s">
-        <v>845</v>
+        <v>856</v>
       </c>
       <c r="C562" s="10"/>
       <c r="D562" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E562" s="11" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
     </row>
     <row r="563" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A563" s="9" t="s">
-        <v>846</v>
+        <v>857</v>
       </c>
       <c r="B563" s="10" t="s">
-        <v>847</v>
+        <v>858</v>
       </c>
       <c r="C563" s="10" t="s">
-        <v>848</v>
+        <v>859</v>
       </c>
       <c r="D563" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E563" s="11" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="564" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A564" s="9" t="s">
-        <v>849</v>
+        <v>860</v>
       </c>
       <c r="B564" s="10" t="s">
-        <v>850</v>
+        <v>861</v>
       </c>
       <c r="C564" s="10" t="s">
-        <v>851</v>
+        <v>862</v>
       </c>
       <c r="D564" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E564" s="11" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="565" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A565" s="9" t="s">
-        <v>852</v>
+        <v>863</v>
       </c>
       <c r="B565" s="10" t="s">
-        <v>853</v>
+        <v>864</v>
       </c>
       <c r="C565" s="10" t="s">
-        <v>854</v>
+        <v>865</v>
       </c>
       <c r="D565" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E565" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="566" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A566" s="9" t="s">
-        <v>855</v>
+        <v>866</v>
       </c>
       <c r="B566" s="10" t="s">
-        <v>856</v>
+        <v>867</v>
       </c>
       <c r="C566" s="10" t="s">
-        <v>857</v>
+        <v>868</v>
       </c>
       <c r="D566" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E566" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="567" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A567" s="9" t="s">
-        <v>858</v>
+        <v>869</v>
       </c>
       <c r="B567" s="10" t="s">
-        <v>859</v>
+        <v>870</v>
       </c>
       <c r="C567" s="10" t="s">
-        <v>860</v>
+        <v>871</v>
       </c>
       <c r="D567" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E567" s="11" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
     </row>
     <row r="568" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A568" s="9" t="s">
-        <v>861</v>
+        <v>872</v>
       </c>
       <c r="B568" s="10" t="s">
-        <v>862</v>
+        <v>873</v>
       </c>
       <c r="C568" s="10" t="s">
-        <v>863</v>
+        <v>874</v>
       </c>
       <c r="D568" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E568" s="11" t="s">
-        <v>864</v>
+        <v>875</v>
       </c>
     </row>
     <row r="569" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A569" s="9" t="s">
-        <v>865</v>
+        <v>876</v>
       </c>
       <c r="B569" s="10" t="s">
-        <v>866</v>
+        <v>877</v>
       </c>
       <c r="C569" s="10" t="s">
-        <v>867</v>
+        <v>878</v>
       </c>
       <c r="D569" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E569" s="11" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
     </row>
     <row r="570" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A570" s="9" t="s">
-        <v>868</v>
+        <v>879</v>
       </c>
       <c r="B570" s="10" t="s">
-        <v>869</v>
+        <v>880</v>
       </c>
       <c r="C570" s="10" t="s">
-        <v>870</v>
+        <v>881</v>
       </c>
       <c r="D570" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E570" s="11" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
     </row>
     <row r="571" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A571" s="9" t="s">
-        <v>871</v>
+        <v>882</v>
       </c>
       <c r="B571" s="10" t="s">
-        <v>872</v>
+        <v>883</v>
       </c>
       <c r="C571" s="10"/>
       <c r="D571" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E571" s="11" t="s">
-        <v>873</v>
+        <v>884</v>
       </c>
     </row>
     <row r="572" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A572" s="9" t="s">
-        <v>874</v>
+        <v>885</v>
       </c>
       <c r="B572" s="10" t="s">
-        <v>875</v>
+        <v>886</v>
       </c>
       <c r="C572" s="10"/>
       <c r="D572" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E572" s="11" t="s">
-        <v>873</v>
+        <v>884</v>
       </c>
     </row>
     <row r="573" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A573" s="9" t="s">
-        <v>876</v>
+        <v>887</v>
       </c>
       <c r="B573" s="10" t="s">
-        <v>877</v>
+        <v>888</v>
       </c>
       <c r="C573" s="10"/>
       <c r="D573" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E573" s="11" t="s">
-        <v>873</v>
+        <v>884</v>
       </c>
     </row>
     <row r="574" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A574" s="9" t="s">
-        <v>878</v>
+        <v>889</v>
       </c>
       <c r="B574" s="10" t="s">
-        <v>879</v>
+        <v>890</v>
       </c>
       <c r="C574" s="10" t="s">
-        <v>880</v>
+        <v>891</v>
       </c>
       <c r="D574" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E574" s="11" t="s">
-        <v>881</v>
+        <v>892</v>
       </c>
     </row>
     <row r="575" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A575" s="9" t="s">
-        <v>882</v>
+        <v>893</v>
       </c>
       <c r="B575" s="10" t="s">
-        <v>883</v>
+        <v>894</v>
       </c>
       <c r="C575" s="10" t="s">
-        <v>884</v>
+        <v>895</v>
       </c>
       <c r="D575" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E575" s="11" t="s">
-        <v>881</v>
+        <v>892</v>
       </c>
     </row>
     <row r="576" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A576" s="9" t="s">
-        <v>885</v>
+        <v>896</v>
       </c>
       <c r="B576" s="10" t="s">
-        <v>886</v>
+        <v>897</v>
       </c>
       <c r="C576" s="10" t="s">
-        <v>887</v>
+        <v>898</v>
       </c>
       <c r="D576" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E576" s="11" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
     </row>
     <row r="577" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A577" s="9" t="s">
-        <v>888</v>
+        <v>899</v>
       </c>
       <c r="B577" s="10" t="s">
-        <v>889</v>
+        <v>900</v>
       </c>
       <c r="C577" s="10" t="s">
-        <v>890</v>
+        <v>901</v>
       </c>
       <c r="D577" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E577" s="11" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
     </row>
     <row r="578" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A578" s="9" t="s">
-        <v>891</v>
+        <v>902</v>
       </c>
       <c r="B578" s="10" t="s">
-        <v>892</v>
+        <v>903</v>
       </c>
       <c r="C578" s="10" t="s">
-        <v>893</v>
+        <v>904</v>
       </c>
       <c r="D578" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E578" s="11" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
     </row>
     <row r="579" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A579" s="9" t="s">
-        <v>894</v>
+        <v>905</v>
       </c>
       <c r="B579" s="10" t="s">
-        <v>895</v>
+        <v>906</v>
       </c>
       <c r="C579" s="10" t="s">
-        <v>896</v>
+        <v>907</v>
       </c>
       <c r="D579" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E579" s="11" t="s">
-        <v>897</v>
+        <v>908</v>
       </c>
     </row>
     <row r="580" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A580" s="9" t="s">
-        <v>898</v>
+        <v>909</v>
       </c>
       <c r="B580" s="10" t="s">
-        <v>899</v>
+        <v>910</v>
       </c>
       <c r="C580" s="10" t="s">
-        <v>900</v>
+        <v>911</v>
       </c>
       <c r="D580" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E580" s="11" t="s">
-        <v>901</v>
+        <v>912</v>
       </c>
     </row>
     <row r="581" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A581" s="9" t="s">
-        <v>902</v>
+        <v>913</v>
       </c>
       <c r="B581" s="10" t="s">
-        <v>903</v>
+        <v>914</v>
       </c>
       <c r="C581" s="10" t="s">
-        <v>904</v>
+        <v>915</v>
       </c>
       <c r="D581" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E581" s="11" t="s">
-        <v>905</v>
+        <v>916</v>
       </c>
     </row>
     <row r="582" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A582" s="9" t="s">
-        <v>906</v>
+        <v>917</v>
       </c>
       <c r="B582" s="10" t="s">
-        <v>907</v>
+        <v>918</v>
       </c>
       <c r="C582" s="10" t="s">
-        <v>908</v>
+        <v>919</v>
       </c>
       <c r="D582" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E582" s="11" t="s">
-        <v>909</v>
+        <v>920</v>
       </c>
     </row>
     <row r="583" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A583" s="9" t="s">
-        <v>910</v>
+        <v>921</v>
       </c>
       <c r="B583" s="10" t="s">
-        <v>911</v>
+        <v>922</v>
       </c>
       <c r="C583" s="10" t="s">
-        <v>912</v>
+        <v>923</v>
       </c>
       <c r="D583" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E583" s="11" t="s">
-        <v>909</v>
+        <v>920</v>
       </c>
     </row>
     <row r="584" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A584" s="9" t="s">
-        <v>913</v>
+        <v>924</v>
       </c>
       <c r="B584" s="10" t="s">
-        <v>914</v>
+        <v>925</v>
       </c>
       <c r="C584" s="10" t="s">
-        <v>915</v>
+        <v>926</v>
       </c>
       <c r="D584" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E584" s="11" t="s">
-        <v>909</v>
+        <v>920</v>
       </c>
     </row>
     <row r="585" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A585" s="9" t="s">
-        <v>916</v>
+        <v>927</v>
       </c>
       <c r="B585" s="10" t="s">
-        <v>917</v>
+        <v>928</v>
       </c>
       <c r="C585" s="10" t="s">
-        <v>918</v>
+        <v>929</v>
       </c>
       <c r="D585" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E585" s="11" t="s">
-        <v>909</v>
+        <v>920</v>
       </c>
     </row>
     <row r="586" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A586" s="9" t="s">
-        <v>919</v>
+        <v>930</v>
       </c>
       <c r="B586" s="10" t="s">
-        <v>920</v>
+        <v>931</v>
       </c>
       <c r="C586" s="10" t="s">
-        <v>921</v>
+        <v>932</v>
       </c>
       <c r="D586" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E586" s="11" t="s">
-        <v>588</v>
+        <v>597</v>
       </c>
     </row>
     <row r="587" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A587" s="13" t="s">
-        <v>922</v>
+        <v>933</v>
       </c>
       <c r="B587" s="13"/>
       <c r="C587" s="13"/>
       <c r="D587" s="13"/>
       <c r="E587" s="13"/>
     </row>
     <row r="588" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A588" s="9" t="s">
-        <v>672</v>
+        <v>681</v>
       </c>
       <c r="B588" s="10" t="s">
-        <v>673</v>
+        <v>682</v>
       </c>
       <c r="C588" s="10" t="s">
-        <v>674</v>
+        <v>683</v>
       </c>
       <c r="D588" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E588" s="11" t="s">
-        <v>675</v>
+        <v>684</v>
       </c>
     </row>
     <row r="589" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A589" s="9" t="s">
-        <v>676</v>
+        <v>685</v>
       </c>
       <c r="B589" s="10" t="s">
-        <v>677</v>
+        <v>686</v>
       </c>
       <c r="C589" s="10" t="s">
-        <v>678</v>
+        <v>687</v>
       </c>
       <c r="D589" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E589" s="11" t="s">
-        <v>679</v>
+        <v>688</v>
       </c>
     </row>
     <row r="590" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A590" s="9" t="s">
-        <v>680</v>
+        <v>689</v>
       </c>
       <c r="B590" s="10" t="s">
-        <v>681</v>
+        <v>690</v>
       </c>
       <c r="C590" s="10" t="s">
-        <v>682</v>
+        <v>691</v>
       </c>
       <c r="D590" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E590" s="11" t="s">
-        <v>683</v>
+        <v>692</v>
       </c>
     </row>
     <row r="591" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A591" s="9" t="s">
-        <v>684</v>
+        <v>693</v>
       </c>
       <c r="B591" s="10" t="s">
-        <v>685</v>
+        <v>694</v>
       </c>
       <c r="C591" s="10" t="s">
-        <v>686</v>
+        <v>695</v>
       </c>
       <c r="D591" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E591" s="11" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="592" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A592" s="9" t="s">
-        <v>688</v>
+        <v>697</v>
       </c>
       <c r="B592" s="10" t="s">
-        <v>689</v>
+        <v>698</v>
       </c>
       <c r="C592" s="10" t="s">
-        <v>690</v>
+        <v>699</v>
       </c>
       <c r="D592" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E592" s="11" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="593" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A593" s="9" t="s">
-        <v>691</v>
+        <v>700</v>
       </c>
       <c r="B593" s="10" t="s">
-        <v>692</v>
+        <v>701</v>
       </c>
       <c r="C593" s="10" t="s">
-        <v>693</v>
+        <v>702</v>
       </c>
       <c r="D593" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E593" s="11" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="594" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A594" s="9" t="s">
-        <v>694</v>
+        <v>703</v>
       </c>
       <c r="B594" s="10" t="s">
-        <v>695</v>
+        <v>704</v>
       </c>
       <c r="C594" s="10"/>
       <c r="D594" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E594" s="11" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="595" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A595" s="9" t="s">
-        <v>697</v>
+        <v>706</v>
       </c>
       <c r="B595" s="10" t="s">
-        <v>698</v>
+        <v>707</v>
       </c>
       <c r="C595" s="10" t="s">
-        <v>699</v>
+        <v>708</v>
       </c>
       <c r="D595" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E595" s="11" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="596" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A596" s="9" t="s">
-        <v>700</v>
+        <v>709</v>
       </c>
       <c r="B596" s="10" t="s">
-        <v>701</v>
+        <v>710</v>
       </c>
       <c r="C596" s="10" t="s">
-        <v>702</v>
+        <v>711</v>
       </c>
       <c r="D596" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E596" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="597" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A597" s="9" t="s">
-        <v>704</v>
+        <v>713</v>
       </c>
       <c r="B597" s="10" t="s">
-        <v>705</v>
+        <v>714</v>
       </c>
       <c r="C597" s="10" t="s">
-        <v>706</v>
+        <v>715</v>
       </c>
       <c r="D597" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E597" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="598" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A598" s="9" t="s">
-        <v>707</v>
+        <v>716</v>
       </c>
       <c r="B598" s="10" t="s">
-        <v>708</v>
+        <v>717</v>
       </c>
       <c r="C598" s="10" t="s">
-        <v>709</v>
+        <v>718</v>
       </c>
       <c r="D598" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E598" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="599" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A599" s="9" t="s">
-        <v>710</v>
+        <v>719</v>
       </c>
       <c r="B599" s="10" t="s">
-        <v>711</v>
+        <v>720</v>
       </c>
       <c r="C599" s="10"/>
       <c r="D599" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E599" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="600" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A600" s="9" t="s">
-        <v>712</v>
+        <v>721</v>
       </c>
       <c r="B600" s="10" t="s">
-        <v>713</v>
+        <v>722</v>
       </c>
       <c r="C600" s="10"/>
       <c r="D600" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E600" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="601" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A601" s="9" t="s">
-        <v>714</v>
+        <v>723</v>
       </c>
       <c r="B601" s="10" t="s">
-        <v>715</v>
+        <v>724</v>
       </c>
       <c r="C601" s="10" t="s">
-        <v>716</v>
+        <v>725</v>
       </c>
       <c r="D601" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E601" s="11" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
     </row>
     <row r="602" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A602" s="9" t="s">
-        <v>718</v>
+        <v>727</v>
       </c>
       <c r="B602" s="10" t="s">
-        <v>719</v>
+        <v>728</v>
       </c>
       <c r="C602" s="10" t="s">
-        <v>720</v>
+        <v>729</v>
       </c>
       <c r="D602" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E602" s="11" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
     </row>
     <row r="603" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A603" s="9" t="s">
-        <v>721</v>
+        <v>730</v>
       </c>
       <c r="B603" s="10" t="s">
-        <v>722</v>
+        <v>731</v>
       </c>
       <c r="C603" s="10" t="s">
-        <v>723</v>
+        <v>732</v>
       </c>
       <c r="D603" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E603" s="11" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
     </row>
     <row r="604" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A604" s="9" t="s">
-        <v>725</v>
+        <v>734</v>
       </c>
       <c r="B604" s="10" t="s">
-        <v>726</v>
+        <v>735</v>
       </c>
       <c r="C604" s="10" t="s">
-        <v>727</v>
+        <v>736</v>
       </c>
       <c r="D604" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E604" s="11" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
     </row>
     <row r="605" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A605" s="9" t="s">
-        <v>728</v>
+        <v>737</v>
       </c>
       <c r="B605" s="10" t="s">
-        <v>729</v>
+        <v>738</v>
       </c>
       <c r="C605" s="10" t="s">
-        <v>730</v>
+        <v>739</v>
       </c>
       <c r="D605" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E605" s="11" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="606" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A606" s="9" t="s">
-        <v>731</v>
+        <v>740</v>
       </c>
       <c r="B606" s="10" t="s">
-        <v>732</v>
+        <v>741</v>
       </c>
       <c r="C606" s="10" t="s">
-        <v>733</v>
+        <v>742</v>
       </c>
       <c r="D606" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E606" s="11" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="607" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A607" s="9" t="s">
-        <v>734</v>
+        <v>743</v>
       </c>
       <c r="B607" s="10" t="s">
-        <v>735</v>
+        <v>744</v>
       </c>
       <c r="C607" s="10" t="s">
-        <v>736</v>
+        <v>745</v>
       </c>
       <c r="D607" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E607" s="11" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="608" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A608" s="9" t="s">
-        <v>737</v>
+        <v>746</v>
       </c>
       <c r="B608" s="10" t="s">
-        <v>738</v>
-[...1 lines deleted...]
-      <c r="C608" s="10"/>
+        <v>747</v>
+      </c>
+      <c r="C608" s="10" t="s">
+        <v>748</v>
+      </c>
       <c r="D608" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E608" s="11" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="609" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A609" s="9" t="s">
-        <v>739</v>
+        <v>749</v>
       </c>
       <c r="B609" s="10" t="s">
-        <v>740</v>
+        <v>750</v>
       </c>
       <c r="C609" s="10" t="s">
-        <v>741</v>
+        <v>751</v>
       </c>
       <c r="D609" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E609" s="11" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="610" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A610" s="9" t="s">
-        <v>742</v>
+        <v>752</v>
       </c>
       <c r="B610" s="10" t="s">
-        <v>743</v>
+        <v>753</v>
       </c>
       <c r="C610" s="10" t="s">
-        <v>744</v>
+        <v>754</v>
       </c>
       <c r="D610" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E610" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="611" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A611" s="9" t="s">
-        <v>745</v>
+        <v>755</v>
       </c>
       <c r="B611" s="10" t="s">
-        <v>746</v>
+        <v>756</v>
       </c>
       <c r="C611" s="10" t="s">
-        <v>747</v>
+        <v>757</v>
       </c>
       <c r="D611" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E611" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="612" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A612" s="9" t="s">
-        <v>748</v>
+        <v>758</v>
       </c>
       <c r="B612" s="10" t="s">
-        <v>749</v>
+        <v>759</v>
       </c>
       <c r="C612" s="10" t="s">
-        <v>750</v>
+        <v>760</v>
       </c>
       <c r="D612" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E612" s="11" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
     </row>
     <row r="613" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A613" s="9" t="s">
-        <v>751</v>
+        <v>761</v>
       </c>
       <c r="B613" s="10" t="s">
-        <v>752</v>
+        <v>762</v>
       </c>
       <c r="C613" s="10" t="s">
-        <v>753</v>
+        <v>763</v>
       </c>
       <c r="D613" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E613" s="11" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
     </row>
     <row r="614" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A614" s="9" t="s">
-        <v>754</v>
+        <v>764</v>
       </c>
       <c r="B614" s="10" t="s">
-        <v>755</v>
+        <v>765</v>
       </c>
       <c r="C614" s="10" t="s">
-        <v>756</v>
+        <v>766</v>
       </c>
       <c r="D614" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E614" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="615" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A615" s="9" t="s">
-        <v>758</v>
+        <v>768</v>
       </c>
       <c r="B615" s="10" t="s">
-        <v>759</v>
+        <v>769</v>
       </c>
       <c r="C615" s="10" t="s">
-        <v>760</v>
+        <v>770</v>
       </c>
       <c r="D615" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E615" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="616" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A616" s="9" t="s">
-        <v>761</v>
+        <v>771</v>
       </c>
       <c r="B616" s="10" t="s">
-        <v>762</v>
+        <v>772</v>
       </c>
       <c r="C616" s="10" t="s">
-        <v>763</v>
+        <v>773</v>
       </c>
       <c r="D616" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E616" s="11" t="s">
-        <v>764</v>
+        <v>774</v>
       </c>
     </row>
     <row r="617" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A617" s="9" t="s">
-        <v>765</v>
+        <v>775</v>
       </c>
       <c r="B617" s="10" t="s">
-        <v>766</v>
+        <v>776</v>
       </c>
       <c r="C617" s="10" t="s">
-        <v>767</v>
+        <v>777</v>
       </c>
       <c r="D617" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E617" s="11" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="618" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A618" s="9" t="s">
-        <v>769</v>
+        <v>779</v>
       </c>
       <c r="B618" s="10" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="C618" s="10" t="s">
-        <v>771</v>
+        <v>781</v>
       </c>
       <c r="D618" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E618" s="11" t="s">
-        <v>764</v>
+        <v>774</v>
       </c>
     </row>
     <row r="619" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A619" s="9" t="s">
-        <v>772</v>
+        <v>782</v>
       </c>
       <c r="B619" s="10" t="s">
-        <v>773</v>
+        <v>783</v>
       </c>
       <c r="C619" s="10" t="s">
-        <v>774</v>
+        <v>784</v>
       </c>
       <c r="D619" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E619" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="620" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A620" s="9" t="s">
-        <v>775</v>
+        <v>785</v>
       </c>
       <c r="B620" s="10" t="s">
-        <v>776</v>
+        <v>786</v>
       </c>
       <c r="C620" s="10"/>
       <c r="D620" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E620" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="621" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A621" s="9" t="s">
-        <v>777</v>
+        <v>787</v>
       </c>
       <c r="B621" s="10" t="s">
-        <v>778</v>
+        <v>788</v>
       </c>
       <c r="C621" s="10" t="s">
-        <v>779</v>
+        <v>789</v>
       </c>
       <c r="D621" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E621" s="11" t="s">
-        <v>780</v>
+        <v>790</v>
       </c>
     </row>
     <row r="622" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A622" s="9" t="s">
-        <v>781</v>
+        <v>791</v>
       </c>
       <c r="B622" s="10" t="s">
-        <v>782</v>
+        <v>792</v>
       </c>
       <c r="C622" s="10" t="s">
-        <v>783</v>
+        <v>793</v>
       </c>
       <c r="D622" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E622" s="11" t="s">
-        <v>784</v>
+        <v>794</v>
       </c>
     </row>
     <row r="623" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A623" s="9" t="s">
-        <v>785</v>
+        <v>795</v>
       </c>
       <c r="B623" s="10" t="s">
-        <v>786</v>
+        <v>796</v>
       </c>
       <c r="C623" s="10" t="s">
-        <v>787</v>
+        <v>797</v>
       </c>
       <c r="D623" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E623" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="624" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A624" s="9" t="s">
-        <v>788</v>
+        <v>798</v>
       </c>
       <c r="B624" s="10" t="s">
-        <v>789</v>
+        <v>799</v>
       </c>
       <c r="C624" s="10" t="s">
-        <v>790</v>
+        <v>800</v>
       </c>
       <c r="D624" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E624" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="625" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A625" s="9" t="s">
-        <v>791</v>
+        <v>801</v>
       </c>
       <c r="B625" s="10" t="s">
-        <v>792</v>
+        <v>802</v>
       </c>
       <c r="C625" s="10"/>
       <c r="D625" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E625" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="626" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A626" s="9" t="s">
-        <v>793</v>
+        <v>803</v>
       </c>
       <c r="B626" s="10" t="s">
-        <v>794</v>
+        <v>804</v>
       </c>
       <c r="C626" s="10"/>
       <c r="D626" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E626" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="627" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A627" s="9" t="s">
-        <v>795</v>
+        <v>805</v>
       </c>
       <c r="B627" s="10" t="s">
-        <v>796</v>
+        <v>806</v>
       </c>
       <c r="C627" s="10"/>
       <c r="D627" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E627" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="628" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A628" s="9" t="s">
-        <v>797</v>
+        <v>807</v>
       </c>
       <c r="B628" s="10" t="s">
-        <v>798</v>
+        <v>808</v>
       </c>
       <c r="C628" s="10" t="s">
-        <v>799</v>
+        <v>809</v>
       </c>
       <c r="D628" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E628" s="11" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
     </row>
     <row r="629" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A629" s="9" t="s">
-        <v>800</v>
+        <v>810</v>
       </c>
       <c r="B629" s="10" t="s">
-        <v>801</v>
+        <v>811</v>
       </c>
       <c r="C629" s="10" t="s">
-        <v>802</v>
+        <v>812</v>
       </c>
       <c r="D629" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E629" s="11" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
     </row>
     <row r="630" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A630" s="9" t="s">
-        <v>803</v>
+        <v>813</v>
       </c>
       <c r="B630" s="10" t="s">
-        <v>804</v>
+        <v>814</v>
       </c>
       <c r="C630" s="10" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="D630" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E630" s="11" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
     </row>
     <row r="631" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A631" s="9" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="B631" s="10" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="C631" s="10" t="s">
-        <v>808</v>
+        <v>818</v>
       </c>
       <c r="D631" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E631" s="11" t="s">
-        <v>809</v>
+        <v>819</v>
       </c>
     </row>
     <row r="632" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A632" s="9" t="s">
-        <v>810</v>
+        <v>820</v>
       </c>
       <c r="B632" s="10" t="s">
-        <v>811</v>
+        <v>821</v>
       </c>
       <c r="C632" s="10" t="s">
-        <v>812</v>
+        <v>822</v>
       </c>
       <c r="D632" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E632" s="11" t="s">
-        <v>813</v>
+        <v>823</v>
       </c>
     </row>
     <row r="633" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A633" s="9" t="s">
-        <v>814</v>
+        <v>824</v>
       </c>
       <c r="B633" s="10" t="s">
-        <v>815</v>
+        <v>825</v>
       </c>
       <c r="C633" s="10" t="s">
-        <v>816</v>
+        <v>826</v>
       </c>
       <c r="D633" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E633" s="11" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
     </row>
     <row r="634" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A634" s="9" t="s">
-        <v>818</v>
+        <v>828</v>
       </c>
       <c r="B634" s="10" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="C634" s="10" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="D634" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E634" s="11" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
     </row>
     <row r="635" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A635" s="9" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="B635" s="10" t="s">
-        <v>823</v>
+        <v>833</v>
       </c>
       <c r="C635" s="10" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="D635" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E635" s="11" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
     </row>
     <row r="636" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A636" s="9" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="B636" s="10" t="s">
-        <v>826</v>
+        <v>836</v>
       </c>
       <c r="C636" s="10"/>
       <c r="D636" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E636" s="11" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
     </row>
     <row r="637" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A637" s="9" t="s">
-        <v>828</v>
+        <v>838</v>
       </c>
       <c r="B637" s="10" t="s">
-        <v>829</v>
-[...1 lines deleted...]
-      <c r="C637" s="10"/>
+        <v>839</v>
+      </c>
+      <c r="C637" s="10" t="s">
+        <v>840</v>
+      </c>
       <c r="D637" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E637" s="11" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
     </row>
     <row r="638" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A638" s="9" t="s">
-        <v>830</v>
+        <v>841</v>
       </c>
       <c r="B638" s="10" t="s">
-        <v>831</v>
+        <v>842</v>
       </c>
       <c r="C638" s="10" t="s">
-        <v>832</v>
+        <v>843</v>
       </c>
       <c r="D638" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E638" s="11" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="639" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A639" s="9" t="s">
-        <v>833</v>
+        <v>844</v>
       </c>
       <c r="B639" s="10" t="s">
-        <v>834</v>
+        <v>845</v>
       </c>
       <c r="C639" s="10" t="s">
-        <v>835</v>
+        <v>846</v>
       </c>
       <c r="D639" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E639" s="11" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="640" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A640" s="9" t="s">
-        <v>836</v>
+        <v>847</v>
       </c>
       <c r="B640" s="10" t="s">
-        <v>837</v>
+        <v>848</v>
       </c>
       <c r="C640" s="10" t="s">
-        <v>838</v>
+        <v>849</v>
       </c>
       <c r="D640" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E640" s="11" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
     </row>
     <row r="641" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A641" s="9" t="s">
-        <v>839</v>
+        <v>850</v>
       </c>
       <c r="B641" s="10" t="s">
-        <v>840</v>
+        <v>851</v>
       </c>
       <c r="C641" s="10" t="s">
-        <v>841</v>
+        <v>852</v>
       </c>
       <c r="D641" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E641" s="11" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
     </row>
     <row r="642" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A642" s="9" t="s">
-        <v>842</v>
+        <v>853</v>
       </c>
       <c r="B642" s="10" t="s">
-        <v>843</v>
+        <v>854</v>
       </c>
       <c r="C642" s="10"/>
       <c r="D642" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E642" s="11" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
     </row>
     <row r="643" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A643" s="9" t="s">
-        <v>844</v>
+        <v>855</v>
       </c>
       <c r="B643" s="10" t="s">
-        <v>845</v>
+        <v>856</v>
       </c>
       <c r="C643" s="10"/>
       <c r="D643" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E643" s="11" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
     </row>
     <row r="644" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A644" s="9" t="s">
-        <v>846</v>
+        <v>857</v>
       </c>
       <c r="B644" s="10" t="s">
-        <v>847</v>
+        <v>858</v>
       </c>
       <c r="C644" s="10" t="s">
-        <v>848</v>
+        <v>859</v>
       </c>
       <c r="D644" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E644" s="11" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="645" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A645" s="9" t="s">
-        <v>849</v>
+        <v>860</v>
       </c>
       <c r="B645" s="10" t="s">
-        <v>850</v>
+        <v>861</v>
       </c>
       <c r="C645" s="10" t="s">
-        <v>851</v>
+        <v>862</v>
       </c>
       <c r="D645" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E645" s="11" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="646" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A646" s="9" t="s">
-        <v>852</v>
+        <v>863</v>
       </c>
       <c r="B646" s="10" t="s">
-        <v>853</v>
+        <v>864</v>
       </c>
       <c r="C646" s="10" t="s">
-        <v>854</v>
+        <v>865</v>
       </c>
       <c r="D646" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E646" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="647" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A647" s="9" t="s">
-        <v>855</v>
+        <v>866</v>
       </c>
       <c r="B647" s="10" t="s">
-        <v>856</v>
+        <v>867</v>
       </c>
       <c r="C647" s="10" t="s">
-        <v>857</v>
+        <v>868</v>
       </c>
       <c r="D647" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E647" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="648" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A648" s="9" t="s">
-        <v>858</v>
+        <v>869</v>
       </c>
       <c r="B648" s="10" t="s">
-        <v>859</v>
+        <v>870</v>
       </c>
       <c r="C648" s="10" t="s">
-        <v>860</v>
+        <v>871</v>
       </c>
       <c r="D648" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E648" s="11" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
     </row>
     <row r="649" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A649" s="9" t="s">
-        <v>861</v>
+        <v>872</v>
       </c>
       <c r="B649" s="10" t="s">
-        <v>862</v>
+        <v>873</v>
       </c>
       <c r="C649" s="10" t="s">
-        <v>863</v>
+        <v>874</v>
       </c>
       <c r="D649" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E649" s="11" t="s">
-        <v>864</v>
+        <v>875</v>
       </c>
     </row>
     <row r="650" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A650" s="9" t="s">
-        <v>865</v>
+        <v>876</v>
       </c>
       <c r="B650" s="10" t="s">
-        <v>866</v>
+        <v>877</v>
       </c>
       <c r="C650" s="10" t="s">
-        <v>867</v>
+        <v>878</v>
       </c>
       <c r="D650" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E650" s="11" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
     </row>
     <row r="651" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A651" s="9" t="s">
-        <v>868</v>
+        <v>879</v>
       </c>
       <c r="B651" s="10" t="s">
-        <v>869</v>
+        <v>880</v>
       </c>
       <c r="C651" s="10" t="s">
-        <v>870</v>
+        <v>881</v>
       </c>
       <c r="D651" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E651" s="11" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
     </row>
     <row r="652" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A652" s="9" t="s">
-        <v>871</v>
+        <v>882</v>
       </c>
       <c r="B652" s="10" t="s">
-        <v>872</v>
+        <v>883</v>
       </c>
       <c r="C652" s="10"/>
       <c r="D652" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E652" s="11" t="s">
-        <v>873</v>
+        <v>884</v>
       </c>
     </row>
     <row r="653" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A653" s="9" t="s">
-        <v>874</v>
+        <v>885</v>
       </c>
       <c r="B653" s="10" t="s">
-        <v>875</v>
+        <v>886</v>
       </c>
       <c r="C653" s="10"/>
       <c r="D653" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E653" s="11" t="s">
-        <v>873</v>
+        <v>884</v>
       </c>
     </row>
     <row r="654" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A654" s="9" t="s">
-        <v>876</v>
+        <v>887</v>
       </c>
       <c r="B654" s="10" t="s">
-        <v>877</v>
+        <v>888</v>
       </c>
       <c r="C654" s="10"/>
       <c r="D654" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E654" s="11" t="s">
-        <v>873</v>
+        <v>884</v>
       </c>
     </row>
     <row r="655" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A655" s="9" t="s">
-        <v>878</v>
+        <v>889</v>
       </c>
       <c r="B655" s="10" t="s">
-        <v>879</v>
+        <v>890</v>
       </c>
       <c r="C655" s="10" t="s">
-        <v>880</v>
+        <v>891</v>
       </c>
       <c r="D655" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E655" s="11" t="s">
-        <v>881</v>
+        <v>892</v>
       </c>
     </row>
     <row r="656" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A656" s="9" t="s">
-        <v>882</v>
+        <v>893</v>
       </c>
       <c r="B656" s="10" t="s">
-        <v>883</v>
+        <v>894</v>
       </c>
       <c r="C656" s="10" t="s">
-        <v>884</v>
+        <v>895</v>
       </c>
       <c r="D656" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E656" s="11" t="s">
-        <v>881</v>
+        <v>892</v>
       </c>
     </row>
     <row r="657" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A657" s="9" t="s">
-        <v>885</v>
+        <v>896</v>
       </c>
       <c r="B657" s="10" t="s">
-        <v>886</v>
+        <v>897</v>
       </c>
       <c r="C657" s="10" t="s">
-        <v>887</v>
+        <v>898</v>
       </c>
       <c r="D657" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E657" s="11" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
     </row>
     <row r="658" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A658" s="9" t="s">
-        <v>888</v>
+        <v>899</v>
       </c>
       <c r="B658" s="10" t="s">
-        <v>889</v>
+        <v>900</v>
       </c>
       <c r="C658" s="10" t="s">
-        <v>890</v>
+        <v>901</v>
       </c>
       <c r="D658" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E658" s="11" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
     </row>
     <row r="659" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A659" s="9" t="s">
-        <v>891</v>
+        <v>902</v>
       </c>
       <c r="B659" s="10" t="s">
-        <v>892</v>
+        <v>903</v>
       </c>
       <c r="C659" s="10" t="s">
-        <v>893</v>
+        <v>904</v>
       </c>
       <c r="D659" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E659" s="11" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
     </row>
     <row r="660" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A660" s="9" t="s">
-        <v>906</v>
+        <v>917</v>
       </c>
       <c r="B660" s="10" t="s">
-        <v>907</v>
+        <v>918</v>
       </c>
       <c r="C660" s="10" t="s">
-        <v>908</v>
+        <v>919</v>
       </c>
       <c r="D660" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E660" s="11" t="s">
-        <v>909</v>
+        <v>920</v>
       </c>
     </row>
     <row r="661" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A661" s="9" t="s">
-        <v>910</v>
+        <v>921</v>
       </c>
       <c r="B661" s="10" t="s">
-        <v>911</v>
+        <v>922</v>
       </c>
       <c r="C661" s="10" t="s">
-        <v>912</v>
+        <v>923</v>
       </c>
       <c r="D661" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E661" s="11" t="s">
-        <v>909</v>
+        <v>920</v>
       </c>
     </row>
     <row r="662" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A662" s="9" t="s">
-        <v>913</v>
+        <v>924</v>
       </c>
       <c r="B662" s="10" t="s">
-        <v>914</v>
+        <v>925</v>
       </c>
       <c r="C662" s="10" t="s">
-        <v>915</v>
+        <v>926</v>
       </c>
       <c r="D662" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E662" s="11" t="s">
-        <v>909</v>
+        <v>920</v>
       </c>
     </row>
     <row r="663" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A663" s="9" t="s">
-        <v>916</v>
+        <v>927</v>
       </c>
       <c r="B663" s="10" t="s">
-        <v>917</v>
+        <v>928</v>
       </c>
       <c r="C663" s="10" t="s">
-        <v>918</v>
+        <v>929</v>
       </c>
       <c r="D663" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E663" s="11" t="s">
-        <v>909</v>
+        <v>920</v>
       </c>
     </row>
     <row r="664" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A664" s="9" t="s">
-        <v>919</v>
+        <v>930</v>
       </c>
       <c r="B664" s="10" t="s">
-        <v>920</v>
+        <v>931</v>
       </c>
       <c r="C664" s="10" t="s">
-        <v>921</v>
+        <v>932</v>
       </c>
       <c r="D664" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E664" s="11" t="s">
-        <v>588</v>
+        <v>597</v>
       </c>
     </row>
     <row r="665" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A665" s="14" t="s">
-        <v>582</v>
+        <v>591</v>
       </c>
       <c r="B665" s="14"/>
       <c r="C665" s="14"/>
       <c r="D665" s="14"/>
       <c r="E665" s="14"/>
     </row>
     <row r="666" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A666" s="9" t="s">
-        <v>672</v>
+        <v>681</v>
       </c>
       <c r="B666" s="10" t="s">
-        <v>673</v>
+        <v>682</v>
       </c>
       <c r="C666" s="10" t="s">
-        <v>674</v>
+        <v>683</v>
       </c>
       <c r="D666" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E666" s="11" t="s">
-        <v>675</v>
+        <v>684</v>
       </c>
     </row>
     <row r="667" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A667" s="9" t="s">
-        <v>680</v>
+        <v>689</v>
       </c>
       <c r="B667" s="10" t="s">
-        <v>681</v>
+        <v>690</v>
       </c>
       <c r="C667" s="10" t="s">
-        <v>682</v>
+        <v>691</v>
       </c>
       <c r="D667" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E667" s="11" t="s">
-        <v>683</v>
+        <v>692</v>
       </c>
     </row>
     <row r="668" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A668" s="9" t="s">
-        <v>721</v>
+        <v>730</v>
       </c>
       <c r="B668" s="10" t="s">
-        <v>722</v>
+        <v>731</v>
       </c>
       <c r="C668" s="10" t="s">
-        <v>723</v>
+        <v>732</v>
       </c>
       <c r="D668" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E668" s="11" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
     </row>
     <row r="669" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A669" s="9" t="s">
-        <v>725</v>
+        <v>734</v>
       </c>
       <c r="B669" s="10" t="s">
-        <v>726</v>
+        <v>735</v>
       </c>
       <c r="C669" s="10" t="s">
-        <v>727</v>
+        <v>736</v>
       </c>
       <c r="D669" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E669" s="11" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
     </row>
     <row r="670" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A670" s="9" t="s">
-        <v>728</v>
+        <v>737</v>
       </c>
       <c r="B670" s="10" t="s">
-        <v>729</v>
+        <v>738</v>
       </c>
       <c r="C670" s="10" t="s">
-        <v>730</v>
+        <v>739</v>
       </c>
       <c r="D670" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E670" s="11" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="671" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A671" s="9" t="s">
-        <v>731</v>
+        <v>740</v>
       </c>
       <c r="B671" s="10" t="s">
-        <v>732</v>
+        <v>741</v>
       </c>
       <c r="C671" s="10" t="s">
-        <v>733</v>
+        <v>742</v>
       </c>
       <c r="D671" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E671" s="11" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="672" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A672" s="9" t="s">
-        <v>734</v>
+        <v>743</v>
       </c>
       <c r="B672" s="10" t="s">
-        <v>735</v>
+        <v>744</v>
       </c>
       <c r="C672" s="10" t="s">
-        <v>736</v>
+        <v>745</v>
       </c>
       <c r="D672" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E672" s="11" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="673" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A673" s="9" t="s">
-        <v>739</v>
+        <v>749</v>
       </c>
       <c r="B673" s="10" t="s">
-        <v>740</v>
+        <v>750</v>
       </c>
       <c r="C673" s="10" t="s">
-        <v>741</v>
+        <v>751</v>
       </c>
       <c r="D673" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E673" s="11" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="674" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A674" s="9" t="s">
-        <v>742</v>
+        <v>752</v>
       </c>
       <c r="B674" s="10" t="s">
-        <v>743</v>
+        <v>753</v>
       </c>
       <c r="C674" s="10" t="s">
-        <v>744</v>
+        <v>754</v>
       </c>
       <c r="D674" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E674" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="675" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A675" s="9" t="s">
-        <v>745</v>
+        <v>755</v>
       </c>
       <c r="B675" s="10" t="s">
-        <v>746</v>
+        <v>756</v>
       </c>
       <c r="C675" s="10" t="s">
-        <v>747</v>
+        <v>757</v>
       </c>
       <c r="D675" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E675" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="676" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A676" s="9" t="s">
-        <v>748</v>
+        <v>758</v>
       </c>
       <c r="B676" s="10" t="s">
-        <v>749</v>
+        <v>759</v>
       </c>
       <c r="C676" s="10" t="s">
-        <v>750</v>
+        <v>760</v>
       </c>
       <c r="D676" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E676" s="11" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
     </row>
     <row r="677" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A677" s="9" t="s">
-        <v>751</v>
+        <v>761</v>
       </c>
       <c r="B677" s="10" t="s">
-        <v>752</v>
+        <v>762</v>
       </c>
       <c r="C677" s="10" t="s">
-        <v>753</v>
+        <v>763</v>
       </c>
       <c r="D677" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E677" s="11" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
     </row>
     <row r="678" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A678" s="9" t="s">
-        <v>765</v>
+        <v>775</v>
       </c>
       <c r="B678" s="10" t="s">
-        <v>766</v>
+        <v>776</v>
       </c>
       <c r="C678" s="10" t="s">
-        <v>767</v>
+        <v>777</v>
       </c>
       <c r="D678" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E678" s="11" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="679" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A679" s="9" t="s">
-        <v>769</v>
+        <v>779</v>
       </c>
       <c r="B679" s="10" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="C679" s="10" t="s">
-        <v>771</v>
+        <v>781</v>
       </c>
       <c r="D679" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E679" s="11" t="s">
-        <v>764</v>
+        <v>774</v>
       </c>
     </row>
     <row r="680" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A680" s="9" t="s">
-        <v>772</v>
+        <v>782</v>
       </c>
       <c r="B680" s="10" t="s">
-        <v>773</v>
+        <v>783</v>
       </c>
       <c r="C680" s="10" t="s">
-        <v>774</v>
+        <v>784</v>
       </c>
       <c r="D680" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E680" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="681" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A681" s="9" t="s">
-        <v>775</v>
+        <v>785</v>
       </c>
       <c r="B681" s="10" t="s">
-        <v>776</v>
+        <v>786</v>
       </c>
       <c r="C681" s="10"/>
       <c r="D681" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E681" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="682" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A682" s="9" t="s">
-        <v>777</v>
+        <v>787</v>
       </c>
       <c r="B682" s="10" t="s">
-        <v>778</v>
+        <v>788</v>
       </c>
       <c r="C682" s="10" t="s">
-        <v>779</v>
+        <v>789</v>
       </c>
       <c r="D682" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E682" s="11" t="s">
-        <v>780</v>
+        <v>790</v>
       </c>
     </row>
     <row r="683" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A683" s="9" t="s">
-        <v>797</v>
+        <v>807</v>
       </c>
       <c r="B683" s="10" t="s">
-        <v>798</v>
+        <v>808</v>
       </c>
       <c r="C683" s="10" t="s">
-        <v>799</v>
+        <v>809</v>
       </c>
       <c r="D683" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E683" s="11" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
     </row>
     <row r="684" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A684" s="9" t="s">
-        <v>800</v>
+        <v>810</v>
       </c>
       <c r="B684" s="10" t="s">
-        <v>801</v>
+        <v>811</v>
       </c>
       <c r="C684" s="10" t="s">
-        <v>802</v>
+        <v>812</v>
       </c>
       <c r="D684" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E684" s="11" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
     </row>
     <row r="685" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A685" s="9" t="s">
-        <v>803</v>
+        <v>813</v>
       </c>
       <c r="B685" s="10" t="s">
-        <v>804</v>
+        <v>814</v>
       </c>
       <c r="C685" s="10" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="D685" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E685" s="11" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
     </row>
     <row r="686" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A686" s="9" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="B686" s="10" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="C686" s="10" t="s">
-        <v>808</v>
+        <v>818</v>
       </c>
       <c r="D686" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E686" s="11" t="s">
-        <v>809</v>
+        <v>819</v>
       </c>
     </row>
     <row r="687" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A687" s="9" t="s">
-        <v>842</v>
+        <v>853</v>
       </c>
       <c r="B687" s="10" t="s">
-        <v>843</v>
+        <v>854</v>
       </c>
       <c r="C687" s="10"/>
       <c r="D687" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E687" s="11" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
     </row>
     <row r="688" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A688" s="9" t="s">
-        <v>844</v>
+        <v>855</v>
       </c>
       <c r="B688" s="10" t="s">
-        <v>845</v>
+        <v>856</v>
       </c>
       <c r="C688" s="10"/>
       <c r="D688" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E688" s="11" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
     </row>
     <row r="689" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A689" s="9" t="s">
-        <v>846</v>
+        <v>857</v>
       </c>
       <c r="B689" s="10" t="s">
-        <v>847</v>
+        <v>858</v>
       </c>
       <c r="C689" s="10" t="s">
-        <v>848</v>
+        <v>859</v>
       </c>
       <c r="D689" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E689" s="11" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="690" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A690" s="9" t="s">
-        <v>849</v>
+        <v>860</v>
       </c>
       <c r="B690" s="10" t="s">
-        <v>850</v>
+        <v>861</v>
       </c>
       <c r="C690" s="10" t="s">
-        <v>851</v>
+        <v>862</v>
       </c>
       <c r="D690" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E690" s="11" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="691" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A691" s="9" t="s">
-        <v>855</v>
+        <v>866</v>
       </c>
       <c r="B691" s="10" t="s">
-        <v>856</v>
+        <v>867</v>
       </c>
       <c r="C691" s="10" t="s">
-        <v>857</v>
+        <v>868</v>
       </c>
       <c r="D691" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E691" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="692" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A692" s="9" t="s">
-        <v>861</v>
+        <v>872</v>
       </c>
       <c r="B692" s="10" t="s">
-        <v>862</v>
+        <v>873</v>
       </c>
       <c r="C692" s="10" t="s">
-        <v>863</v>
+        <v>874</v>
       </c>
       <c r="D692" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E692" s="11" t="s">
-        <v>864</v>
+        <v>875</v>
       </c>
     </row>
     <row r="693" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A693" s="9" t="s">
-        <v>865</v>
+        <v>876</v>
       </c>
       <c r="B693" s="10" t="s">
-        <v>866</v>
+        <v>877</v>
       </c>
       <c r="C693" s="10" t="s">
-        <v>867</v>
+        <v>878</v>
       </c>
       <c r="D693" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E693" s="11" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
     </row>
     <row r="694" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A694" s="9" t="s">
-        <v>868</v>
+        <v>879</v>
       </c>
       <c r="B694" s="10" t="s">
-        <v>869</v>
+        <v>880</v>
       </c>
       <c r="C694" s="10" t="s">
-        <v>870</v>
+        <v>881</v>
       </c>
       <c r="D694" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E694" s="11" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
     </row>
     <row r="695" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A695" s="9" t="s">
-        <v>878</v>
+        <v>889</v>
       </c>
       <c r="B695" s="10" t="s">
-        <v>879</v>
+        <v>890</v>
       </c>
       <c r="C695" s="10" t="s">
-        <v>880</v>
+        <v>891</v>
       </c>
       <c r="D695" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E695" s="11" t="s">
-        <v>881</v>
+        <v>892</v>
       </c>
     </row>
     <row r="696" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A696" s="9" t="s">
-        <v>882</v>
+        <v>893</v>
       </c>
       <c r="B696" s="10" t="s">
-        <v>883</v>
+        <v>894</v>
       </c>
       <c r="C696" s="10" t="s">
-        <v>884</v>
+        <v>895</v>
       </c>
       <c r="D696" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E696" s="11" t="s">
-        <v>881</v>
+        <v>892</v>
       </c>
     </row>
     <row r="697" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A697" s="9" t="s">
-        <v>891</v>
+        <v>902</v>
       </c>
       <c r="B697" s="10" t="s">
-        <v>892</v>
+        <v>903</v>
       </c>
       <c r="C697" s="10" t="s">
-        <v>893</v>
+        <v>904</v>
       </c>
       <c r="D697" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E697" s="11" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
     </row>
     <row r="698" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A698" s="9" t="s">
-        <v>913</v>
+        <v>924</v>
       </c>
       <c r="B698" s="10" t="s">
-        <v>914</v>
+        <v>925</v>
       </c>
       <c r="C698" s="10" t="s">
-        <v>915</v>
+        <v>926</v>
       </c>
       <c r="D698" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E698" s="11" t="s">
-        <v>909</v>
+        <v>920</v>
       </c>
     </row>
     <row r="699" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A699" s="9" t="s">
-        <v>916</v>
+        <v>927</v>
       </c>
       <c r="B699" s="10" t="s">
-        <v>917</v>
+        <v>928</v>
       </c>
       <c r="C699" s="10" t="s">
-        <v>918</v>
+        <v>929</v>
       </c>
       <c r="D699" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E699" s="11" t="s">
-        <v>909</v>
+        <v>920</v>
       </c>
     </row>
     <row r="700" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A700" s="14" t="s">
-        <v>583</v>
+        <v>592</v>
       </c>
       <c r="B700" s="14"/>
       <c r="C700" s="14"/>
       <c r="D700" s="14"/>
       <c r="E700" s="14"/>
     </row>
     <row r="701" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A701" s="9" t="s">
-        <v>754</v>
+        <v>764</v>
       </c>
       <c r="B701" s="10" t="s">
-        <v>755</v>
+        <v>765</v>
       </c>
       <c r="C701" s="10" t="s">
-        <v>756</v>
+        <v>766</v>
       </c>
       <c r="D701" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E701" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="702" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A702" s="14" t="s">
-        <v>584</v>
+        <v>593</v>
       </c>
       <c r="B702" s="14"/>
       <c r="C702" s="14"/>
       <c r="D702" s="14"/>
       <c r="E702" s="14"/>
     </row>
     <row r="703" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A703" s="9" t="s">
-        <v>676</v>
+        <v>685</v>
       </c>
       <c r="B703" s="10" t="s">
-        <v>677</v>
+        <v>686</v>
       </c>
       <c r="C703" s="10" t="s">
-        <v>678</v>
+        <v>687</v>
       </c>
       <c r="D703" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E703" s="11" t="s">
-        <v>679</v>
+        <v>688</v>
       </c>
     </row>
     <row r="704" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A704" s="9" t="s">
-        <v>684</v>
+        <v>693</v>
       </c>
       <c r="B704" s="10" t="s">
-        <v>685</v>
+        <v>694</v>
       </c>
       <c r="C704" s="10" t="s">
-        <v>686</v>
+        <v>695</v>
       </c>
       <c r="D704" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E704" s="11" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="705" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A705" s="9" t="s">
-        <v>688</v>
+        <v>697</v>
       </c>
       <c r="B705" s="10" t="s">
-        <v>689</v>
+        <v>698</v>
       </c>
       <c r="C705" s="10" t="s">
-        <v>690</v>
+        <v>699</v>
       </c>
       <c r="D705" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E705" s="11" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="706" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A706" s="9" t="s">
-        <v>691</v>
+        <v>700</v>
       </c>
       <c r="B706" s="10" t="s">
-        <v>692</v>
+        <v>701</v>
       </c>
       <c r="C706" s="10" t="s">
-        <v>693</v>
+        <v>702</v>
       </c>
       <c r="D706" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E706" s="11" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="707" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A707" s="9" t="s">
-        <v>694</v>
+        <v>703</v>
       </c>
       <c r="B707" s="10" t="s">
-        <v>695</v>
+        <v>704</v>
       </c>
       <c r="C707" s="10"/>
       <c r="D707" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E707" s="11" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="708" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A708" s="9" t="s">
-        <v>697</v>
+        <v>706</v>
       </c>
       <c r="B708" s="10" t="s">
-        <v>698</v>
+        <v>707</v>
       </c>
       <c r="C708" s="10" t="s">
-        <v>699</v>
+        <v>708</v>
       </c>
       <c r="D708" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E708" s="11" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="709" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A709" s="9" t="s">
-        <v>700</v>
+        <v>709</v>
       </c>
       <c r="B709" s="10" t="s">
-        <v>701</v>
+        <v>710</v>
       </c>
       <c r="C709" s="10" t="s">
-        <v>702</v>
+        <v>711</v>
       </c>
       <c r="D709" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E709" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="710" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A710" s="9" t="s">
-        <v>704</v>
+        <v>713</v>
       </c>
       <c r="B710" s="10" t="s">
-        <v>705</v>
+        <v>714</v>
       </c>
       <c r="C710" s="10" t="s">
-        <v>706</v>
+        <v>715</v>
       </c>
       <c r="D710" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E710" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="711" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A711" s="9" t="s">
-        <v>707</v>
+        <v>716</v>
       </c>
       <c r="B711" s="10" t="s">
-        <v>708</v>
+        <v>717</v>
       </c>
       <c r="C711" s="10" t="s">
-        <v>709</v>
+        <v>718</v>
       </c>
       <c r="D711" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E711" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="712" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A712" s="9" t="s">
-        <v>710</v>
+        <v>719</v>
       </c>
       <c r="B712" s="10" t="s">
-        <v>711</v>
+        <v>720</v>
       </c>
       <c r="C712" s="10"/>
       <c r="D712" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E712" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="713" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A713" s="9" t="s">
-        <v>712</v>
+        <v>721</v>
       </c>
       <c r="B713" s="10" t="s">
-        <v>713</v>
+        <v>722</v>
       </c>
       <c r="C713" s="10"/>
       <c r="D713" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E713" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="714" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A714" s="9" t="s">
-        <v>714</v>
+        <v>723</v>
       </c>
       <c r="B714" s="10" t="s">
-        <v>715</v>
+        <v>724</v>
       </c>
       <c r="C714" s="10" t="s">
-        <v>716</v>
+        <v>725</v>
       </c>
       <c r="D714" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E714" s="11" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
     </row>
     <row r="715" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A715" s="9" t="s">
-        <v>718</v>
+        <v>727</v>
       </c>
       <c r="B715" s="10" t="s">
-        <v>719</v>
+        <v>728</v>
       </c>
       <c r="C715" s="10" t="s">
-        <v>720</v>
+        <v>729</v>
       </c>
       <c r="D715" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E715" s="11" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
     </row>
     <row r="716" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A716" s="9" t="s">
-        <v>758</v>
+        <v>768</v>
       </c>
       <c r="B716" s="10" t="s">
-        <v>759</v>
+        <v>769</v>
       </c>
       <c r="C716" s="10" t="s">
-        <v>760</v>
+        <v>770</v>
       </c>
       <c r="D716" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E716" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="717" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A717" s="9" t="s">
-        <v>761</v>
+        <v>771</v>
       </c>
       <c r="B717" s="10" t="s">
-        <v>762</v>
+        <v>772</v>
       </c>
       <c r="C717" s="10" t="s">
-        <v>763</v>
+        <v>773</v>
       </c>
       <c r="D717" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E717" s="11" t="s">
-        <v>764</v>
+        <v>774</v>
       </c>
     </row>
     <row r="718" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A718" s="9" t="s">
-        <v>785</v>
+        <v>795</v>
       </c>
       <c r="B718" s="10" t="s">
-        <v>786</v>
+        <v>796</v>
       </c>
       <c r="C718" s="10" t="s">
-        <v>787</v>
+        <v>797</v>
       </c>
       <c r="D718" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E718" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="719" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A719" s="9" t="s">
-        <v>788</v>
+        <v>798</v>
       </c>
       <c r="B719" s="10" t="s">
-        <v>789</v>
+        <v>799</v>
       </c>
       <c r="C719" s="10" t="s">
-        <v>790</v>
+        <v>800</v>
       </c>
       <c r="D719" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E719" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="720" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A720" s="9" t="s">
-        <v>791</v>
+        <v>801</v>
       </c>
       <c r="B720" s="10" t="s">
-        <v>792</v>
+        <v>802</v>
       </c>
       <c r="C720" s="10"/>
       <c r="D720" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E720" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="721" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A721" s="9" t="s">
-        <v>814</v>
+        <v>824</v>
       </c>
       <c r="B721" s="10" t="s">
-        <v>815</v>
+        <v>825</v>
       </c>
       <c r="C721" s="10" t="s">
-        <v>816</v>
+        <v>826</v>
       </c>
       <c r="D721" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E721" s="11" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
     </row>
     <row r="722" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A722" s="9" t="s">
-        <v>818</v>
+        <v>828</v>
       </c>
       <c r="B722" s="10" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="C722" s="10" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="D722" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E722" s="11" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
     </row>
     <row r="723" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A723" s="9" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="B723" s="10" t="s">
-        <v>823</v>
+        <v>833</v>
       </c>
       <c r="C723" s="10" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="D723" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E723" s="11" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
     </row>
     <row r="724" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A724" s="9" t="s">
-        <v>828</v>
+        <v>838</v>
       </c>
       <c r="B724" s="10" t="s">
-        <v>829</v>
-[...1 lines deleted...]
-      <c r="C724" s="10"/>
+        <v>839</v>
+      </c>
+      <c r="C724" s="10" t="s">
+        <v>840</v>
+      </c>
       <c r="D724" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E724" s="11" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
     </row>
     <row r="725" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A725" s="9" t="s">
-        <v>830</v>
+        <v>841</v>
       </c>
       <c r="B725" s="10" t="s">
-        <v>831</v>
+        <v>842</v>
       </c>
       <c r="C725" s="10" t="s">
-        <v>832</v>
+        <v>843</v>
       </c>
       <c r="D725" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E725" s="11" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="726" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A726" s="9" t="s">
-        <v>833</v>
+        <v>844</v>
       </c>
       <c r="B726" s="10" t="s">
-        <v>834</v>
+        <v>845</v>
       </c>
       <c r="C726" s="10" t="s">
-        <v>835</v>
+        <v>846</v>
       </c>
       <c r="D726" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E726" s="11" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="727" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A727" s="9" t="s">
-        <v>836</v>
+        <v>847</v>
       </c>
       <c r="B727" s="10" t="s">
-        <v>837</v>
+        <v>848</v>
       </c>
       <c r="C727" s="10" t="s">
-        <v>838</v>
+        <v>849</v>
       </c>
       <c r="D727" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E727" s="11" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
     </row>
     <row r="728" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A728" s="9" t="s">
-        <v>839</v>
+        <v>850</v>
       </c>
       <c r="B728" s="10" t="s">
-        <v>840</v>
+        <v>851</v>
       </c>
       <c r="C728" s="10" t="s">
-        <v>841</v>
+        <v>852</v>
       </c>
       <c r="D728" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E728" s="11" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
     </row>
     <row r="729" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A729" s="9" t="s">
-        <v>852</v>
+        <v>863</v>
       </c>
       <c r="B729" s="10" t="s">
-        <v>853</v>
+        <v>864</v>
       </c>
       <c r="C729" s="10" t="s">
-        <v>854</v>
+        <v>865</v>
       </c>
       <c r="D729" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E729" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="730" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A730" s="9" t="s">
-        <v>858</v>
+        <v>869</v>
       </c>
       <c r="B730" s="10" t="s">
-        <v>859</v>
+        <v>870</v>
       </c>
       <c r="C730" s="10" t="s">
-        <v>860</v>
+        <v>871</v>
       </c>
       <c r="D730" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E730" s="11" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
     </row>
     <row r="731" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A731" s="9" t="s">
-        <v>865</v>
+        <v>876</v>
       </c>
       <c r="B731" s="10" t="s">
-        <v>866</v>
+        <v>877</v>
       </c>
       <c r="C731" s="10" t="s">
-        <v>867</v>
+        <v>878</v>
       </c>
       <c r="D731" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E731" s="11" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
     </row>
     <row r="732" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A732" s="9" t="s">
-        <v>868</v>
+        <v>879</v>
       </c>
       <c r="B732" s="10" t="s">
-        <v>869</v>
+        <v>880</v>
       </c>
       <c r="C732" s="10" t="s">
-        <v>870</v>
+        <v>881</v>
       </c>
       <c r="D732" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E732" s="11" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
     </row>
     <row r="733" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A733" s="9" t="s">
-        <v>871</v>
+        <v>882</v>
       </c>
       <c r="B733" s="10" t="s">
-        <v>872</v>
+        <v>883</v>
       </c>
       <c r="C733" s="10"/>
       <c r="D733" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E733" s="11" t="s">
-        <v>873</v>
+        <v>884</v>
       </c>
     </row>
     <row r="734" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A734" s="9" t="s">
-        <v>874</v>
+        <v>885</v>
       </c>
       <c r="B734" s="10" t="s">
-        <v>875</v>
+        <v>886</v>
       </c>
       <c r="C734" s="10"/>
       <c r="D734" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E734" s="11" t="s">
-        <v>873</v>
+        <v>884</v>
       </c>
     </row>
     <row r="735" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A735" s="9" t="s">
-        <v>876</v>
+        <v>887</v>
       </c>
       <c r="B735" s="10" t="s">
-        <v>877</v>
+        <v>888</v>
       </c>
       <c r="C735" s="10"/>
       <c r="D735" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E735" s="11" t="s">
-        <v>873</v>
+        <v>884</v>
       </c>
     </row>
     <row r="736" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A736" s="9" t="s">
-        <v>885</v>
+        <v>896</v>
       </c>
       <c r="B736" s="10" t="s">
-        <v>886</v>
+        <v>897</v>
       </c>
       <c r="C736" s="10" t="s">
-        <v>887</v>
+        <v>898</v>
       </c>
       <c r="D736" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E736" s="11" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
     </row>
     <row r="737" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A737" s="9" t="s">
-        <v>888</v>
+        <v>899</v>
       </c>
       <c r="B737" s="10" t="s">
-        <v>889</v>
+        <v>900</v>
       </c>
       <c r="C737" s="10" t="s">
-        <v>890</v>
+        <v>901</v>
       </c>
       <c r="D737" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E737" s="11" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
     </row>
     <row r="738" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A738" s="9" t="s">
-        <v>906</v>
+        <v>917</v>
       </c>
       <c r="B738" s="10" t="s">
-        <v>907</v>
+        <v>918</v>
       </c>
       <c r="C738" s="10" t="s">
-        <v>908</v>
+        <v>919</v>
       </c>
       <c r="D738" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E738" s="11" t="s">
-        <v>909</v>
+        <v>920</v>
       </c>
     </row>
     <row r="739" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A739" s="9" t="s">
-        <v>910</v>
+        <v>921</v>
       </c>
       <c r="B739" s="10" t="s">
-        <v>911</v>
+        <v>922</v>
       </c>
       <c r="C739" s="10" t="s">
-        <v>912</v>
+        <v>923</v>
       </c>
       <c r="D739" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E739" s="11" t="s">
-        <v>909</v>
+        <v>920</v>
       </c>
     </row>
     <row r="740" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A740" s="14" t="s">
-        <v>585</v>
+        <v>594</v>
       </c>
       <c r="B740" s="14"/>
       <c r="C740" s="14"/>
       <c r="D740" s="14"/>
       <c r="E740" s="14"/>
     </row>
     <row r="741" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A741" s="9" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B741" s="10" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="C741" s="10" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="D741" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E741" s="11" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
     </row>
     <row r="742" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A742" s="9" t="s">
-        <v>781</v>
+        <v>791</v>
       </c>
       <c r="B742" s="10" t="s">
-        <v>782</v>
+        <v>792</v>
       </c>
       <c r="C742" s="10" t="s">
-        <v>783</v>
+        <v>793</v>
       </c>
       <c r="D742" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E742" s="11" t="s">
-        <v>784</v>
+        <v>794</v>
       </c>
     </row>
     <row r="743" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A743" s="9" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="B743" s="10" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="C743" s="10" t="s">
-        <v>808</v>
+        <v>818</v>
       </c>
       <c r="D743" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E743" s="11" t="s">
-        <v>809</v>
+        <v>819</v>
       </c>
     </row>
     <row r="744" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A744" s="9" t="s">
-        <v>810</v>
+        <v>820</v>
       </c>
       <c r="B744" s="10" t="s">
-        <v>811</v>
+        <v>821</v>
       </c>
       <c r="C744" s="10" t="s">
-        <v>812</v>
+        <v>822</v>
       </c>
       <c r="D744" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E744" s="11" t="s">
-        <v>813</v>
+        <v>823</v>
       </c>
     </row>
     <row r="745" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A745" s="9" t="s">
-        <v>919</v>
+        <v>930</v>
       </c>
       <c r="B745" s="10" t="s">
-        <v>920</v>
+        <v>931</v>
       </c>
       <c r="C745" s="10" t="s">
-        <v>921</v>
+        <v>932</v>
       </c>
       <c r="D745" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E745" s="11" t="s">
-        <v>588</v>
+        <v>597</v>
       </c>
     </row>
     <row r="746" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A746" s="13" t="s">
-        <v>923</v>
+        <v>934</v>
       </c>
       <c r="B746" s="13"/>
       <c r="C746" s="13"/>
       <c r="D746" s="13"/>
       <c r="E746" s="13"/>
     </row>
     <row r="747" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A747" s="9" t="s">
-        <v>600</v>
+        <v>609</v>
       </c>
       <c r="B747" s="10" t="s">
-        <v>601</v>
+        <v>610</v>
       </c>
       <c r="C747" s="10"/>
       <c r="D747" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E747" s="11" t="s">
-        <v>523</v>
+        <v>532</v>
       </c>
     </row>
     <row r="748" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A748" s="9" t="s">
-        <v>602</v>
+        <v>611</v>
       </c>
       <c r="B748" s="10" t="s">
-        <v>603</v>
+        <v>612</v>
       </c>
       <c r="C748" s="10" t="s">
-        <v>604</v>
+        <v>613</v>
       </c>
       <c r="D748" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E748" s="11" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
     </row>
     <row r="749" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A749" s="9" t="s">
-        <v>606</v>
+        <v>615</v>
       </c>
       <c r="B749" s="10" t="s">
-        <v>607</v>
+        <v>616</v>
       </c>
       <c r="C749" s="10" t="s">
-        <v>608</v>
+        <v>617</v>
       </c>
       <c r="D749" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E749" s="11" t="s">
-        <v>609</v>
+        <v>618</v>
       </c>
     </row>
     <row r="750" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A750" s="9" t="s">
-        <v>610</v>
+        <v>619</v>
       </c>
       <c r="B750" s="10" t="s">
-        <v>611</v>
+        <v>620</v>
       </c>
       <c r="C750" s="10"/>
       <c r="D750" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E750" s="11" t="s">
-        <v>531</v>
+        <v>540</v>
       </c>
     </row>
     <row r="751" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A751" s="9" t="s">
-        <v>612</v>
+        <v>621</v>
       </c>
       <c r="B751" s="10" t="s">
-        <v>613</v>
+        <v>622</v>
       </c>
       <c r="C751" s="10" t="s">
-        <v>614</v>
+        <v>623</v>
       </c>
       <c r="D751" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E751" s="11" t="s">
-        <v>615</v>
+        <v>624</v>
       </c>
     </row>
     <row r="752" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A752" s="9" t="s">
-        <v>616</v>
+        <v>625</v>
       </c>
       <c r="B752" s="10" t="s">
-        <v>617</v>
+        <v>626</v>
       </c>
       <c r="C752" s="10" t="s">
-        <v>618</v>
+        <v>627</v>
       </c>
       <c r="D752" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E752" s="11" t="s">
-        <v>619</v>
+        <v>628</v>
       </c>
     </row>
     <row r="753" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A753" s="9" t="s">
-        <v>620</v>
+        <v>629</v>
       </c>
       <c r="B753" s="10" t="s">
-        <v>621</v>
+        <v>630</v>
       </c>
       <c r="C753" s="10" t="s">
-        <v>622</v>
+        <v>631</v>
       </c>
       <c r="D753" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E753" s="11" t="s">
-        <v>456</v>
+        <v>464</v>
       </c>
     </row>
     <row r="754" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A754" s="9" t="s">
-        <v>623</v>
+        <v>632</v>
       </c>
       <c r="B754" s="10" t="s">
-        <v>624</v>
+        <v>633</v>
       </c>
       <c r="C754" s="10"/>
       <c r="D754" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E754" s="11" t="s">
-        <v>625</v>
+        <v>634</v>
       </c>
     </row>
     <row r="755" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A755" s="9" t="s">
-        <v>626</v>
+        <v>635</v>
       </c>
       <c r="B755" s="10" t="s">
-        <v>627</v>
+        <v>636</v>
       </c>
       <c r="C755" s="10" t="s">
-        <v>628</v>
+        <v>637</v>
       </c>
       <c r="D755" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E755" s="11" t="s">
-        <v>629</v>
+        <v>638</v>
       </c>
     </row>
     <row r="756" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A756" s="9" t="s">
-        <v>630</v>
+        <v>639</v>
       </c>
       <c r="B756" s="10" t="s">
-        <v>631</v>
+        <v>640</v>
       </c>
       <c r="C756" s="10" t="s">
-        <v>632</v>
+        <v>641</v>
       </c>
       <c r="D756" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E756" s="11" t="s">
-        <v>633</v>
+        <v>642</v>
       </c>
     </row>
     <row r="757" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A757" s="9" t="s">
-        <v>634</v>
+        <v>643</v>
       </c>
       <c r="B757" s="10" t="s">
-        <v>635</v>
+        <v>644</v>
       </c>
       <c r="C757" s="10" t="s">
-        <v>636</v>
+        <v>645</v>
       </c>
       <c r="D757" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E757" s="11" t="s">
-        <v>527</v>
+        <v>536</v>
       </c>
     </row>
     <row r="758" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A758" s="9" t="s">
-        <v>924</v>
+        <v>935</v>
       </c>
       <c r="B758" s="10" t="s">
-        <v>925</v>
+        <v>936</v>
       </c>
       <c r="C758" s="10" t="s">
-        <v>926</v>
+        <v>937</v>
       </c>
       <c r="D758" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E758" s="11" t="s">
-        <v>927</v>
+        <v>938</v>
       </c>
     </row>
     <row r="759" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A759" s="9" t="s">
-        <v>637</v>
+        <v>646</v>
       </c>
       <c r="B759" s="10" t="s">
-        <v>638</v>
+        <v>647</v>
       </c>
       <c r="C759" s="10" t="s">
-        <v>639</v>
+        <v>648</v>
       </c>
       <c r="D759" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E759" s="11" t="s">
-        <v>640</v>
+        <v>649</v>
       </c>
     </row>
     <row r="760" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A760" s="9" t="s">
-        <v>641</v>
+        <v>650</v>
       </c>
       <c r="B760" s="10" t="s">
-        <v>642</v>
+        <v>651</v>
       </c>
       <c r="C760" s="10" t="s">
-        <v>643</v>
+        <v>652</v>
       </c>
       <c r="D760" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E760" s="11" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
     </row>
     <row r="761" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A761" s="9" t="s">
-        <v>644</v>
+        <v>653</v>
       </c>
       <c r="B761" s="10" t="s">
-        <v>645</v>
+        <v>654</v>
       </c>
       <c r="C761" s="10" t="s">
-        <v>646</v>
+        <v>655</v>
       </c>
       <c r="D761" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E761" s="11" t="s">
-        <v>647</v>
+        <v>656</v>
       </c>
     </row>
     <row r="762" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A762" s="9" t="s">
-        <v>648</v>
+        <v>657</v>
       </c>
       <c r="B762" s="10" t="s">
-        <v>649</v>
+        <v>658</v>
       </c>
       <c r="C762" s="10" t="s">
-        <v>650</v>
+        <v>659</v>
       </c>
       <c r="D762" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E762" s="11" t="s">
-        <v>651</v>
+        <v>660</v>
       </c>
     </row>
     <row r="763" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A763" s="9" t="s">
-        <v>652</v>
+        <v>661</v>
       </c>
       <c r="B763" s="10" t="s">
-        <v>653</v>
+        <v>662</v>
       </c>
       <c r="C763" s="10" t="s">
-        <v>654</v>
+        <v>663</v>
       </c>
       <c r="D763" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E763" s="11" t="s">
-        <v>651</v>
+        <v>660</v>
       </c>
     </row>
     <row r="764" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A764" s="9" t="s">
-        <v>655</v>
+        <v>664</v>
       </c>
       <c r="B764" s="10" t="s">
-        <v>656</v>
+        <v>665</v>
       </c>
       <c r="C764" s="10" t="s">
-        <v>657</v>
+        <v>666</v>
       </c>
       <c r="D764" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E764" s="11" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="765" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A765" s="9" t="s">
-        <v>658</v>
+        <v>667</v>
       </c>
       <c r="B765" s="10" t="s">
-        <v>659</v>
+        <v>668</v>
       </c>
       <c r="C765" s="10" t="s">
-        <v>660</v>
+        <v>669</v>
       </c>
       <c r="D765" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E765" s="11" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="766" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A766" s="9" t="s">
-        <v>661</v>
+        <v>670</v>
       </c>
       <c r="B766" s="10" t="s">
-        <v>662</v>
+        <v>671</v>
       </c>
       <c r="C766" s="10" t="s">
-        <v>663</v>
+        <v>672</v>
       </c>
       <c r="D766" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E766" s="11" t="s">
-        <v>546</v>
+        <v>555</v>
       </c>
     </row>
     <row r="767" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A767" s="9" t="s">
-        <v>664</v>
+        <v>673</v>
       </c>
       <c r="B767" s="10" t="s">
-        <v>665</v>
+        <v>674</v>
       </c>
       <c r="C767" s="10" t="s">
-        <v>666</v>
+        <v>675</v>
       </c>
       <c r="D767" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E767" s="11" t="s">
-        <v>667</v>
+        <v>676</v>
       </c>
     </row>
     <row r="768" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A768" s="9" t="s">
-        <v>668</v>
+        <v>677</v>
       </c>
       <c r="B768" s="10" t="s">
-        <v>669</v>
+        <v>678</v>
       </c>
       <c r="C768" s="10" t="s">
-        <v>670</v>
+        <v>679</v>
       </c>
       <c r="D768" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E768" s="11" t="s">
-        <v>671</v>
+        <v>680</v>
       </c>
     </row>
     <row r="769" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A769" s="9" t="s">
-        <v>894</v>
+        <v>905</v>
       </c>
       <c r="B769" s="10" t="s">
-        <v>895</v>
+        <v>906</v>
       </c>
       <c r="C769" s="10" t="s">
-        <v>896</v>
+        <v>907</v>
       </c>
       <c r="D769" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E769" s="11" t="s">
-        <v>897</v>
+        <v>908</v>
       </c>
     </row>
     <row r="770" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A770" s="9" t="s">
-        <v>898</v>
+        <v>909</v>
       </c>
       <c r="B770" s="10" t="s">
-        <v>899</v>
+        <v>910</v>
       </c>
       <c r="C770" s="10" t="s">
-        <v>900</v>
+        <v>911</v>
       </c>
       <c r="D770" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E770" s="11" t="s">
-        <v>901</v>
+        <v>912</v>
       </c>
     </row>
     <row r="771" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A771" s="9" t="s">
-        <v>902</v>
+        <v>913</v>
       </c>
       <c r="B771" s="10" t="s">
-        <v>903</v>
+        <v>914</v>
       </c>
       <c r="C771" s="10" t="s">
-        <v>904</v>
+        <v>915</v>
       </c>
       <c r="D771" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E771" s="11" t="s">
-        <v>905</v>
+        <v>916</v>
       </c>
     </row>
     <row r="772" spans="1:5">
       <c r="A772" s="15" t="s">
-        <v>928</v>
+        <v>939</v>
       </c>
       <c r="B772" s="15"/>
       <c r="C772" s="15"/>
       <c r="D772" s="15"/>
       <c r="E772" s="15"/>
     </row>
     <row r="773" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A773" s="9" t="s">
-        <v>929</v>
+        <v>940</v>
       </c>
       <c r="B773" s="10" t="s">
-        <v>930</v>
+        <v>941</v>
       </c>
       <c r="C773" s="10" t="s">
-        <v>931</v>
+        <v>942</v>
       </c>
       <c r="D773" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E773" s="11" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="774" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A774" s="9" t="s">
-        <v>932</v>
+        <v>943</v>
       </c>
       <c r="B774" s="10" t="s">
-        <v>933</v>
+        <v>944</v>
       </c>
       <c r="C774" s="10" t="s">
-        <v>934</v>
+        <v>945</v>
       </c>
       <c r="D774" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E774" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="775" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A775" s="9" t="s">
-        <v>935</v>
+        <v>946</v>
       </c>
       <c r="B775" s="10" t="s">
-        <v>936</v>
+        <v>947</v>
       </c>
       <c r="C775" s="10" t="s">
-        <v>937</v>
+        <v>948</v>
       </c>
       <c r="D775" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E775" s="11" t="s">
-        <v>938</v>
+        <v>949</v>
       </c>
     </row>
     <row r="776" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A776" s="9" t="s">
-        <v>939</v>
+        <v>950</v>
       </c>
       <c r="B776" s="10" t="s">
-        <v>940</v>
+        <v>951</v>
       </c>
       <c r="C776" s="10" t="s">
-        <v>941</v>
+        <v>952</v>
       </c>
       <c r="D776" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E776" s="11" t="s">
-        <v>942</v>
+        <v>953</v>
       </c>
     </row>
     <row r="777" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A777" s="9" t="s">
-        <v>943</v>
+        <v>954</v>
       </c>
       <c r="B777" s="10" t="s">
-        <v>944</v>
+        <v>955</v>
       </c>
       <c r="C777" s="10" t="s">
-        <v>945</v>
+        <v>956</v>
       </c>
       <c r="D777" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E777" s="11" t="s">
-        <v>946</v>
+        <v>957</v>
       </c>
     </row>
     <row r="778" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A778" s="9" t="s">
-        <v>947</v>
+        <v>958</v>
       </c>
       <c r="B778" s="10" t="s">
-        <v>948</v>
-[...1 lines deleted...]
-      <c r="C778" s="10"/>
+        <v>959</v>
+      </c>
+      <c r="C778" s="10" t="s">
+        <v>960</v>
+      </c>
       <c r="D778" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E778" s="11" t="s">
-        <v>949</v>
+        <v>961</v>
       </c>
     </row>
     <row r="779" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A779" s="9" t="s">
-        <v>950</v>
+        <v>962</v>
       </c>
       <c r="B779" s="10" t="s">
-        <v>951</v>
+        <v>963</v>
       </c>
       <c r="C779" s="10"/>
       <c r="D779" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E779" s="11" t="s">
-        <v>952</v>
+        <v>964</v>
       </c>
     </row>
     <row r="780" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A780" s="9" t="s">
-        <v>953</v>
+        <v>965</v>
       </c>
       <c r="B780" s="10" t="s">
-        <v>954</v>
+        <v>966</v>
       </c>
       <c r="C780" s="10" t="s">
-        <v>955</v>
+        <v>967</v>
       </c>
       <c r="D780" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E780" s="11" t="s">
-        <v>956</v>
+        <v>968</v>
       </c>
     </row>
     <row r="781" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A781" s="9" t="s">
-        <v>957</v>
+        <v>969</v>
       </c>
       <c r="B781" s="10" t="s">
-        <v>958</v>
+        <v>970</v>
       </c>
       <c r="C781" s="10" t="s">
-        <v>959</v>
+        <v>971</v>
       </c>
       <c r="D781" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E781" s="11" t="s">
-        <v>960</v>
+        <v>972</v>
       </c>
     </row>
     <row r="782" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A782" s="9" t="s">
-        <v>961</v>
+        <v>973</v>
       </c>
       <c r="B782" s="10" t="s">
-        <v>962</v>
+        <v>974</v>
       </c>
       <c r="C782" s="10" t="s">
-        <v>963</v>
+        <v>975</v>
       </c>
       <c r="D782" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E782" s="11" t="s">
-        <v>964</v>
+        <v>976</v>
       </c>
     </row>
     <row r="783" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A783" s="9" t="s">
-        <v>965</v>
+        <v>977</v>
       </c>
       <c r="B783" s="10" t="s">
-        <v>966</v>
+        <v>978</v>
       </c>
       <c r="C783" s="10" t="s">
-        <v>967</v>
+        <v>979</v>
       </c>
       <c r="D783" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E783" s="11" t="s">
-        <v>968</v>
+        <v>980</v>
       </c>
     </row>
     <row r="784" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A784" s="9" t="s">
-        <v>969</v>
+        <v>981</v>
       </c>
       <c r="B784" s="10" t="s">
-        <v>970</v>
+        <v>982</v>
       </c>
       <c r="C784" s="10" t="s">
-        <v>971</v>
+        <v>983</v>
       </c>
       <c r="D784" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E784" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="785" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A785" s="9" t="s">
-        <v>972</v>
+        <v>984</v>
       </c>
       <c r="B785" s="10" t="s">
-        <v>973</v>
+        <v>985</v>
       </c>
       <c r="C785" s="10" t="s">
-        <v>974</v>
+        <v>986</v>
       </c>
       <c r="D785" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E785" s="11" t="s">
-        <v>975</v>
+        <v>987</v>
       </c>
     </row>
     <row r="786" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A786" s="9" t="s">
-        <v>976</v>
+        <v>988</v>
       </c>
       <c r="B786" s="10" t="s">
-        <v>977</v>
+        <v>989</v>
       </c>
       <c r="C786" s="10" t="s">
-        <v>978</v>
+        <v>990</v>
       </c>
       <c r="D786" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E786" s="11" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
     </row>
     <row r="787" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A787" s="9" t="s">
-        <v>520</v>
+        <v>529</v>
       </c>
       <c r="B787" s="10" t="s">
-        <v>521</v>
+        <v>530</v>
       </c>
       <c r="C787" s="10" t="s">
-        <v>522</v>
+        <v>531</v>
       </c>
       <c r="D787" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E787" s="11" t="s">
-        <v>523</v>
+        <v>532</v>
       </c>
     </row>
     <row r="788" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A788" s="9" t="s">
-        <v>524</v>
+        <v>533</v>
       </c>
       <c r="B788" s="10" t="s">
-        <v>525</v>
+        <v>534</v>
       </c>
       <c r="C788" s="10" t="s">
-        <v>526</v>
+        <v>535</v>
       </c>
       <c r="D788" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E788" s="11" t="s">
-        <v>527</v>
+        <v>536</v>
       </c>
     </row>
     <row r="789" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A789" s="9" t="s">
-        <v>528</v>
+        <v>537</v>
       </c>
       <c r="B789" s="10" t="s">
-        <v>529</v>
+        <v>538</v>
       </c>
       <c r="C789" s="10" t="s">
-        <v>530</v>
+        <v>539</v>
       </c>
       <c r="D789" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E789" s="11" t="s">
-        <v>531</v>
+        <v>540</v>
       </c>
     </row>
     <row r="790" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A790" s="9" t="s">
-        <v>532</v>
+        <v>541</v>
       </c>
       <c r="B790" s="10" t="s">
-        <v>533</v>
+        <v>542</v>
       </c>
       <c r="C790" s="10" t="s">
-        <v>534</v>
+        <v>543</v>
       </c>
       <c r="D790" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E790" s="11" t="s">
-        <v>535</v>
+        <v>544</v>
       </c>
     </row>
     <row r="791" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A791" s="9" t="s">
-        <v>536</v>
+        <v>545</v>
       </c>
       <c r="B791" s="10" t="s">
-        <v>537</v>
+        <v>546</v>
       </c>
       <c r="C791" s="10" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="D791" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E791" s="11" t="s">
-        <v>535</v>
+        <v>544</v>
       </c>
     </row>
     <row r="792" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A792" s="9" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="B792" s="10" t="s">
-        <v>540</v>
+        <v>549</v>
       </c>
       <c r="C792" s="10" t="s">
-        <v>541</v>
+        <v>550</v>
       </c>
       <c r="D792" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E792" s="11" t="s">
-        <v>542</v>
+        <v>551</v>
       </c>
     </row>
     <row r="793" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A793" s="9" t="s">
-        <v>543</v>
+        <v>552</v>
       </c>
       <c r="B793" s="10" t="s">
-        <v>544</v>
+        <v>553</v>
       </c>
       <c r="C793" s="10" t="s">
-        <v>545</v>
+        <v>554</v>
       </c>
       <c r="D793" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E793" s="11" t="s">
-        <v>546</v>
+        <v>555</v>
       </c>
     </row>
     <row r="794" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A794" s="9" t="s">
-        <v>547</v>
+        <v>556</v>
       </c>
       <c r="B794" s="10" t="s">
-        <v>548</v>
+        <v>557</v>
       </c>
       <c r="C794" s="10" t="s">
-        <v>549</v>
+        <v>558</v>
       </c>
       <c r="D794" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E794" s="11" t="s">
-        <v>546</v>
+        <v>555</v>
       </c>
     </row>
     <row r="795" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A795" s="9" t="s">
-        <v>550</v>
+        <v>559</v>
       </c>
       <c r="B795" s="10" t="s">
-        <v>551</v>
+        <v>560</v>
       </c>
       <c r="C795" s="10" t="s">
-        <v>552</v>
+        <v>561</v>
       </c>
       <c r="D795" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E795" s="11" t="s">
-        <v>553</v>
+        <v>562</v>
       </c>
     </row>
     <row r="796" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A796" s="9" t="s">
-        <v>554</v>
+        <v>563</v>
       </c>
       <c r="B796" s="10" t="s">
-        <v>555</v>
+        <v>564</v>
       </c>
       <c r="C796" s="10" t="s">
-        <v>556</v>
+        <v>565</v>
       </c>
       <c r="D796" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E796" s="11" t="s">
-        <v>553</v>
+        <v>562</v>
       </c>
     </row>
     <row r="797" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A797" s="9" t="s">
-        <v>557</v>
+        <v>566</v>
       </c>
       <c r="B797" s="10" t="s">
-        <v>558</v>
+        <v>567</v>
       </c>
       <c r="C797" s="10" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="D797" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E797" s="11" t="s">
-        <v>553</v>
+        <v>562</v>
       </c>
     </row>
     <row r="798" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A798" s="9" t="s">
-        <v>560</v>
+        <v>569</v>
       </c>
       <c r="B798" s="10" t="s">
-        <v>561</v>
+        <v>570</v>
       </c>
       <c r="C798" s="10" t="s">
+        <v>571</v>
+      </c>
+      <c r="D798" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E798" s="11" t="s">
         <v>562</v>
-      </c>
-[...4 lines deleted...]
-        <v>553</v>
       </c>
     </row>
     <row r="799" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A799" s="9" t="s">
-        <v>979</v>
+        <v>991</v>
       </c>
       <c r="B799" s="10" t="s">
-        <v>980</v>
+        <v>992</v>
       </c>
       <c r="C799" s="10" t="s">
-        <v>981</v>
+        <v>993</v>
       </c>
       <c r="D799" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E799" s="11" t="s">
-        <v>982</v>
+        <v>994</v>
       </c>
     </row>
     <row r="800" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A800" s="9" t="s">
-        <v>563</v>
+        <v>572</v>
       </c>
       <c r="B800" s="10" t="s">
-        <v>564</v>
+        <v>573</v>
       </c>
       <c r="C800" s="10" t="s">
-        <v>565</v>
+        <v>574</v>
       </c>
       <c r="D800" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E800" s="11" t="s">
-        <v>527</v>
+        <v>536</v>
       </c>
     </row>
     <row r="801" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A801" s="9" t="s">
-        <v>566</v>
+        <v>575</v>
       </c>
       <c r="B801" s="10" t="s">
-        <v>567</v>
+        <v>576</v>
       </c>
       <c r="C801" s="10" t="s">
-        <v>568</v>
+        <v>577</v>
       </c>
       <c r="D801" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E801" s="11" t="s">
-        <v>527</v>
+        <v>536</v>
       </c>
     </row>
     <row r="802" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A802" s="9" t="s">
-        <v>569</v>
+        <v>578</v>
       </c>
       <c r="B802" s="10" t="s">
-        <v>570</v>
+        <v>579</v>
       </c>
       <c r="C802" s="10" t="s">
-        <v>571</v>
+        <v>580</v>
       </c>
       <c r="D802" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E802" s="11" t="s">
-        <v>572</v>
+        <v>581</v>
       </c>
     </row>
     <row r="803" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A803" s="9" t="s">
-        <v>573</v>
+        <v>582</v>
       </c>
       <c r="B803" s="10" t="s">
-        <v>574</v>
+        <v>583</v>
       </c>
       <c r="C803" s="10" t="s">
-        <v>575</v>
+        <v>584</v>
       </c>
       <c r="D803" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E803" s="11" t="s">
-        <v>576</v>
+        <v>585</v>
       </c>
     </row>
     <row r="804" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A804" s="9" t="s">
-        <v>577</v>
+        <v>586</v>
       </c>
       <c r="B804" s="10" t="s">
-        <v>578</v>
+        <v>587</v>
       </c>
       <c r="C804" s="10" t="s">
-        <v>579</v>
+        <v>588</v>
       </c>
       <c r="D804" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E804" s="11" t="s">
-        <v>580</v>
+        <v>589</v>
       </c>
     </row>
     <row r="805" spans="1:5">
       <c r="A805" s="15" t="s">
-        <v>983</v>
+        <v>995</v>
       </c>
       <c r="B805" s="15"/>
       <c r="C805" s="15"/>
       <c r="D805" s="15"/>
       <c r="E805" s="15"/>
     </row>
     <row r="806" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A806" s="9" t="s">
-        <v>984</v>
+        <v>996</v>
       </c>
       <c r="B806" s="10" t="s">
-        <v>985</v>
+        <v>997</v>
       </c>
       <c r="C806" s="10" t="s">
-        <v>986</v>
+        <v>998</v>
       </c>
       <c r="D806" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E806" s="11" t="s">
-        <v>987</v>
+        <v>999</v>
       </c>
     </row>
     <row r="807" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A807" s="9" t="s">
-        <v>988</v>
+        <v>1000</v>
       </c>
       <c r="B807" s="10" t="s">
-        <v>989</v>
+        <v>1001</v>
       </c>
       <c r="C807" s="10" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="D807" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E807" s="11" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="808" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A808" s="9" t="s">
-        <v>992</v>
+        <v>1004</v>
       </c>
       <c r="B808" s="10" t="s">
-        <v>993</v>
+        <v>1005</v>
       </c>
       <c r="C808" s="10" t="s">
-        <v>994</v>
+        <v>1006</v>
       </c>
       <c r="D808" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E808" s="11" t="s">
-        <v>995</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="809" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A809" s="9" t="s">
-        <v>996</v>
+        <v>1008</v>
       </c>
       <c r="B809" s="10" t="s">
-        <v>997</v>
+        <v>1009</v>
       </c>
       <c r="C809" s="10" t="s">
-        <v>998</v>
+        <v>1010</v>
       </c>
       <c r="D809" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E809" s="11" t="s">
-        <v>999</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="810" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A810" s="9" t="s">
-        <v>1000</v>
+        <v>1012</v>
       </c>
       <c r="B810" s="10" t="s">
-        <v>1001</v>
+        <v>1013</v>
       </c>
       <c r="C810" s="10" t="s">
-        <v>1002</v>
+        <v>1014</v>
       </c>
       <c r="D810" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E810" s="11" t="s">
-        <v>864</v>
+        <v>875</v>
       </c>
     </row>
     <row r="811" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A811" s="9" t="s">
-        <v>1003</v>
+        <v>1015</v>
       </c>
       <c r="B811" s="10" t="s">
-        <v>1004</v>
+        <v>1016</v>
       </c>
       <c r="C811" s="10" t="s">
-        <v>1005</v>
+        <v>1017</v>
       </c>
       <c r="D811" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E811" s="11" t="s">
-        <v>1006</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="812" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A812" s="9" t="s">
-        <v>1007</v>
+        <v>1019</v>
       </c>
       <c r="B812" s="10" t="s">
-        <v>1008</v>
+        <v>1020</v>
       </c>
       <c r="C812" s="10" t="s">
-        <v>1009</v>
+        <v>1021</v>
       </c>
       <c r="D812" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E812" s="11" t="s">
-        <v>1010</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="813" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A813" s="9" t="s">
-        <v>1011</v>
+        <v>1023</v>
       </c>
       <c r="B813" s="10" t="s">
-        <v>1012</v>
+        <v>1024</v>
       </c>
       <c r="C813" s="10" t="s">
-        <v>1013</v>
+        <v>1025</v>
       </c>
       <c r="D813" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E813" s="11" t="s">
-        <v>679</v>
+        <v>688</v>
       </c>
     </row>
     <row r="814" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A814" s="9" t="s">
-        <v>1014</v>
+        <v>1026</v>
       </c>
       <c r="B814" s="10" t="s">
-        <v>1015</v>
+        <v>1027</v>
       </c>
       <c r="C814" s="10"/>
       <c r="D814" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E814" s="11" t="s">
-        <v>995</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="815" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A815" s="9" t="s">
-        <v>1016</v>
+        <v>1028</v>
       </c>
       <c r="B815" s="10" t="s">
-        <v>1017</v>
+        <v>1029</v>
       </c>
       <c r="C815" s="10" t="s">
-        <v>1018</v>
+        <v>1030</v>
       </c>
       <c r="D815" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E815" s="11" t="s">
-        <v>1019</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="816" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A816" s="9" t="s">
-        <v>1020</v>
+        <v>1032</v>
       </c>
       <c r="B816" s="10" t="s">
-        <v>1021</v>
+        <v>1033</v>
       </c>
       <c r="C816" s="10" t="s">
-        <v>1022</v>
+        <v>1034</v>
       </c>
       <c r="D816" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E816" s="11" t="s">
-        <v>1023</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="817" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A817" s="9" t="s">
-        <v>1024</v>
+        <v>1036</v>
       </c>
       <c r="B817" s="10" t="s">
-        <v>1025</v>
+        <v>1037</v>
       </c>
       <c r="C817" s="10" t="s">
-        <v>1026</v>
+        <v>1038</v>
       </c>
       <c r="D817" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E817" s="11" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
     </row>
     <row r="818" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A818" s="9" t="s">
-        <v>1027</v>
+        <v>1039</v>
       </c>
       <c r="B818" s="10" t="s">
-        <v>1028</v>
+        <v>1040</v>
       </c>
       <c r="C818" s="10" t="s">
-        <v>1029</v>
+        <v>1041</v>
       </c>
       <c r="D818" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E818" s="11" t="s">
-        <v>1030</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="819" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A819" s="9" t="s">
-        <v>1031</v>
+        <v>1043</v>
       </c>
       <c r="B819" s="10" t="s">
-        <v>1032</v>
+        <v>1044</v>
       </c>
       <c r="C819" s="10" t="s">
-        <v>1033</v>
+        <v>1045</v>
       </c>
       <c r="D819" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E819" s="11" t="s">
-        <v>999</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="820" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A820" s="9" t="s">
-        <v>1034</v>
+        <v>1046</v>
       </c>
       <c r="B820" s="10" t="s">
-        <v>1035</v>
+        <v>1047</v>
       </c>
       <c r="C820" s="10" t="s">
-        <v>1036</v>
+        <v>1048</v>
       </c>
       <c r="D820" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E820" s="11" t="s">
-        <v>1010</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="821" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A821" s="9" t="s">
-        <v>1037</v>
+        <v>1049</v>
       </c>
       <c r="B821" s="10" t="s">
-        <v>1038</v>
+        <v>1050</v>
       </c>
       <c r="C821" s="10" t="s">
-        <v>1039</v>
+        <v>1051</v>
       </c>
       <c r="D821" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E821" s="11" t="s">
-        <v>1040</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="822" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A822" s="9" t="s">
-        <v>1041</v>
+        <v>1053</v>
       </c>
       <c r="B822" s="10" t="s">
-        <v>1042</v>
+        <v>1054</v>
       </c>
       <c r="C822" s="10" t="s">
-        <v>1043</v>
+        <v>1055</v>
       </c>
       <c r="D822" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E822" s="11" t="s">
-        <v>995</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="823" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A823" s="9" t="s">
-        <v>1044</v>
+        <v>1056</v>
       </c>
       <c r="B823" s="10" t="s">
-        <v>1045</v>
+        <v>1057</v>
       </c>
       <c r="C823" s="10" t="s">
-        <v>1046</v>
+        <v>1058</v>
       </c>
       <c r="D823" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E823" s="11" t="s">
-        <v>1023</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="824" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A824" s="9" t="s">
-        <v>1047</v>
+        <v>1059</v>
       </c>
       <c r="B824" s="10" t="s">
-        <v>1048</v>
+        <v>1060</v>
       </c>
       <c r="C824" s="10" t="s">
-        <v>1049</v>
+        <v>1061</v>
       </c>
       <c r="D824" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E824" s="11" t="s">
-        <v>995</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="825" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A825" s="9" t="s">
-        <v>1050</v>
+        <v>1062</v>
       </c>
       <c r="B825" s="10" t="s">
-        <v>1051</v>
+        <v>1063</v>
       </c>
       <c r="C825" s="10" t="s">
-        <v>1052</v>
+        <v>1064</v>
       </c>
       <c r="D825" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E825" s="11" t="s">
-        <v>999</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="826" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A826" s="9" t="s">
-        <v>1053</v>
+        <v>1065</v>
       </c>
       <c r="B826" s="10" t="s">
-        <v>1054</v>
+        <v>1066</v>
       </c>
       <c r="C826" s="10" t="s">
-        <v>1055</v>
+        <v>1067</v>
       </c>
       <c r="D826" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E826" s="11" t="s">
-        <v>683</v>
+        <v>692</v>
       </c>
     </row>
     <row r="827" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A827" s="9" t="s">
-        <v>1056</v>
+        <v>1068</v>
       </c>
       <c r="B827" s="10" t="s">
-        <v>1057</v>
+        <v>1069</v>
       </c>
       <c r="C827" s="10" t="s">
-        <v>1058</v>
+        <v>1070</v>
       </c>
       <c r="D827" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E827" s="11" t="s">
-        <v>987</v>
+        <v>999</v>
       </c>
     </row>
     <row r="828" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A828" s="9" t="s">
-        <v>1059</v>
+        <v>1071</v>
       </c>
       <c r="B828" s="10" t="s">
-        <v>1060</v>
+        <v>1072</v>
       </c>
       <c r="C828" s="10" t="s">
-        <v>1061</v>
+        <v>1073</v>
       </c>
       <c r="D828" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E828" s="11" t="s">
-        <v>1062</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="829" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A829" s="9" t="s">
-        <v>1063</v>
+        <v>1075</v>
       </c>
       <c r="B829" s="10" t="s">
-        <v>1064</v>
+        <v>1076</v>
       </c>
       <c r="C829" s="10" t="s">
-        <v>1065</v>
+        <v>1077</v>
       </c>
       <c r="D829" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E829" s="11" t="s">
-        <v>1066</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="830" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A830" s="9" t="s">
-        <v>1067</v>
+        <v>1079</v>
       </c>
       <c r="B830" s="10" t="s">
-        <v>1068</v>
+        <v>1080</v>
       </c>
       <c r="C830" s="10" t="s">
-        <v>1069</v>
+        <v>1081</v>
       </c>
       <c r="D830" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E830" s="11" t="s">
-        <v>1070</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="831" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A831" s="9" t="s">
-        <v>1071</v>
+        <v>1083</v>
       </c>
       <c r="B831" s="10" t="s">
-        <v>1072</v>
+        <v>1084</v>
       </c>
       <c r="C831" s="10" t="s">
-        <v>1073</v>
+        <v>1085</v>
       </c>
       <c r="D831" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E831" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="832" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A832" s="9" t="s">
-        <v>1074</v>
+        <v>1086</v>
       </c>
       <c r="B832" s="10" t="s">
-        <v>1075</v>
+        <v>1087</v>
       </c>
       <c r="C832" s="10" t="s">
-        <v>1076</v>
+        <v>1088</v>
       </c>
       <c r="D832" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E832" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="833" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A833" s="9" t="s">
-        <v>1077</v>
+        <v>1089</v>
       </c>
       <c r="B833" s="10" t="s">
-        <v>1078</v>
+        <v>1090</v>
       </c>
       <c r="C833" s="10" t="s">
-        <v>1079</v>
+        <v>1091</v>
       </c>
       <c r="D833" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E833" s="11" t="s">
-        <v>1080</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="834" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A834" s="9" t="s">
-        <v>1081</v>
+        <v>1093</v>
       </c>
       <c r="B834" s="10" t="s">
-        <v>1082</v>
+        <v>1094</v>
       </c>
       <c r="C834" s="10" t="s">
-        <v>1083</v>
+        <v>1095</v>
       </c>
       <c r="D834" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E834" s="11" t="s">
-        <v>1084</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="835" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A835" s="9" t="s">
-        <v>1085</v>
+        <v>1097</v>
       </c>
       <c r="B835" s="10" t="s">
-        <v>1086</v>
+        <v>1098</v>
       </c>
       <c r="C835" s="10" t="s">
-        <v>1087</v>
+        <v>1099</v>
       </c>
       <c r="D835" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E835" s="11" t="s">
-        <v>1088</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="836" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A836" s="9" t="s">
-        <v>1089</v>
+        <v>1101</v>
       </c>
       <c r="B836" s="10" t="s">
-        <v>1090</v>
+        <v>1102</v>
       </c>
       <c r="C836" s="10" t="s">
-        <v>1091</v>
+        <v>1103</v>
       </c>
       <c r="D836" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E836" s="11" t="s">
-        <v>995</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="837" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A837" s="9" t="s">
-        <v>1092</v>
+        <v>1105</v>
       </c>
       <c r="B837" s="10" t="s">
-        <v>1093</v>
+        <v>1106</v>
       </c>
       <c r="C837" s="10" t="s">
-        <v>1094</v>
+        <v>1107</v>
       </c>
       <c r="D837" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E837" s="11" t="s">
-        <v>1070</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="838" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A838" s="9" t="s">
-        <v>1095</v>
+        <v>1108</v>
       </c>
       <c r="B838" s="10" t="s">
-        <v>1096</v>
+        <v>1109</v>
       </c>
       <c r="C838" s="10" t="s">
-        <v>1097</v>
+        <v>1110</v>
       </c>
       <c r="D838" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E838" s="11" t="s">
-        <v>1098</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="839" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A839" s="13" t="s">
-        <v>1099</v>
+        <v>1112</v>
       </c>
       <c r="B839" s="13"/>
       <c r="C839" s="13"/>
       <c r="D839" s="13"/>
       <c r="E839" s="13"/>
     </row>
     <row r="840" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A840" s="9" t="s">
-        <v>984</v>
+        <v>996</v>
       </c>
       <c r="B840" s="10" t="s">
-        <v>985</v>
+        <v>997</v>
       </c>
       <c r="C840" s="10" t="s">
-        <v>986</v>
+        <v>998</v>
       </c>
       <c r="D840" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E840" s="11" t="s">
-        <v>987</v>
+        <v>999</v>
       </c>
     </row>
     <row r="841" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A841" s="9" t="s">
-        <v>988</v>
+        <v>1000</v>
       </c>
       <c r="B841" s="10" t="s">
-        <v>989</v>
+        <v>1001</v>
       </c>
       <c r="C841" s="10" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="D841" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E841" s="11" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="842" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A842" s="9" t="s">
-        <v>992</v>
+        <v>1004</v>
       </c>
       <c r="B842" s="10" t="s">
-        <v>993</v>
+        <v>1005</v>
       </c>
       <c r="C842" s="10" t="s">
-        <v>994</v>
+        <v>1006</v>
       </c>
       <c r="D842" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E842" s="11" t="s">
-        <v>995</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="843" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A843" s="9" t="s">
-        <v>996</v>
+        <v>1008</v>
       </c>
       <c r="B843" s="10" t="s">
-        <v>997</v>
+        <v>1009</v>
       </c>
       <c r="C843" s="10" t="s">
-        <v>998</v>
+        <v>1010</v>
       </c>
       <c r="D843" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E843" s="11" t="s">
-        <v>999</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="844" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A844" s="9" t="s">
-        <v>1000</v>
+        <v>1012</v>
       </c>
       <c r="B844" s="10" t="s">
-        <v>1001</v>
+        <v>1013</v>
       </c>
       <c r="C844" s="10" t="s">
-        <v>1002</v>
+        <v>1014</v>
       </c>
       <c r="D844" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E844" s="11" t="s">
-        <v>864</v>
+        <v>875</v>
       </c>
     </row>
     <row r="845" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A845" s="9" t="s">
-        <v>1003</v>
+        <v>1015</v>
       </c>
       <c r="B845" s="10" t="s">
-        <v>1004</v>
+        <v>1016</v>
       </c>
       <c r="C845" s="10" t="s">
-        <v>1005</v>
+        <v>1017</v>
       </c>
       <c r="D845" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E845" s="11" t="s">
-        <v>1006</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="846" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A846" s="9" t="s">
-        <v>1007</v>
+        <v>1019</v>
       </c>
       <c r="B846" s="10" t="s">
-        <v>1008</v>
+        <v>1020</v>
       </c>
       <c r="C846" s="10" t="s">
-        <v>1009</v>
+        <v>1021</v>
       </c>
       <c r="D846" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E846" s="11" t="s">
-        <v>1010</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="847" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A847" s="9" t="s">
-        <v>1011</v>
+        <v>1023</v>
       </c>
       <c r="B847" s="10" t="s">
-        <v>1012</v>
+        <v>1024</v>
       </c>
       <c r="C847" s="10" t="s">
-        <v>1013</v>
+        <v>1025</v>
       </c>
       <c r="D847" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E847" s="11" t="s">
-        <v>679</v>
+        <v>688</v>
       </c>
     </row>
     <row r="848" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A848" s="9" t="s">
-        <v>1014</v>
+        <v>1026</v>
       </c>
       <c r="B848" s="10" t="s">
-        <v>1015</v>
+        <v>1027</v>
       </c>
       <c r="C848" s="10"/>
       <c r="D848" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E848" s="11" t="s">
-        <v>995</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="849" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A849" s="9" t="s">
-        <v>1016</v>
+        <v>1028</v>
       </c>
       <c r="B849" s="10" t="s">
-        <v>1017</v>
+        <v>1029</v>
       </c>
       <c r="C849" s="10" t="s">
-        <v>1018</v>
+        <v>1030</v>
       </c>
       <c r="D849" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E849" s="11" t="s">
-        <v>1019</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="850" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A850" s="9" t="s">
-        <v>1020</v>
+        <v>1032</v>
       </c>
       <c r="B850" s="10" t="s">
-        <v>1021</v>
+        <v>1033</v>
       </c>
       <c r="C850" s="10" t="s">
-        <v>1022</v>
+        <v>1034</v>
       </c>
       <c r="D850" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E850" s="11" t="s">
-        <v>1023</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="851" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A851" s="9" t="s">
-        <v>1024</v>
+        <v>1036</v>
       </c>
       <c r="B851" s="10" t="s">
-        <v>1025</v>
+        <v>1037</v>
       </c>
       <c r="C851" s="10" t="s">
-        <v>1026</v>
+        <v>1038</v>
       </c>
       <c r="D851" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E851" s="11" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
     </row>
     <row r="852" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A852" s="9" t="s">
-        <v>1027</v>
+        <v>1039</v>
       </c>
       <c r="B852" s="10" t="s">
-        <v>1028</v>
+        <v>1040</v>
       </c>
       <c r="C852" s="10" t="s">
-        <v>1029</v>
+        <v>1041</v>
       </c>
       <c r="D852" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E852" s="11" t="s">
-        <v>1030</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="853" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A853" s="9" t="s">
-        <v>1031</v>
+        <v>1043</v>
       </c>
       <c r="B853" s="10" t="s">
-        <v>1032</v>
+        <v>1044</v>
       </c>
       <c r="C853" s="10" t="s">
-        <v>1033</v>
+        <v>1045</v>
       </c>
       <c r="D853" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E853" s="11" t="s">
-        <v>999</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="854" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A854" s="9" t="s">
-        <v>1034</v>
+        <v>1046</v>
       </c>
       <c r="B854" s="10" t="s">
-        <v>1035</v>
+        <v>1047</v>
       </c>
       <c r="C854" s="10" t="s">
-        <v>1036</v>
+        <v>1048</v>
       </c>
       <c r="D854" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E854" s="11" t="s">
-        <v>1010</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="855" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A855" s="9" t="s">
-        <v>1037</v>
+        <v>1049</v>
       </c>
       <c r="B855" s="10" t="s">
-        <v>1038</v>
+        <v>1050</v>
       </c>
       <c r="C855" s="10" t="s">
-        <v>1039</v>
+        <v>1051</v>
       </c>
       <c r="D855" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E855" s="11" t="s">
-        <v>1040</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="856" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A856" s="9" t="s">
-        <v>1041</v>
+        <v>1053</v>
       </c>
       <c r="B856" s="10" t="s">
-        <v>1042</v>
+        <v>1054</v>
       </c>
       <c r="C856" s="10" t="s">
-        <v>1043</v>
+        <v>1055</v>
       </c>
       <c r="D856" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E856" s="11" t="s">
-        <v>995</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="857" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A857" s="9" t="s">
-        <v>1044</v>
+        <v>1056</v>
       </c>
       <c r="B857" s="10" t="s">
-        <v>1045</v>
+        <v>1057</v>
       </c>
       <c r="C857" s="10" t="s">
-        <v>1046</v>
+        <v>1058</v>
       </c>
       <c r="D857" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E857" s="11" t="s">
-        <v>1023</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="858" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A858" s="9" t="s">
-        <v>1047</v>
+        <v>1059</v>
       </c>
       <c r="B858" s="10" t="s">
-        <v>1048</v>
+        <v>1060</v>
       </c>
       <c r="C858" s="10" t="s">
-        <v>1049</v>
+        <v>1061</v>
       </c>
       <c r="D858" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E858" s="11" t="s">
-        <v>995</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="859" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A859" s="9" t="s">
-        <v>1050</v>
+        <v>1062</v>
       </c>
       <c r="B859" s="10" t="s">
-        <v>1051</v>
+        <v>1063</v>
       </c>
       <c r="C859" s="10" t="s">
-        <v>1052</v>
+        <v>1064</v>
       </c>
       <c r="D859" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E859" s="11" t="s">
-        <v>999</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="860" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A860" s="9" t="s">
-        <v>1053</v>
+        <v>1065</v>
       </c>
       <c r="B860" s="10" t="s">
-        <v>1054</v>
+        <v>1066</v>
       </c>
       <c r="C860" s="10" t="s">
-        <v>1055</v>
+        <v>1067</v>
       </c>
       <c r="D860" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E860" s="11" t="s">
-        <v>683</v>
+        <v>692</v>
       </c>
     </row>
     <row r="861" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A861" s="9" t="s">
-        <v>1056</v>
+        <v>1068</v>
       </c>
       <c r="B861" s="10" t="s">
-        <v>1057</v>
+        <v>1069</v>
       </c>
       <c r="C861" s="10" t="s">
-        <v>1058</v>
+        <v>1070</v>
       </c>
       <c r="D861" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E861" s="11" t="s">
-        <v>987</v>
+        <v>999</v>
       </c>
     </row>
     <row r="862" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A862" s="9" t="s">
-        <v>1059</v>
+        <v>1071</v>
       </c>
       <c r="B862" s="10" t="s">
-        <v>1060</v>
+        <v>1072</v>
       </c>
       <c r="C862" s="10" t="s">
-        <v>1061</v>
+        <v>1073</v>
       </c>
       <c r="D862" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E862" s="11" t="s">
-        <v>1062</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="863" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A863" s="9" t="s">
-        <v>1063</v>
+        <v>1075</v>
       </c>
       <c r="B863" s="10" t="s">
-        <v>1064</v>
+        <v>1076</v>
       </c>
       <c r="C863" s="10" t="s">
-        <v>1065</v>
+        <v>1077</v>
       </c>
       <c r="D863" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E863" s="11" t="s">
-        <v>1066</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="864" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A864" s="9" t="s">
-        <v>1067</v>
+        <v>1079</v>
       </c>
       <c r="B864" s="10" t="s">
-        <v>1068</v>
+        <v>1080</v>
       </c>
       <c r="C864" s="10" t="s">
-        <v>1069</v>
+        <v>1081</v>
       </c>
       <c r="D864" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E864" s="11" t="s">
-        <v>1070</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="865" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A865" s="9" t="s">
-        <v>1071</v>
+        <v>1083</v>
       </c>
       <c r="B865" s="10" t="s">
-        <v>1072</v>
+        <v>1084</v>
       </c>
       <c r="C865" s="10" t="s">
-        <v>1073</v>
+        <v>1085</v>
       </c>
       <c r="D865" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E865" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="866" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A866" s="9" t="s">
-        <v>1074</v>
+        <v>1086</v>
       </c>
       <c r="B866" s="10" t="s">
-        <v>1075</v>
+        <v>1087</v>
       </c>
       <c r="C866" s="10" t="s">
-        <v>1076</v>
+        <v>1088</v>
       </c>
       <c r="D866" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E866" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="867" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A867" s="9" t="s">
-        <v>1089</v>
+        <v>1101</v>
       </c>
       <c r="B867" s="10" t="s">
-        <v>1090</v>
+        <v>1102</v>
       </c>
       <c r="C867" s="10" t="s">
-        <v>1091</v>
+        <v>1103</v>
       </c>
       <c r="D867" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E867" s="11" t="s">
-        <v>995</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="868" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A868" s="9" t="s">
-        <v>1092</v>
+        <v>1105</v>
       </c>
       <c r="B868" s="10" t="s">
-        <v>1093</v>
+        <v>1106</v>
       </c>
       <c r="C868" s="10" t="s">
-        <v>1094</v>
+        <v>1107</v>
       </c>
       <c r="D868" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E868" s="11" t="s">
-        <v>1070</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="869" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A869" s="9" t="s">
-        <v>1095</v>
+        <v>1108</v>
       </c>
       <c r="B869" s="10" t="s">
-        <v>1096</v>
+        <v>1109</v>
       </c>
       <c r="C869" s="10" t="s">
-        <v>1097</v>
+        <v>1110</v>
       </c>
       <c r="D869" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E869" s="11" t="s">
-        <v>1098</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="870" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A870" s="13" t="s">
-        <v>1100</v>
+        <v>1113</v>
       </c>
       <c r="B870" s="13"/>
       <c r="C870" s="13"/>
       <c r="D870" s="13"/>
       <c r="E870" s="13"/>
     </row>
     <row r="871" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A871" s="9" t="s">
-        <v>1081</v>
+        <v>1093</v>
       </c>
       <c r="B871" s="10" t="s">
-        <v>1082</v>
+        <v>1094</v>
       </c>
       <c r="C871" s="10" t="s">
-        <v>1083</v>
+        <v>1095</v>
       </c>
       <c r="D871" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E871" s="11" t="s">
-        <v>1084</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="872" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A872" s="9" t="s">
-        <v>1085</v>
+        <v>1097</v>
       </c>
       <c r="B872" s="10" t="s">
-        <v>1086</v>
+        <v>1098</v>
       </c>
       <c r="C872" s="10" t="s">
-        <v>1087</v>
+        <v>1099</v>
       </c>
       <c r="D872" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E872" s="11" t="s">
-        <v>1088</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="873" spans="1:5">
       <c r="A873" s="15" t="s">
-        <v>1101</v>
+        <v>1114</v>
       </c>
       <c r="B873" s="15"/>
       <c r="C873" s="15"/>
       <c r="D873" s="15"/>
       <c r="E873" s="15"/>
     </row>
     <row r="874" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A874" s="9" t="s">
-        <v>984</v>
+        <v>996</v>
       </c>
       <c r="B874" s="10" t="s">
-        <v>985</v>
+        <v>997</v>
       </c>
       <c r="C874" s="10" t="s">
-        <v>986</v>
+        <v>998</v>
       </c>
       <c r="D874" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E874" s="11" t="s">
-        <v>987</v>
+        <v>999</v>
       </c>
     </row>
     <row r="875" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A875" s="9" t="s">
-        <v>1077</v>
+        <v>1089</v>
       </c>
       <c r="B875" s="10" t="s">
-        <v>1078</v>
+        <v>1090</v>
       </c>
       <c r="C875" s="10" t="s">
-        <v>1079</v>
+        <v>1091</v>
       </c>
       <c r="D875" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E875" s="11" t="s">
-        <v>1080</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="876" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A876" s="9" t="s">
-        <v>616</v>
+        <v>625</v>
       </c>
       <c r="B876" s="10" t="s">
-        <v>617</v>
+        <v>626</v>
       </c>
       <c r="C876" s="10" t="s">
-        <v>618</v>
+        <v>627</v>
       </c>
       <c r="D876" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E876" s="11" t="s">
-        <v>619</v>
+        <v>628</v>
       </c>
     </row>
     <row r="877" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A877" s="9" t="s">
-        <v>626</v>
+        <v>635</v>
       </c>
       <c r="B877" s="10" t="s">
-        <v>627</v>
+        <v>636</v>
       </c>
       <c r="C877" s="10" t="s">
-        <v>628</v>
+        <v>637</v>
       </c>
       <c r="D877" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E877" s="11" t="s">
-        <v>629</v>
+        <v>638</v>
       </c>
     </row>
     <row r="878" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A878" s="9" t="s">
-        <v>630</v>
+        <v>639</v>
       </c>
       <c r="B878" s="10" t="s">
-        <v>631</v>
+        <v>640</v>
       </c>
       <c r="C878" s="10" t="s">
-        <v>632</v>
+        <v>641</v>
       </c>
       <c r="D878" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E878" s="11" t="s">
-        <v>633</v>
+        <v>642</v>
       </c>
     </row>
     <row r="879" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A879" s="9" t="s">
-        <v>637</v>
+        <v>646</v>
       </c>
       <c r="B879" s="10" t="s">
-        <v>638</v>
+        <v>647</v>
       </c>
       <c r="C879" s="10" t="s">
-        <v>639</v>
+        <v>648</v>
       </c>
       <c r="D879" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E879" s="11" t="s">
-        <v>640</v>
+        <v>649</v>
       </c>
     </row>
     <row r="880" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A880" s="9" t="s">
-        <v>641</v>
+        <v>650</v>
       </c>
       <c r="B880" s="10" t="s">
-        <v>642</v>
+        <v>651</v>
       </c>
       <c r="C880" s="10" t="s">
-        <v>643</v>
+        <v>652</v>
       </c>
       <c r="D880" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E880" s="11" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
     </row>
     <row r="881" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A881" s="9" t="s">
-        <v>644</v>
+        <v>653</v>
       </c>
       <c r="B881" s="10" t="s">
-        <v>645</v>
+        <v>654</v>
       </c>
       <c r="C881" s="10" t="s">
-        <v>646</v>
+        <v>655</v>
       </c>
       <c r="D881" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E881" s="11" t="s">
-        <v>647</v>
+        <v>656</v>
       </c>
     </row>
     <row r="882" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A882" s="9" t="s">
-        <v>648</v>
+        <v>657</v>
       </c>
       <c r="B882" s="10" t="s">
-        <v>649</v>
+        <v>658</v>
       </c>
       <c r="C882" s="10" t="s">
-        <v>650</v>
+        <v>659</v>
       </c>
       <c r="D882" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E882" s="11" t="s">
-        <v>651</v>
+        <v>660</v>
       </c>
     </row>
     <row r="883" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A883" s="9" t="s">
-        <v>652</v>
+        <v>661</v>
       </c>
       <c r="B883" s="10" t="s">
-        <v>653</v>
+        <v>662</v>
       </c>
       <c r="C883" s="10" t="s">
-        <v>654</v>
+        <v>663</v>
       </c>
       <c r="D883" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E883" s="11" t="s">
-        <v>651</v>
+        <v>660</v>
       </c>
     </row>
     <row r="884" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A884" s="9" t="s">
-        <v>655</v>
+        <v>664</v>
       </c>
       <c r="B884" s="10" t="s">
-        <v>656</v>
+        <v>665</v>
       </c>
       <c r="C884" s="10" t="s">
-        <v>657</v>
+        <v>666</v>
       </c>
       <c r="D884" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E884" s="11" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="885" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A885" s="9" t="s">
-        <v>658</v>
+        <v>667</v>
       </c>
       <c r="B885" s="10" t="s">
-        <v>659</v>
+        <v>668</v>
       </c>
       <c r="C885" s="10" t="s">
-        <v>660</v>
+        <v>669</v>
       </c>
       <c r="D885" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E885" s="11" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="886" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A886" s="9" t="s">
-        <v>661</v>
+        <v>670</v>
       </c>
       <c r="B886" s="10" t="s">
-        <v>662</v>
+        <v>671</v>
       </c>
       <c r="C886" s="10" t="s">
-        <v>663</v>
+        <v>672</v>
       </c>
       <c r="D886" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E886" s="11" t="s">
-        <v>546</v>
+        <v>555</v>
       </c>
     </row>
     <row r="887" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A887" s="9" t="s">
-        <v>664</v>
+        <v>673</v>
       </c>
       <c r="B887" s="10" t="s">
-        <v>665</v>
+        <v>674</v>
       </c>
       <c r="C887" s="10" t="s">
-        <v>666</v>
+        <v>675</v>
       </c>
       <c r="D887" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E887" s="11" t="s">
-        <v>667</v>
+        <v>676</v>
       </c>
     </row>
     <row r="888" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A888" s="9" t="s">
-        <v>668</v>
+        <v>677</v>
       </c>
       <c r="B888" s="10" t="s">
-        <v>669</v>
+        <v>678</v>
       </c>
       <c r="C888" s="10" t="s">
-        <v>670</v>
+        <v>679</v>
       </c>
       <c r="D888" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E888" s="11" t="s">
-        <v>671</v>
+        <v>680</v>
       </c>
     </row>
     <row r="889" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A889" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B889" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C889" s="10" t="s">
         <v>21</v>
       </c>
       <c r="D889" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E889" s="11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="890" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A890" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B890" s="10" t="s">
         <v>23</v>
@@ -20778,3623 +20607,3645 @@
     </row>
     <row r="894" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A894" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B894" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C894" s="10" t="s">
         <v>37</v>
       </c>
       <c r="D894" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E894" s="11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="895" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A895" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B895" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="C895" s="10"/>
+      <c r="C895" s="10" t="s">
+        <v>40</v>
+      </c>
       <c r="D895" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E895" s="11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="896" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A896" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B896" s="10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C896" s="10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D896" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E896" s="11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="897" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A897" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B897" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C897" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="D897" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E897" s="11" t="s">
         <v>44</v>
-      </c>
-[...10 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="898" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A898" s="9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B898" s="10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C898" s="10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D898" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E898" s="11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="899" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A899" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B899" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="C899" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="D899" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E899" s="11" t="s">
         <v>51</v>
-      </c>
-[...10 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="900" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A900" s="9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B900" s="10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C900" s="10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D900" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E900" s="11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="901" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A901" s="9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B901" s="10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C901" s="10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D901" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E901" s="11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="902" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A902" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="B902" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="C902" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="D902" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E902" s="11" t="s">
         <v>61</v>
-      </c>
-[...10 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="903" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A903" s="9" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B903" s="10" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C903" s="10" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D903" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E903" s="11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="904" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A904" s="9" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B904" s="10" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C904" s="10" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D904" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E904" s="11" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="905" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A905" s="9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B905" s="10" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C905" s="10"/>
       <c r="D905" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E905" s="11" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="906" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A906" s="9" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B906" s="10" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C906" s="10" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D906" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E906" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="907" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A907" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B907" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="C907" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="D907" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E907" s="11" t="s">
         <v>78</v>
-      </c>
-[...10 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="908" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A908" s="9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B908" s="10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C908" s="10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D908" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E908" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="909" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A909" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="B909" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="C909" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="D909" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E909" s="11" t="s">
         <v>85</v>
-      </c>
-[...10 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="910" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A910" s="9" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B910" s="10" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C910" s="10" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D910" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E910" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="911" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A911" s="9" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B911" s="10" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C911" s="10" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D911" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E911" s="11" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="912" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A912" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="B912" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="C912" s="10" t="s">
+        <v>98</v>
+      </c>
+      <c r="D912" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E912" s="11" t="s">
         <v>95</v>
-      </c>
-[...10 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="913" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A913" s="9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B913" s="10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C913" s="10"/>
       <c r="D913" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E913" s="11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="914" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A914" s="9" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B914" s="10" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C914" s="10"/>
       <c r="D914" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E914" s="11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="915" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A915" s="9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B915" s="10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C915" s="10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D915" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E915" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="916" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A916" s="9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B916" s="10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C916" s="10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D916" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E916" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="917" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A917" s="9" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B917" s="10" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C917" s="10" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D917" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E917" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="918" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A918" s="9" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B918" s="10" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C918" s="10" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D918" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E918" s="11" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="919" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A919" s="9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B919" s="10" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C919" s="10" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D919" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E919" s="11" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="920" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A920" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="B920" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="C920" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="D920" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E920" s="11" t="s">
         <v>120</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="921" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A921" s="9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B921" s="10" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C921" s="10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D921" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E921" s="11" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="922" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A922" s="9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B922" s="10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C922" s="10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D922" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E922" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="923" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A923" s="9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B923" s="10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C923" s="10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D923" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E923" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="924" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A924" s="9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B924" s="10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C924" s="10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D924" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E924" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="925" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A925" s="9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B925" s="10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C925" s="10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D925" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E925" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="926" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A926" s="9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B926" s="10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C926" s="10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D926" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E926" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="927" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A927" s="9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B927" s="10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C927" s="10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D927" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E927" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="928" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A928" s="9" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B928" s="10" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C928" s="10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D928" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E928" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="929" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A929" s="9" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B929" s="10" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="C929" s="10"/>
+        <v>149</v>
+      </c>
+      <c r="C929" s="10" t="s">
+        <v>150</v>
+      </c>
       <c r="D929" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E929" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="930" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A930" s="9" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B930" s="10" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C930" s="10" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D930" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E930" s="11" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="931" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A931" s="9" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B931" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="C931" s="10" t="s">
+        <v>157</v>
+      </c>
+      <c r="D931" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E931" s="11" t="s">
         <v>154</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="932" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A932" s="9" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B932" s="10" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C932" s="10" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D932" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E932" s="11" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="933" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A933" s="9" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B933" s="10" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="C933" s="10"/>
+        <v>167</v>
+      </c>
+      <c r="C933" s="10" t="s">
+        <v>168</v>
+      </c>
       <c r="D933" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E933" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="934" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A934" s="9" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B934" s="10" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C934" s="10" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="D934" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E934" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="935" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A935" s="9" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B935" s="10" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C935" s="10" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="D935" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E935" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="936" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A936" s="9" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B936" s="10" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C936" s="10" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="D936" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E936" s="11" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="937" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A937" s="9" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B937" s="10" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="C937" s="10"/>
       <c r="D937" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E937" s="11" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="938" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A938" s="9" t="s">
+        <v>181</v>
+      </c>
+      <c r="B938" s="10" t="s">
+        <v>182</v>
+      </c>
+      <c r="C938" s="10" t="s">
+        <v>183</v>
+      </c>
+      <c r="D938" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E938" s="11" t="s">
         <v>178</v>
-      </c>
-[...10 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="939" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A939" s="9" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B939" s="10" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C939" s="10"/>
       <c r="D939" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E939" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="940" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A940" s="9" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B940" s="10" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="C940" s="10"/>
+        <v>187</v>
+      </c>
+      <c r="C940" s="10" t="s">
+        <v>188</v>
+      </c>
       <c r="D940" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E940" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="941" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A941" s="9" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B941" s="10" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="C941" s="10" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="D941" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E941" s="11" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
     </row>
     <row r="942" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A942" s="9" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="B942" s="10" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C942" s="10" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="D942" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E942" s="11" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="943" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A943" s="9" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B943" s="10" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="C943" s="10" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="D943" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E943" s="11" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
     </row>
     <row r="944" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A944" s="9" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="B944" s="10" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="C944" s="10"/>
       <c r="D944" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E944" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="945" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A945" s="9" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="B945" s="10" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="C945" s="10" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="D945" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E945" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="946" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A946" s="9" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="B946" s="10" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="C946" s="10" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="D946" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E946" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="947" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A947" s="9" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="B947" s="10" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="C947" s="10" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="D947" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E947" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="948" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A948" s="9" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B948" s="10" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="C948" s="10"/>
       <c r="D948" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E948" s="11" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
     </row>
     <row r="949" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A949" s="9" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B949" s="10" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="C949" s="10"/>
       <c r="D949" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E949" s="11" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
     </row>
     <row r="950" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A950" s="9" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="B950" s="10" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="C950" s="10" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="D950" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E950" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="951" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A951" s="9" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B951" s="10" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C951" s="10" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="D951" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E951" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="952" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A952" s="9" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="B952" s="10" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="C952" s="10"/>
       <c r="D952" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E952" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="953" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A953" s="9" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B953" s="10" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="C953" s="10"/>
       <c r="D953" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E953" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="954" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A954" s="9" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="B954" s="10" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="C954" s="10"/>
       <c r="D954" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E954" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="955" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A955" s="9" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="B955" s="10" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="C955" s="10"/>
       <c r="D955" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E955" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="956" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A956" s="9" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="B956" s="10" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="C956" s="10" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="D956" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E956" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="957" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A957" s="9" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B957" s="10" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="C957" s="10" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="D957" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E957" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="958" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A958" s="9" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="B958" s="10" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="C958" s="10" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="D958" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E958" s="11" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
     </row>
     <row r="959" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A959" s="9" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="B959" s="10" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="C959" s="10" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="D959" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E959" s="11" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
     </row>
     <row r="960" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A960" s="9" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="B960" s="10" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="C960" s="10" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="D960" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E960" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="961" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A961" s="9" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="B961" s="10" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C961" s="10" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="D961" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E961" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="962" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A962" s="9" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="B962" s="10" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="C962" s="10" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="D962" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E962" s="11" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="963" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A963" s="9" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="B963" s="10" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="C963" s="10" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="D963" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E963" s="11" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="964" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A964" s="9" t="s">
+        <v>260</v>
+      </c>
+      <c r="B964" s="10" t="s">
+        <v>261</v>
+      </c>
+      <c r="C964" s="10" t="s">
+        <v>262</v>
+      </c>
+      <c r="D964" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E964" s="11" t="s">
         <v>256</v>
-      </c>
-[...10 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="965" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A965" s="9" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B965" s="10" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C965" s="10" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="D965" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E965" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="966" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A966" s="9" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B966" s="10" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="C966" s="10" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="D966" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E966" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="967" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A967" s="9" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="B967" s="10" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C967" s="10" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="D967" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E967" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="968" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A968" s="9" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="B968" s="10" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="C968" s="10" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="D968" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E968" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="969" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A969" s="9" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="B969" s="10" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="C969" s="10" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="D969" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E969" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="970" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A970" s="9" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="B970" s="10" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="C970" s="10" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="D970" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E970" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="971" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A971" s="9" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="B971" s="10" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="C971" s="10" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="D971" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E971" s="11" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
     </row>
     <row r="972" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A972" s="9" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="B972" s="10" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="C972" s="10" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="D972" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E972" s="11" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
     </row>
     <row r="973" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A973" s="9" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="B973" s="10" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="C973" s="10" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="D973" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E973" s="11" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
     </row>
     <row r="974" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A974" s="9" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="B974" s="10" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="C974" s="10" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="D974" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E974" s="11" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
     </row>
     <row r="975" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A975" s="9" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="B975" s="10" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="C975" s="10" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="D975" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E975" s="11" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
     </row>
     <row r="976" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A976" s="9" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B976" s="10" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="C976" s="10" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="D976" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E976" s="11" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
     </row>
     <row r="977" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A977" s="9" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="B977" s="10" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="C977" s="10" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="D977" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E977" s="11" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
     </row>
     <row r="978" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A978" s="9" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="B978" s="10" t="s">
-        <v>308</v>
-[...1 lines deleted...]
-      <c r="C978" s="10"/>
+        <v>312</v>
+      </c>
+      <c r="C978" s="10" t="s">
+        <v>313</v>
+      </c>
       <c r="D978" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E978" s="11" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
     </row>
     <row r="979" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A979" s="9" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="B979" s="10" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="C979" s="10" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="D979" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E979" s="11" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="980" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A980" s="9" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="B980" s="10" t="s">
-        <v>314</v>
-[...1 lines deleted...]
-      <c r="C980" s="10"/>
+        <v>319</v>
+      </c>
+      <c r="C980" s="10" t="s">
+        <v>320</v>
+      </c>
       <c r="D980" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E980" s="11" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="981" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A981" s="9" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="B981" s="10" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="C981" s="10"/>
       <c r="D981" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E981" s="11" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
     </row>
     <row r="982" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A982" s="9" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="B982" s="10" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="C982" s="10" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="D982" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E982" s="11" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
     </row>
     <row r="983" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A983" s="9" t="s">
-        <v>596</v>
+        <v>605</v>
       </c>
       <c r="B983" s="10" t="s">
-        <v>597</v>
+        <v>606</v>
       </c>
       <c r="C983" s="10" t="s">
-        <v>598</v>
+        <v>607</v>
       </c>
       <c r="D983" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E983" s="11" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
     </row>
     <row r="984" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A984" s="9" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="B984" s="10" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="C984" s="10" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="D984" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E984" s="11" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
     </row>
     <row r="985" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A985" s="9" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="B985" s="10" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="C985" s="10" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="D985" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E985" s="11" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
     </row>
     <row r="986" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A986" s="9" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="B986" s="10" t="s">
-        <v>331</v>
-[...1 lines deleted...]
-      <c r="C986" s="10"/>
+        <v>337</v>
+      </c>
+      <c r="C986" s="10" t="s">
+        <v>338</v>
+      </c>
       <c r="D986" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E986" s="11" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
     </row>
     <row r="987" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A987" s="9" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="B987" s="10" t="s">
-        <v>334</v>
-[...1 lines deleted...]
-      <c r="C987" s="10"/>
+        <v>341</v>
+      </c>
+      <c r="C987" s="10" t="s">
+        <v>342</v>
+      </c>
       <c r="D987" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E987" s="11" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
     </row>
     <row r="988" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A988" s="9" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
       <c r="B988" s="10" t="s">
-        <v>337</v>
+        <v>345</v>
       </c>
       <c r="C988" s="10" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
       <c r="D988" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E988" s="11" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
     </row>
     <row r="989" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A989" s="9" t="s">
-        <v>340</v>
+        <v>348</v>
       </c>
       <c r="B989" s="10" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="C989" s="10"/>
       <c r="D989" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E989" s="11" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
     </row>
     <row r="990" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A990" s="9" t="s">
-        <v>672</v>
+        <v>681</v>
       </c>
       <c r="B990" s="10" t="s">
-        <v>673</v>
+        <v>682</v>
       </c>
       <c r="C990" s="10" t="s">
-        <v>674</v>
+        <v>683</v>
       </c>
       <c r="D990" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E990" s="11" t="s">
-        <v>675</v>
+        <v>684</v>
       </c>
     </row>
     <row r="991" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A991" s="9" t="s">
-        <v>676</v>
+        <v>685</v>
       </c>
       <c r="B991" s="10" t="s">
-        <v>677</v>
+        <v>686</v>
       </c>
       <c r="C991" s="10" t="s">
-        <v>678</v>
+        <v>687</v>
       </c>
       <c r="D991" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E991" s="11" t="s">
-        <v>679</v>
+        <v>688</v>
       </c>
     </row>
     <row r="992" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A992" s="9" t="s">
-        <v>680</v>
+        <v>689</v>
       </c>
       <c r="B992" s="10" t="s">
-        <v>681</v>
+        <v>690</v>
       </c>
       <c r="C992" s="10" t="s">
-        <v>682</v>
+        <v>691</v>
       </c>
       <c r="D992" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E992" s="11" t="s">
-        <v>683</v>
+        <v>692</v>
       </c>
     </row>
     <row r="993" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A993" s="9" t="s">
-        <v>684</v>
+        <v>693</v>
       </c>
       <c r="B993" s="10" t="s">
-        <v>685</v>
+        <v>694</v>
       </c>
       <c r="C993" s="10" t="s">
-        <v>686</v>
+        <v>695</v>
       </c>
       <c r="D993" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E993" s="11" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="994" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A994" s="9" t="s">
-        <v>688</v>
+        <v>697</v>
       </c>
       <c r="B994" s="10" t="s">
-        <v>689</v>
+        <v>698</v>
       </c>
       <c r="C994" s="10" t="s">
-        <v>690</v>
+        <v>699</v>
       </c>
       <c r="D994" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E994" s="11" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="995" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A995" s="9" t="s">
-        <v>691</v>
+        <v>700</v>
       </c>
       <c r="B995" s="10" t="s">
-        <v>692</v>
+        <v>701</v>
       </c>
       <c r="C995" s="10" t="s">
-        <v>693</v>
+        <v>702</v>
       </c>
       <c r="D995" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E995" s="11" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="996" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A996" s="9" t="s">
-        <v>694</v>
+        <v>703</v>
       </c>
       <c r="B996" s="10" t="s">
-        <v>695</v>
+        <v>704</v>
       </c>
       <c r="C996" s="10"/>
       <c r="D996" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E996" s="11" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="997" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A997" s="9" t="s">
-        <v>697</v>
+        <v>706</v>
       </c>
       <c r="B997" s="10" t="s">
-        <v>698</v>
+        <v>707</v>
       </c>
       <c r="C997" s="10" t="s">
-        <v>699</v>
+        <v>708</v>
       </c>
       <c r="D997" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E997" s="11" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="998" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A998" s="9" t="s">
-        <v>700</v>
+        <v>709</v>
       </c>
       <c r="B998" s="10" t="s">
-        <v>701</v>
+        <v>710</v>
       </c>
       <c r="C998" s="10" t="s">
-        <v>702</v>
+        <v>711</v>
       </c>
       <c r="D998" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E998" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="999" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A999" s="9" t="s">
-        <v>704</v>
+        <v>713</v>
       </c>
       <c r="B999" s="10" t="s">
-        <v>705</v>
+        <v>714</v>
       </c>
       <c r="C999" s="10" t="s">
-        <v>706</v>
+        <v>715</v>
       </c>
       <c r="D999" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E999" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1000" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1000" s="9" t="s">
-        <v>707</v>
+        <v>716</v>
       </c>
       <c r="B1000" s="10" t="s">
-        <v>708</v>
+        <v>717</v>
       </c>
       <c r="C1000" s="10" t="s">
-        <v>709</v>
+        <v>718</v>
       </c>
       <c r="D1000" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1000" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1001" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1001" s="9" t="s">
-        <v>710</v>
+        <v>719</v>
       </c>
       <c r="B1001" s="10" t="s">
-        <v>711</v>
+        <v>720</v>
       </c>
       <c r="C1001" s="10"/>
       <c r="D1001" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1001" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1002" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1002" s="9" t="s">
-        <v>712</v>
+        <v>721</v>
       </c>
       <c r="B1002" s="10" t="s">
-        <v>713</v>
+        <v>722</v>
       </c>
       <c r="C1002" s="10"/>
       <c r="D1002" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1002" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1003" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1003" s="9" t="s">
-        <v>714</v>
+        <v>723</v>
       </c>
       <c r="B1003" s="10" t="s">
-        <v>715</v>
+        <v>724</v>
       </c>
       <c r="C1003" s="10" t="s">
-        <v>716</v>
+        <v>725</v>
       </c>
       <c r="D1003" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1003" s="11" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1004" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1004" s="9" t="s">
-        <v>718</v>
+        <v>727</v>
       </c>
       <c r="B1004" s="10" t="s">
-        <v>719</v>
+        <v>728</v>
       </c>
       <c r="C1004" s="10" t="s">
-        <v>720</v>
+        <v>729</v>
       </c>
       <c r="D1004" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1004" s="11" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1005" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1005" s="9" t="s">
-        <v>721</v>
+        <v>730</v>
       </c>
       <c r="B1005" s="10" t="s">
-        <v>722</v>
+        <v>731</v>
       </c>
       <c r="C1005" s="10" t="s">
-        <v>723</v>
+        <v>732</v>
       </c>
       <c r="D1005" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1005" s="11" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
     </row>
     <row r="1006" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1006" s="9" t="s">
-        <v>725</v>
+        <v>734</v>
       </c>
       <c r="B1006" s="10" t="s">
-        <v>726</v>
+        <v>735</v>
       </c>
       <c r="C1006" s="10" t="s">
-        <v>727</v>
+        <v>736</v>
       </c>
       <c r="D1006" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1006" s="11" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
     </row>
     <row r="1007" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1007" s="9" t="s">
-        <v>728</v>
+        <v>737</v>
       </c>
       <c r="B1007" s="10" t="s">
-        <v>729</v>
+        <v>738</v>
       </c>
       <c r="C1007" s="10" t="s">
-        <v>730</v>
+        <v>739</v>
       </c>
       <c r="D1007" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1007" s="11" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="1008" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1008" s="9" t="s">
-        <v>731</v>
+        <v>740</v>
       </c>
       <c r="B1008" s="10" t="s">
-        <v>732</v>
+        <v>741</v>
       </c>
       <c r="C1008" s="10" t="s">
-        <v>733</v>
+        <v>742</v>
       </c>
       <c r="D1008" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1008" s="11" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="1009" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1009" s="9" t="s">
-        <v>734</v>
+        <v>743</v>
       </c>
       <c r="B1009" s="10" t="s">
-        <v>735</v>
+        <v>744</v>
       </c>
       <c r="C1009" s="10" t="s">
-        <v>736</v>
+        <v>745</v>
       </c>
       <c r="D1009" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1009" s="11" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="1010" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1010" s="9" t="s">
-        <v>737</v>
+        <v>746</v>
       </c>
       <c r="B1010" s="10" t="s">
-        <v>738</v>
-[...1 lines deleted...]
-      <c r="C1010" s="10"/>
+        <v>747</v>
+      </c>
+      <c r="C1010" s="10" t="s">
+        <v>748</v>
+      </c>
       <c r="D1010" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1010" s="11" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="1011" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1011" s="9" t="s">
-        <v>739</v>
+        <v>749</v>
       </c>
       <c r="B1011" s="10" t="s">
-        <v>740</v>
+        <v>750</v>
       </c>
       <c r="C1011" s="10" t="s">
-        <v>741</v>
+        <v>751</v>
       </c>
       <c r="D1011" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1011" s="11" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="1012" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1012" s="9" t="s">
-        <v>742</v>
+        <v>752</v>
       </c>
       <c r="B1012" s="10" t="s">
-        <v>743</v>
+        <v>753</v>
       </c>
       <c r="C1012" s="10" t="s">
-        <v>744</v>
+        <v>754</v>
       </c>
       <c r="D1012" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1012" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1013" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1013" s="9" t="s">
-        <v>745</v>
+        <v>755</v>
       </c>
       <c r="B1013" s="10" t="s">
-        <v>746</v>
+        <v>756</v>
       </c>
       <c r="C1013" s="10" t="s">
-        <v>747</v>
+        <v>757</v>
       </c>
       <c r="D1013" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1013" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1014" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1014" s="9" t="s">
-        <v>748</v>
+        <v>758</v>
       </c>
       <c r="B1014" s="10" t="s">
-        <v>749</v>
+        <v>759</v>
       </c>
       <c r="C1014" s="10" t="s">
-        <v>750</v>
+        <v>760</v>
       </c>
       <c r="D1014" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1014" s="11" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1015" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1015" s="9" t="s">
-        <v>751</v>
+        <v>761</v>
       </c>
       <c r="B1015" s="10" t="s">
-        <v>752</v>
+        <v>762</v>
       </c>
       <c r="C1015" s="10" t="s">
-        <v>753</v>
+        <v>763</v>
       </c>
       <c r="D1015" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1015" s="11" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1016" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1016" s="9" t="s">
-        <v>754</v>
+        <v>764</v>
       </c>
       <c r="B1016" s="10" t="s">
-        <v>755</v>
+        <v>765</v>
       </c>
       <c r="C1016" s="10" t="s">
-        <v>756</v>
+        <v>766</v>
       </c>
       <c r="D1016" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1016" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="1017" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1017" s="9" t="s">
-        <v>758</v>
+        <v>768</v>
       </c>
       <c r="B1017" s="10" t="s">
-        <v>759</v>
+        <v>769</v>
       </c>
       <c r="C1017" s="10" t="s">
-        <v>760</v>
+        <v>770</v>
       </c>
       <c r="D1017" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1017" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="1018" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1018" s="9" t="s">
-        <v>761</v>
+        <v>771</v>
       </c>
       <c r="B1018" s="10" t="s">
-        <v>762</v>
+        <v>772</v>
       </c>
       <c r="C1018" s="10" t="s">
-        <v>763</v>
+        <v>773</v>
       </c>
       <c r="D1018" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1018" s="11" t="s">
-        <v>764</v>
+        <v>774</v>
       </c>
     </row>
     <row r="1019" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1019" s="9" t="s">
-        <v>765</v>
+        <v>775</v>
       </c>
       <c r="B1019" s="10" t="s">
-        <v>766</v>
+        <v>776</v>
       </c>
       <c r="C1019" s="10" t="s">
-        <v>767</v>
+        <v>777</v>
       </c>
       <c r="D1019" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1019" s="11" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="1020" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1020" s="9" t="s">
-        <v>772</v>
+        <v>782</v>
       </c>
       <c r="B1020" s="10" t="s">
-        <v>773</v>
+        <v>783</v>
       </c>
       <c r="C1020" s="10" t="s">
-        <v>774</v>
+        <v>784</v>
       </c>
       <c r="D1020" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1020" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="1021" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1021" s="9" t="s">
-        <v>775</v>
+        <v>785</v>
       </c>
       <c r="B1021" s="10" t="s">
-        <v>776</v>
+        <v>786</v>
       </c>
       <c r="C1021" s="10"/>
       <c r="D1021" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1021" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="1022" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1022" s="9" t="s">
-        <v>777</v>
+        <v>787</v>
       </c>
       <c r="B1022" s="10" t="s">
-        <v>778</v>
+        <v>788</v>
       </c>
       <c r="C1022" s="10" t="s">
-        <v>779</v>
+        <v>789</v>
       </c>
       <c r="D1022" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1022" s="11" t="s">
-        <v>780</v>
+        <v>790</v>
       </c>
     </row>
     <row r="1023" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1023" s="9" t="s">
-        <v>781</v>
+        <v>791</v>
       </c>
       <c r="B1023" s="10" t="s">
-        <v>782</v>
+        <v>792</v>
       </c>
       <c r="C1023" s="10" t="s">
-        <v>783</v>
+        <v>793</v>
       </c>
       <c r="D1023" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1023" s="11" t="s">
-        <v>784</v>
+        <v>794</v>
       </c>
     </row>
     <row r="1024" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1024" s="9" t="s">
-        <v>785</v>
+        <v>795</v>
       </c>
       <c r="B1024" s="10" t="s">
-        <v>786</v>
+        <v>796</v>
       </c>
       <c r="C1024" s="10" t="s">
-        <v>787</v>
+        <v>797</v>
       </c>
       <c r="D1024" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1024" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1025" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1025" s="9" t="s">
-        <v>788</v>
+        <v>798</v>
       </c>
       <c r="B1025" s="10" t="s">
-        <v>789</v>
+        <v>799</v>
       </c>
       <c r="C1025" s="10" t="s">
-        <v>790</v>
+        <v>800</v>
       </c>
       <c r="D1025" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1025" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1026" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1026" s="9" t="s">
-        <v>791</v>
+        <v>801</v>
       </c>
       <c r="B1026" s="10" t="s">
-        <v>792</v>
+        <v>802</v>
       </c>
       <c r="C1026" s="10"/>
       <c r="D1026" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1026" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="1027" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1027" s="9" t="s">
-        <v>793</v>
+        <v>803</v>
       </c>
       <c r="B1027" s="10" t="s">
-        <v>794</v>
+        <v>804</v>
       </c>
       <c r="C1027" s="10"/>
       <c r="D1027" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1027" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="1028" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1028" s="9" t="s">
-        <v>795</v>
+        <v>805</v>
       </c>
       <c r="B1028" s="10" t="s">
-        <v>796</v>
+        <v>806</v>
       </c>
       <c r="C1028" s="10"/>
       <c r="D1028" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1028" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="1029" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1029" s="9" t="s">
-        <v>797</v>
+        <v>807</v>
       </c>
       <c r="B1029" s="10" t="s">
-        <v>798</v>
+        <v>808</v>
       </c>
       <c r="C1029" s="10" t="s">
-        <v>799</v>
+        <v>809</v>
       </c>
       <c r="D1029" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1029" s="11" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
     </row>
     <row r="1030" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1030" s="9" t="s">
-        <v>800</v>
+        <v>810</v>
       </c>
       <c r="B1030" s="10" t="s">
-        <v>801</v>
+        <v>811</v>
       </c>
       <c r="C1030" s="10" t="s">
-        <v>802</v>
+        <v>812</v>
       </c>
       <c r="D1030" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1030" s="11" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
     </row>
     <row r="1031" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1031" s="9" t="s">
-        <v>803</v>
+        <v>813</v>
       </c>
       <c r="B1031" s="10" t="s">
-        <v>804</v>
+        <v>814</v>
       </c>
       <c r="C1031" s="10" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="D1031" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1031" s="11" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
     </row>
     <row r="1032" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1032" s="9" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="B1032" s="10" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="C1032" s="10" t="s">
-        <v>808</v>
+        <v>818</v>
       </c>
       <c r="D1032" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1032" s="11" t="s">
-        <v>809</v>
+        <v>819</v>
       </c>
     </row>
     <row r="1033" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1033" s="9" t="s">
-        <v>810</v>
+        <v>820</v>
       </c>
       <c r="B1033" s="10" t="s">
-        <v>811</v>
+        <v>821</v>
       </c>
       <c r="C1033" s="10" t="s">
-        <v>812</v>
+        <v>822</v>
       </c>
       <c r="D1033" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1033" s="11" t="s">
-        <v>813</v>
+        <v>823</v>
       </c>
     </row>
     <row r="1034" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1034" s="9" t="s">
-        <v>814</v>
+        <v>824</v>
       </c>
       <c r="B1034" s="10" t="s">
-        <v>815</v>
+        <v>825</v>
       </c>
       <c r="C1034" s="10" t="s">
-        <v>816</v>
+        <v>826</v>
       </c>
       <c r="D1034" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1034" s="11" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
     </row>
     <row r="1035" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1035" s="9" t="s">
-        <v>818</v>
+        <v>828</v>
       </c>
       <c r="B1035" s="10" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="C1035" s="10" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="D1035" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1035" s="11" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
     </row>
     <row r="1036" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1036" s="9" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="B1036" s="10" t="s">
-        <v>823</v>
+        <v>833</v>
       </c>
       <c r="C1036" s="10" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="D1036" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1036" s="11" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
     </row>
     <row r="1037" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1037" s="9" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="B1037" s="10" t="s">
-        <v>826</v>
+        <v>836</v>
       </c>
       <c r="C1037" s="10"/>
       <c r="D1037" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1037" s="11" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
     </row>
     <row r="1038" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1038" s="9" t="s">
-        <v>828</v>
+        <v>838</v>
       </c>
       <c r="B1038" s="10" t="s">
-        <v>829</v>
-[...1 lines deleted...]
-      <c r="C1038" s="10"/>
+        <v>839</v>
+      </c>
+      <c r="C1038" s="10" t="s">
+        <v>840</v>
+      </c>
       <c r="D1038" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1038" s="11" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
     </row>
     <row r="1039" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1039" s="9" t="s">
-        <v>830</v>
+        <v>841</v>
       </c>
       <c r="B1039" s="10" t="s">
-        <v>831</v>
+        <v>842</v>
       </c>
       <c r="C1039" s="10" t="s">
-        <v>832</v>
+        <v>843</v>
       </c>
       <c r="D1039" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1039" s="11" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="1040" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1040" s="9" t="s">
-        <v>833</v>
+        <v>844</v>
       </c>
       <c r="B1040" s="10" t="s">
-        <v>834</v>
+        <v>845</v>
       </c>
       <c r="C1040" s="10" t="s">
-        <v>835</v>
+        <v>846</v>
       </c>
       <c r="D1040" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1040" s="11" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="1041" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1041" s="9" t="s">
-        <v>836</v>
+        <v>847</v>
       </c>
       <c r="B1041" s="10" t="s">
-        <v>837</v>
+        <v>848</v>
       </c>
       <c r="C1041" s="10" t="s">
-        <v>838</v>
+        <v>849</v>
       </c>
       <c r="D1041" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1041" s="11" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
     </row>
     <row r="1042" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1042" s="9" t="s">
-        <v>839</v>
+        <v>850</v>
       </c>
       <c r="B1042" s="10" t="s">
-        <v>840</v>
+        <v>851</v>
       </c>
       <c r="C1042" s="10" t="s">
-        <v>841</v>
+        <v>852</v>
       </c>
       <c r="D1042" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1042" s="11" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
     </row>
     <row r="1043" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1043" s="9" t="s">
-        <v>842</v>
+        <v>853</v>
       </c>
       <c r="B1043" s="10" t="s">
-        <v>843</v>
+        <v>854</v>
       </c>
       <c r="C1043" s="10"/>
       <c r="D1043" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1043" s="11" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
     </row>
     <row r="1044" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1044" s="9" t="s">
-        <v>844</v>
+        <v>855</v>
       </c>
       <c r="B1044" s="10" t="s">
-        <v>845</v>
+        <v>856</v>
       </c>
       <c r="C1044" s="10"/>
       <c r="D1044" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1044" s="11" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
     </row>
     <row r="1045" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1045" s="9" t="s">
-        <v>846</v>
+        <v>857</v>
       </c>
       <c r="B1045" s="10" t="s">
-        <v>847</v>
+        <v>858</v>
       </c>
       <c r="C1045" s="10" t="s">
-        <v>848</v>
+        <v>859</v>
       </c>
       <c r="D1045" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1045" s="11" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="1046" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1046" s="9" t="s">
-        <v>849</v>
+        <v>860</v>
       </c>
       <c r="B1046" s="10" t="s">
-        <v>850</v>
+        <v>861</v>
       </c>
       <c r="C1046" s="10" t="s">
-        <v>851</v>
+        <v>862</v>
       </c>
       <c r="D1046" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1046" s="11" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="1047" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1047" s="9" t="s">
-        <v>852</v>
+        <v>863</v>
       </c>
       <c r="B1047" s="10" t="s">
-        <v>853</v>
+        <v>864</v>
       </c>
       <c r="C1047" s="10" t="s">
-        <v>854</v>
+        <v>865</v>
       </c>
       <c r="D1047" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1047" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1048" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1048" s="9" t="s">
-        <v>855</v>
+        <v>866</v>
       </c>
       <c r="B1048" s="10" t="s">
-        <v>856</v>
+        <v>867</v>
       </c>
       <c r="C1048" s="10" t="s">
-        <v>857</v>
+        <v>868</v>
       </c>
       <c r="D1048" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1048" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1049" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1049" s="9" t="s">
-        <v>858</v>
+        <v>869</v>
       </c>
       <c r="B1049" s="10" t="s">
-        <v>859</v>
+        <v>870</v>
       </c>
       <c r="C1049" s="10" t="s">
-        <v>860</v>
+        <v>871</v>
       </c>
       <c r="D1049" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1049" s="11" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
     </row>
     <row r="1050" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1050" s="9" t="s">
-        <v>861</v>
+        <v>872</v>
       </c>
       <c r="B1050" s="10" t="s">
-        <v>862</v>
+        <v>873</v>
       </c>
       <c r="C1050" s="10" t="s">
-        <v>863</v>
+        <v>874</v>
       </c>
       <c r="D1050" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1050" s="11" t="s">
-        <v>864</v>
+        <v>875</v>
       </c>
     </row>
     <row r="1051" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1051" s="9" t="s">
-        <v>865</v>
+        <v>876</v>
       </c>
       <c r="B1051" s="10" t="s">
-        <v>866</v>
+        <v>877</v>
       </c>
       <c r="C1051" s="10" t="s">
-        <v>867</v>
+        <v>878</v>
       </c>
       <c r="D1051" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1051" s="11" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
     </row>
     <row r="1052" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1052" s="9" t="s">
-        <v>868</v>
+        <v>879</v>
       </c>
       <c r="B1052" s="10" t="s">
-        <v>869</v>
+        <v>880</v>
       </c>
       <c r="C1052" s="10" t="s">
-        <v>870</v>
+        <v>881</v>
       </c>
       <c r="D1052" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1052" s="11" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
     </row>
     <row r="1053" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1053" s="9" t="s">
-        <v>871</v>
+        <v>882</v>
       </c>
       <c r="B1053" s="10" t="s">
-        <v>872</v>
+        <v>883</v>
       </c>
       <c r="C1053" s="10"/>
       <c r="D1053" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1053" s="11" t="s">
-        <v>873</v>
+        <v>884</v>
       </c>
     </row>
     <row r="1054" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1054" s="9" t="s">
-        <v>874</v>
+        <v>885</v>
       </c>
       <c r="B1054" s="10" t="s">
-        <v>875</v>
+        <v>886</v>
       </c>
       <c r="C1054" s="10"/>
       <c r="D1054" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1054" s="11" t="s">
-        <v>873</v>
+        <v>884</v>
       </c>
     </row>
     <row r="1055" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1055" s="9" t="s">
-        <v>876</v>
+        <v>887</v>
       </c>
       <c r="B1055" s="10" t="s">
-        <v>877</v>
+        <v>888</v>
       </c>
       <c r="C1055" s="10"/>
       <c r="D1055" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1055" s="11" t="s">
-        <v>873</v>
+        <v>884</v>
       </c>
     </row>
     <row r="1056" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1056" s="9" t="s">
-        <v>878</v>
+        <v>889</v>
       </c>
       <c r="B1056" s="10" t="s">
-        <v>879</v>
+        <v>890</v>
       </c>
       <c r="C1056" s="10" t="s">
-        <v>880</v>
+        <v>891</v>
       </c>
       <c r="D1056" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1056" s="11" t="s">
-        <v>881</v>
+        <v>892</v>
       </c>
     </row>
     <row r="1057" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1057" s="9" t="s">
-        <v>882</v>
+        <v>893</v>
       </c>
       <c r="B1057" s="10" t="s">
-        <v>883</v>
+        <v>894</v>
       </c>
       <c r="C1057" s="10" t="s">
-        <v>884</v>
+        <v>895</v>
       </c>
       <c r="D1057" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1057" s="11" t="s">
-        <v>881</v>
+        <v>892</v>
       </c>
     </row>
     <row r="1058" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1058" s="9" t="s">
-        <v>885</v>
+        <v>896</v>
       </c>
       <c r="B1058" s="10" t="s">
-        <v>886</v>
+        <v>897</v>
       </c>
       <c r="C1058" s="10" t="s">
-        <v>887</v>
+        <v>898</v>
       </c>
       <c r="D1058" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1058" s="11" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
     </row>
     <row r="1059" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1059" s="9" t="s">
-        <v>888</v>
+        <v>899</v>
       </c>
       <c r="B1059" s="10" t="s">
-        <v>889</v>
+        <v>900</v>
       </c>
       <c r="C1059" s="10" t="s">
-        <v>890</v>
+        <v>901</v>
       </c>
       <c r="D1059" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1059" s="11" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
     </row>
     <row r="1060" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1060" s="9" t="s">
-        <v>891</v>
+        <v>902</v>
       </c>
       <c r="B1060" s="10" t="s">
-        <v>892</v>
+        <v>903</v>
       </c>
       <c r="C1060" s="10" t="s">
-        <v>893</v>
+        <v>904</v>
       </c>
       <c r="D1060" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1060" s="11" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
     </row>
     <row r="1061" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1061" s="9" t="s">
-        <v>894</v>
+        <v>905</v>
       </c>
       <c r="B1061" s="10" t="s">
-        <v>895</v>
+        <v>906</v>
       </c>
       <c r="C1061" s="10" t="s">
-        <v>896</v>
+        <v>907</v>
       </c>
       <c r="D1061" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1061" s="11" t="s">
-        <v>897</v>
+        <v>908</v>
       </c>
     </row>
     <row r="1062" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1062" s="9" t="s">
-        <v>898</v>
+        <v>909</v>
       </c>
       <c r="B1062" s="10" t="s">
-        <v>899</v>
+        <v>910</v>
       </c>
       <c r="C1062" s="10" t="s">
-        <v>900</v>
+        <v>911</v>
       </c>
       <c r="D1062" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1062" s="11" t="s">
-        <v>901</v>
+        <v>912</v>
       </c>
     </row>
     <row r="1063" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1063" s="9" t="s">
-        <v>902</v>
+        <v>913</v>
       </c>
       <c r="B1063" s="10" t="s">
-        <v>903</v>
+        <v>914</v>
       </c>
       <c r="C1063" s="10" t="s">
-        <v>904</v>
+        <v>915</v>
       </c>
       <c r="D1063" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1063" s="11" t="s">
-        <v>905</v>
+        <v>916</v>
       </c>
     </row>
     <row r="1064" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1064" s="9" t="s">
-        <v>351</v>
+        <v>359</v>
       </c>
       <c r="B1064" s="10" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
       <c r="C1064" s="10" t="s">
-        <v>353</v>
+        <v>361</v>
       </c>
       <c r="D1064" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1064" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1065" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1065" s="9" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="B1065" s="10" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="C1065" s="10" t="s">
-        <v>357</v>
+        <v>365</v>
       </c>
       <c r="D1065" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1065" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1066" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1066" s="9" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
       <c r="B1066" s="10" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="C1066" s="10" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
       <c r="D1066" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1066" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1067" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1067" s="9" t="s">
-        <v>365</v>
+        <v>373</v>
       </c>
       <c r="B1067" s="10" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="C1067" s="10" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="D1067" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1067" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1068" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1068" s="9" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="B1068" s="10" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="C1068" s="10" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
       <c r="D1068" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1068" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1069" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1069" s="9" t="s">
-        <v>372</v>
+        <v>380</v>
       </c>
       <c r="B1069" s="10" t="s">
-        <v>373</v>
+        <v>381</v>
       </c>
       <c r="C1069" s="10" t="s">
-        <v>374</v>
+        <v>382</v>
       </c>
       <c r="D1069" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1069" s="11" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
     </row>
     <row r="1070" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1070" s="9" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
       <c r="B1070" s="10" t="s">
-        <v>377</v>
+        <v>385</v>
       </c>
       <c r="C1070" s="10" t="s">
-        <v>378</v>
+        <v>386</v>
       </c>
       <c r="D1070" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1070" s="11" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
     </row>
     <row r="1071" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1071" s="9" t="s">
-        <v>379</v>
+        <v>387</v>
       </c>
       <c r="B1071" s="10" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
       <c r="C1071" s="10" t="s">
-        <v>381</v>
+        <v>389</v>
       </c>
       <c r="D1071" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1071" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1072" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1072" s="9" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
       <c r="B1072" s="10" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="C1072" s="10" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
       <c r="D1072" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1072" s="11" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
     </row>
     <row r="1073" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1073" s="9" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="B1073" s="10" t="s">
-        <v>390</v>
+        <v>398</v>
       </c>
       <c r="C1073" s="10" t="s">
-        <v>391</v>
+        <v>399</v>
       </c>
       <c r="D1073" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1073" s="11" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
     </row>
     <row r="1074" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1074" s="9" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
       <c r="B1074" s="10" t="s">
-        <v>393</v>
+        <v>401</v>
       </c>
       <c r="C1074" s="10" t="s">
-        <v>394</v>
+        <v>402</v>
       </c>
       <c r="D1074" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1074" s="11" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1075" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1075" s="9" t="s">
-        <v>395</v>
+        <v>403</v>
       </c>
       <c r="B1075" s="10" t="s">
-        <v>396</v>
+        <v>404</v>
       </c>
       <c r="C1075" s="10" t="s">
-        <v>397</v>
+        <v>405</v>
       </c>
       <c r="D1075" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1075" s="11" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1076" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1076" s="9" t="s">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="B1076" s="10" t="s">
-        <v>399</v>
+        <v>407</v>
       </c>
       <c r="C1076" s="10" t="s">
-        <v>400</v>
+        <v>408</v>
       </c>
       <c r="D1076" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1076" s="11" t="s">
-        <v>401</v>
+        <v>409</v>
       </c>
     </row>
     <row r="1077" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1077" s="9" t="s">
-        <v>402</v>
+        <v>410</v>
       </c>
       <c r="B1077" s="10" t="s">
-        <v>403</v>
+        <v>411</v>
       </c>
       <c r="C1077" s="10" t="s">
-        <v>404</v>
+        <v>412</v>
       </c>
       <c r="D1077" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1077" s="11" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1078" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1078" s="9" t="s">
-        <v>406</v>
+        <v>414</v>
       </c>
       <c r="B1078" s="10" t="s">
-        <v>407</v>
+        <v>415</v>
       </c>
       <c r="C1078" s="10" t="s">
-        <v>408</v>
+        <v>416</v>
       </c>
       <c r="D1078" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1078" s="11" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
     </row>
     <row r="1079" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1079" s="9" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="B1079" s="10" t="s">
-        <v>411</v>
+        <v>419</v>
       </c>
       <c r="C1079" s="10" t="s">
-        <v>412</v>
+        <v>420</v>
       </c>
       <c r="D1079" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1079" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1080" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1080" s="9" t="s">
-        <v>413</v>
+        <v>421</v>
       </c>
       <c r="B1080" s="10" t="s">
-        <v>414</v>
+        <v>422</v>
       </c>
       <c r="C1080" s="10" t="s">
-        <v>415</v>
+        <v>423</v>
       </c>
       <c r="D1080" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1080" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1081" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1081" s="9" t="s">
-        <v>416</v>
+        <v>424</v>
       </c>
       <c r="B1081" s="10" t="s">
-        <v>417</v>
+        <v>425</v>
       </c>
       <c r="C1081" s="10" t="s">
-        <v>418</v>
+        <v>426</v>
       </c>
       <c r="D1081" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1081" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1082" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1082" s="9" t="s">
-        <v>419</v>
+        <v>427</v>
       </c>
       <c r="B1082" s="10" t="s">
-        <v>420</v>
+        <v>428</v>
       </c>
       <c r="C1082" s="10" t="s">
-        <v>421</v>
+        <v>429</v>
       </c>
       <c r="D1082" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1082" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1083" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1083" s="9" t="s">
-        <v>422</v>
+        <v>430</v>
       </c>
       <c r="B1083" s="10" t="s">
-        <v>423</v>
+        <v>431</v>
       </c>
       <c r="C1083" s="10" t="s">
-        <v>424</v>
+        <v>432</v>
       </c>
       <c r="D1083" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1083" s="11" t="s">
-        <v>425</v>
+        <v>433</v>
       </c>
     </row>
     <row r="1084" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1084" s="9" t="s">
-        <v>426</v>
+        <v>434</v>
       </c>
       <c r="B1084" s="10" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="C1084" s="10" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="D1084" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1084" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1085" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1085" s="9" t="s">
-        <v>429</v>
+        <v>437</v>
       </c>
       <c r="B1085" s="10" t="s">
-        <v>430</v>
+        <v>438</v>
       </c>
       <c r="C1085" s="10" t="s">
-        <v>431</v>
+        <v>439</v>
       </c>
       <c r="D1085" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1085" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1086" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1086" s="9" t="s">
-        <v>432</v>
+        <v>440</v>
       </c>
       <c r="B1086" s="10" t="s">
-        <v>433</v>
+        <v>441</v>
       </c>
       <c r="C1086" s="10" t="s">
-        <v>434</v>
+        <v>442</v>
       </c>
       <c r="D1086" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1086" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1087" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1087" s="9" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="B1087" s="10" t="s">
-        <v>436</v>
+        <v>444</v>
       </c>
       <c r="C1087" s="10" t="s">
-        <v>437</v>
+        <v>445</v>
       </c>
       <c r="D1087" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1087" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1088" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1088" s="9" t="s">
-        <v>438</v>
+        <v>446</v>
       </c>
       <c r="B1088" s="10" t="s">
-        <v>439</v>
+        <v>447</v>
       </c>
       <c r="C1088" s="10" t="s">
-        <v>440</v>
+        <v>448</v>
       </c>
       <c r="D1088" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1088" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1089" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1089" s="9" t="s">
-        <v>441</v>
+        <v>449</v>
       </c>
       <c r="B1089" s="10" t="s">
-        <v>442</v>
+        <v>450</v>
       </c>
       <c r="C1089" s="10" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="D1089" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1089" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1090" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1090" s="9" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="B1090" s="10" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="C1090" s="10" t="s">
-        <v>446</v>
+        <v>454</v>
       </c>
       <c r="D1090" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1090" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1091" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1091" s="9" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="B1091" s="10" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
       <c r="C1091" s="10" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="D1091" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1091" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1092" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1092" s="9" t="s">
-        <v>450</v>
+        <v>458</v>
       </c>
       <c r="B1092" s="10" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="C1092" s="10" t="s">
-        <v>452</v>
+        <v>460</v>
       </c>
       <c r="D1092" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1092" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1093" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1093" s="9" t="s">
-        <v>453</v>
+        <v>461</v>
       </c>
       <c r="B1093" s="10" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="C1093" s="10" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="D1093" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1093" s="11" t="s">
-        <v>456</v>
+        <v>464</v>
       </c>
     </row>
     <row r="1094" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1094" s="9" t="s">
-        <v>457</v>
+        <v>465</v>
       </c>
       <c r="B1094" s="10" t="s">
-        <v>458</v>
+        <v>466</v>
       </c>
       <c r="C1094" s="10" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="D1094" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1094" s="11" t="s">
-        <v>401</v>
+        <v>409</v>
       </c>
     </row>
     <row r="1095" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1095" s="9" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="B1095" s="10" t="s">
-        <v>461</v>
+        <v>469</v>
       </c>
       <c r="C1095" s="10" t="s">
-        <v>462</v>
+        <v>470</v>
       </c>
       <c r="D1095" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1095" s="11" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1096" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1096" s="9" t="s">
-        <v>463</v>
+        <v>471</v>
       </c>
       <c r="B1096" s="10" t="s">
-        <v>464</v>
+        <v>472</v>
       </c>
       <c r="C1096" s="10" t="s">
-        <v>465</v>
+        <v>473</v>
       </c>
       <c r="D1096" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1096" s="11" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
     </row>
     <row r="1097" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1097" s="9" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="B1097" s="10" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="C1097" s="10" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="D1097" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1097" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1098" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1098" s="9" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="B1098" s="10" t="s">
-        <v>479</v>
+        <v>487</v>
       </c>
       <c r="C1098" s="10" t="s">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="D1098" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1098" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1099" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1099" s="9" t="s">
-        <v>481</v>
+        <v>489</v>
       </c>
       <c r="B1099" s="10" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="C1099" s="10" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
       <c r="D1099" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1099" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1100" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1100" s="9" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="B1100" s="10" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="C1100" s="10" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="D1100" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1100" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1101" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1101" s="9" t="s">
-        <v>487</v>
+        <v>495</v>
       </c>
       <c r="B1101" s="10" t="s">
-        <v>488</v>
+        <v>496</v>
       </c>
       <c r="C1101" s="10" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="D1101" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1101" s="11" t="s">
-        <v>490</v>
+        <v>498</v>
       </c>
     </row>
     <row r="1102" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1102" s="9" t="s">
-        <v>491</v>
+        <v>499</v>
       </c>
       <c r="B1102" s="10" t="s">
-        <v>492</v>
+        <v>500</v>
       </c>
       <c r="C1102" s="10" t="s">
-        <v>493</v>
+        <v>501</v>
       </c>
       <c r="D1102" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1102" s="11" t="s">
-        <v>494</v>
+        <v>502</v>
       </c>
     </row>
     <row r="1103" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1103" s="9" t="s">
-        <v>495</v>
+        <v>503</v>
       </c>
       <c r="B1103" s="10" t="s">
-        <v>496</v>
+        <v>504</v>
       </c>
       <c r="C1103" s="10" t="s">
-        <v>497</v>
+        <v>505</v>
       </c>
       <c r="D1103" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1103" s="11" t="s">
-        <v>498</v>
+        <v>506</v>
       </c>
     </row>
     <row r="1104" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1104" s="9" t="s">
-        <v>499</v>
+        <v>507</v>
       </c>
       <c r="B1104" s="10" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="C1104" s="10" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
       <c r="D1104" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1104" s="11" t="s">
-        <v>502</v>
+        <v>510</v>
       </c>
     </row>
     <row r="1105" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1105" s="9" t="s">
-        <v>503</v>
+        <v>511</v>
       </c>
       <c r="B1105" s="10" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="C1105" s="10" t="s">
-        <v>505</v>
+        <v>513</v>
       </c>
       <c r="D1105" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1105" s="11" t="s">
-        <v>506</v>
+        <v>514</v>
       </c>
     </row>
     <row r="1106" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1106" s="9" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="B1106" s="10" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="C1106" s="10" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="D1106" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1106" s="11" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
     </row>
     <row r="1107" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1107" s="9" t="s">
-        <v>511</v>
+        <v>519</v>
       </c>
       <c r="B1107" s="10" t="s">
-        <v>512</v>
+        <v>520</v>
       </c>
       <c r="C1107" s="10"/>
       <c r="D1107" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1107" s="11" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
     </row>
     <row r="1108" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1108" s="9" t="s">
-        <v>513</v>
+        <v>521</v>
       </c>
       <c r="B1108" s="10" t="s">
-        <v>514</v>
+        <v>522</v>
       </c>
       <c r="C1108" s="10" t="s">
-        <v>515</v>
+        <v>523</v>
       </c>
       <c r="D1108" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1108" s="11" t="s">
-        <v>516</v>
+        <v>524</v>
       </c>
     </row>
     <row r="1109" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1109" s="9" t="s">
-        <v>517</v>
+        <v>525</v>
       </c>
       <c r="B1109" s="10" t="s">
-        <v>518</v>
-[...1 lines deleted...]
-      <c r="C1109" s="10"/>
+        <v>526</v>
+      </c>
+      <c r="C1109" s="10" t="s">
+        <v>527</v>
+      </c>
       <c r="D1109" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1109" s="11" t="s">
-        <v>519</v>
+        <v>528</v>
       </c>
     </row>
     <row r="1110" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1110" s="13" t="s">
-        <v>1102</v>
+        <v>1115</v>
       </c>
       <c r="B1110" s="13"/>
       <c r="C1110" s="13"/>
       <c r="D1110" s="13"/>
       <c r="E1110" s="13"/>
     </row>
     <row r="1111" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1111" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B1111" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C1111" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D1111" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1111" s="11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="1112" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1112" s="9" t="s">
@@ -24500,3294 +24351,3308 @@
     </row>
     <row r="1118" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1118" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B1118" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C1118" s="10" t="s">
         <v>37</v>
       </c>
       <c r="D1118" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1118" s="11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="1119" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1119" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B1119" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="C1119" s="10"/>
+      <c r="C1119" s="10" t="s">
+        <v>40</v>
+      </c>
       <c r="D1119" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1119" s="11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="1120" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1120" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B1120" s="10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C1120" s="10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D1120" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1120" s="11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="1121" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1121" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B1121" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1121" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1121" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1121" s="11" t="s">
         <v>44</v>
-      </c>
-[...10 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="1122" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1122" s="9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B1122" s="10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C1122" s="10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D1122" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1122" s="11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="1123" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1123" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B1123" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="C1123" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="D1123" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1123" s="11" t="s">
         <v>51</v>
-      </c>
-[...10 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="1124" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1124" s="9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B1124" s="10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C1124" s="10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D1124" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1124" s="11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="1125" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1125" s="9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B1125" s="10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C1125" s="10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D1125" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1125" s="11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="1126" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1126" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1126" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="C1126" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1126" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1126" s="11" t="s">
         <v>61</v>
-      </c>
-[...10 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="1127" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1127" s="9" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B1127" s="10" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C1127" s="10" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D1127" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1127" s="11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="1128" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1128" s="9" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B1128" s="10" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1128" s="10" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D1128" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1128" s="11" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="1129" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1129" s="9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B1129" s="10" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1129" s="10"/>
       <c r="D1129" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1129" s="11" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="1130" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1130" s="9" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B1130" s="10" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1130" s="10" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D1130" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1130" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="1131" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1131" s="9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B1131" s="10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C1131" s="10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D1131" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1131" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1132" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1132" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1132" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1132" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1132" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1132" s="11" t="s">
         <v>85</v>
-      </c>
-[...10 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="1133" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1133" s="9" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B1133" s="10" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C1133" s="10" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D1133" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1133" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1134" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1134" s="9" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B1134" s="10" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C1134" s="10" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D1134" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1134" s="11" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="1135" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1135" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="B1135" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="C1135" s="10" t="s">
+        <v>98</v>
+      </c>
+      <c r="D1135" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1135" s="11" t="s">
         <v>95</v>
-      </c>
-[...10 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="1136" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1136" s="9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B1136" s="10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C1136" s="10"/>
       <c r="D1136" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1136" s="11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="1137" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1137" s="9" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B1137" s="10" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C1137" s="10"/>
       <c r="D1137" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1137" s="11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="1138" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1138" s="9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B1138" s="10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C1138" s="10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D1138" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1138" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1139" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1139" s="9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B1139" s="10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C1139" s="10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D1139" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1139" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1140" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1140" s="9" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B1140" s="10" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C1140" s="10" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D1140" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1140" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1141" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1141" s="9" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B1141" s="10" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C1141" s="10" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D1141" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1141" s="11" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1142" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1142" s="9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B1142" s="10" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C1142" s="10" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D1142" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1142" s="11" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1143" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1143" s="9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B1143" s="10" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C1143" s="10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D1143" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1143" s="11" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1144" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1144" s="9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B1144" s="10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C1144" s="10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D1144" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1144" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="1145" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1145" s="9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B1145" s="10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C1145" s="10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D1145" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1145" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="1146" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1146" s="9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B1146" s="10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C1146" s="10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D1146" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1146" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="1147" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1147" s="9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B1147" s="10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C1147" s="10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D1147" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1147" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="1148" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1148" s="9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B1148" s="10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C1148" s="10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D1148" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1148" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1149" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1149" s="9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B1149" s="10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C1149" s="10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D1149" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1149" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1150" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1150" s="9" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B1150" s="10" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C1150" s="10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D1150" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1150" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1151" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1151" s="9" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B1151" s="10" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="C1151" s="10"/>
+        <v>149</v>
+      </c>
+      <c r="C1151" s="10" t="s">
+        <v>150</v>
+      </c>
       <c r="D1151" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1151" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1152" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1152" s="9" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B1152" s="10" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C1152" s="10" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D1152" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1152" s="11" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="1153" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1153" s="9" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B1153" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="C1153" s="10" t="s">
+        <v>157</v>
+      </c>
+      <c r="D1153" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1153" s="11" t="s">
         <v>154</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="1154" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1154" s="9" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B1154" s="10" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C1154" s="10" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D1154" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1154" s="11" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="1155" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1155" s="9" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B1155" s="10" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="C1155" s="10"/>
+        <v>167</v>
+      </c>
+      <c r="C1155" s="10" t="s">
+        <v>168</v>
+      </c>
       <c r="D1155" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1155" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1156" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1156" s="9" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B1156" s="10" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C1156" s="10" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="D1156" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1156" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1157" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1157" s="9" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B1157" s="10" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C1157" s="10" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="D1157" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1157" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1158" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1158" s="9" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B1158" s="10" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C1158" s="10" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="D1158" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1158" s="11" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="1159" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1159" s="9" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B1159" s="10" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="C1159" s="10"/>
       <c r="D1159" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1159" s="11" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="1160" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1160" s="9" t="s">
+        <v>181</v>
+      </c>
+      <c r="B1160" s="10" t="s">
+        <v>182</v>
+      </c>
+      <c r="C1160" s="10" t="s">
+        <v>183</v>
+      </c>
+      <c r="D1160" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1160" s="11" t="s">
         <v>178</v>
-      </c>
-[...10 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="1161" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1161" s="9" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B1161" s="10" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C1161" s="10"/>
       <c r="D1161" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1161" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1162" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1162" s="9" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B1162" s="10" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="C1162" s="10"/>
+        <v>187</v>
+      </c>
+      <c r="C1162" s="10" t="s">
+        <v>188</v>
+      </c>
       <c r="D1162" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1162" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1163" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1163" s="9" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B1163" s="10" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="C1163" s="10" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="D1163" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1163" s="11" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
     </row>
     <row r="1164" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1164" s="9" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="B1164" s="10" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C1164" s="10" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="D1164" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1164" s="11" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="1165" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1165" s="9" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B1165" s="10" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="C1165" s="10" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="D1165" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1165" s="11" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1166" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1166" s="9" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="B1166" s="10" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="C1166" s="10"/>
       <c r="D1166" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1166" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="1167" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1167" s="9" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="B1167" s="10" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="C1167" s="10" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="D1167" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1167" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="1168" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1168" s="9" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="B1168" s="10" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="C1168" s="10" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="D1168" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1168" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1169" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1169" s="9" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="B1169" s="10" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="C1169" s="10" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="D1169" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1169" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1170" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1170" s="9" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B1170" s="10" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="C1170" s="10"/>
       <c r="D1170" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1170" s="11" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
     </row>
     <row r="1171" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1171" s="9" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B1171" s="10" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="C1171" s="10"/>
       <c r="D1171" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1171" s="11" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
     </row>
     <row r="1172" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1172" s="9" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="B1172" s="10" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="C1172" s="10" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="D1172" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1172" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1173" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1173" s="9" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B1173" s="10" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C1173" s="10" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="D1173" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1173" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1174" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1174" s="9" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="B1174" s="10" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="C1174" s="10"/>
       <c r="D1174" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1174" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="1175" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1175" s="9" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B1175" s="10" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="C1175" s="10"/>
       <c r="D1175" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1175" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="1176" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1176" s="9" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="B1176" s="10" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="C1176" s="10"/>
       <c r="D1176" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1176" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="1177" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1177" s="9" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="B1177" s="10" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="C1177" s="10"/>
       <c r="D1177" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1177" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="1178" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1178" s="9" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="B1178" s="10" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="C1178" s="10" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="D1178" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1178" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1179" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1179" s="9" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B1179" s="10" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="C1179" s="10" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="D1179" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1179" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1180" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1180" s="9" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="B1180" s="10" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="C1180" s="10" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="D1180" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1180" s="11" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
     </row>
     <row r="1181" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1181" s="9" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="B1181" s="10" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="C1181" s="10" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="D1181" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1181" s="11" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
     </row>
     <row r="1182" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1182" s="9" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="B1182" s="10" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="C1182" s="10" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="D1182" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1182" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="1183" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1183" s="9" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="B1183" s="10" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C1183" s="10" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="D1183" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1183" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="1184" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1184" s="9" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="B1184" s="10" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="C1184" s="10" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="D1184" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1184" s="11" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1185" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1185" s="9" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="B1185" s="10" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="C1185" s="10" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="D1185" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1185" s="11" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1186" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1186" s="9" t="s">
+        <v>260</v>
+      </c>
+      <c r="B1186" s="10" t="s">
+        <v>261</v>
+      </c>
+      <c r="C1186" s="10" t="s">
+        <v>262</v>
+      </c>
+      <c r="D1186" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1186" s="11" t="s">
         <v>256</v>
-      </c>
-[...10 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="1187" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1187" s="9" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B1187" s="10" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C1187" s="10" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="D1187" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1187" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="1188" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1188" s="9" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B1188" s="10" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="C1188" s="10" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="D1188" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1188" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="1189" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1189" s="9" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="B1189" s="10" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C1189" s="10" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="D1189" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1189" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="1190" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1190" s="9" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="B1190" s="10" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="C1190" s="10" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="D1190" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1190" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="1191" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1191" s="9" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="B1191" s="10" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="C1191" s="10" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="D1191" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1191" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="1192" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1192" s="9" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="B1192" s="10" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="C1192" s="10" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="D1192" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1192" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="1193" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1193" s="9" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="B1193" s="10" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="C1193" s="10"/>
       <c r="D1193" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1193" s="11" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
     </row>
     <row r="1194" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1194" s="9" t="s">
-        <v>672</v>
+        <v>681</v>
       </c>
       <c r="B1194" s="10" t="s">
-        <v>673</v>
+        <v>682</v>
       </c>
       <c r="C1194" s="10" t="s">
-        <v>674</v>
+        <v>683</v>
       </c>
       <c r="D1194" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1194" s="11" t="s">
-        <v>675</v>
+        <v>684</v>
       </c>
     </row>
     <row r="1195" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1195" s="9" t="s">
-        <v>676</v>
+        <v>685</v>
       </c>
       <c r="B1195" s="10" t="s">
-        <v>677</v>
+        <v>686</v>
       </c>
       <c r="C1195" s="10" t="s">
-        <v>678</v>
+        <v>687</v>
       </c>
       <c r="D1195" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1195" s="11" t="s">
-        <v>679</v>
+        <v>688</v>
       </c>
     </row>
     <row r="1196" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1196" s="9" t="s">
-        <v>680</v>
+        <v>689</v>
       </c>
       <c r="B1196" s="10" t="s">
-        <v>681</v>
+        <v>690</v>
       </c>
       <c r="C1196" s="10" t="s">
-        <v>682</v>
+        <v>691</v>
       </c>
       <c r="D1196" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1196" s="11" t="s">
-        <v>683</v>
+        <v>692</v>
       </c>
     </row>
     <row r="1197" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1197" s="9" t="s">
-        <v>684</v>
+        <v>693</v>
       </c>
       <c r="B1197" s="10" t="s">
-        <v>685</v>
+        <v>694</v>
       </c>
       <c r="C1197" s="10" t="s">
-        <v>686</v>
+        <v>695</v>
       </c>
       <c r="D1197" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1197" s="11" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="1198" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1198" s="9" t="s">
-        <v>688</v>
+        <v>697</v>
       </c>
       <c r="B1198" s="10" t="s">
-        <v>689</v>
+        <v>698</v>
       </c>
       <c r="C1198" s="10" t="s">
-        <v>690</v>
+        <v>699</v>
       </c>
       <c r="D1198" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1198" s="11" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="1199" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1199" s="9" t="s">
-        <v>691</v>
+        <v>700</v>
       </c>
       <c r="B1199" s="10" t="s">
-        <v>692</v>
+        <v>701</v>
       </c>
       <c r="C1199" s="10" t="s">
-        <v>693</v>
+        <v>702</v>
       </c>
       <c r="D1199" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1199" s="11" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="1200" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1200" s="9" t="s">
-        <v>694</v>
+        <v>703</v>
       </c>
       <c r="B1200" s="10" t="s">
-        <v>695</v>
+        <v>704</v>
       </c>
       <c r="C1200" s="10"/>
       <c r="D1200" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1200" s="11" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="1201" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1201" s="9" t="s">
-        <v>697</v>
+        <v>706</v>
       </c>
       <c r="B1201" s="10" t="s">
-        <v>698</v>
+        <v>707</v>
       </c>
       <c r="C1201" s="10" t="s">
-        <v>699</v>
+        <v>708</v>
       </c>
       <c r="D1201" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1201" s="11" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="1202" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1202" s="9" t="s">
-        <v>700</v>
+        <v>709</v>
       </c>
       <c r="B1202" s="10" t="s">
-        <v>701</v>
+        <v>710</v>
       </c>
       <c r="C1202" s="10" t="s">
-        <v>702</v>
+        <v>711</v>
       </c>
       <c r="D1202" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1202" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1203" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1203" s="9" t="s">
-        <v>704</v>
+        <v>713</v>
       </c>
       <c r="B1203" s="10" t="s">
-        <v>705</v>
+        <v>714</v>
       </c>
       <c r="C1203" s="10" t="s">
-        <v>706</v>
+        <v>715</v>
       </c>
       <c r="D1203" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1203" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1204" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1204" s="9" t="s">
-        <v>707</v>
+        <v>716</v>
       </c>
       <c r="B1204" s="10" t="s">
-        <v>708</v>
+        <v>717</v>
       </c>
       <c r="C1204" s="10" t="s">
-        <v>709</v>
+        <v>718</v>
       </c>
       <c r="D1204" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1204" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1205" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1205" s="9" t="s">
-        <v>710</v>
+        <v>719</v>
       </c>
       <c r="B1205" s="10" t="s">
-        <v>711</v>
+        <v>720</v>
       </c>
       <c r="C1205" s="10"/>
       <c r="D1205" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1205" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1206" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1206" s="9" t="s">
-        <v>712</v>
+        <v>721</v>
       </c>
       <c r="B1206" s="10" t="s">
-        <v>713</v>
+        <v>722</v>
       </c>
       <c r="C1206" s="10"/>
       <c r="D1206" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1206" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1207" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1207" s="9" t="s">
-        <v>714</v>
+        <v>723</v>
       </c>
       <c r="B1207" s="10" t="s">
-        <v>715</v>
+        <v>724</v>
       </c>
       <c r="C1207" s="10" t="s">
-        <v>716</v>
+        <v>725</v>
       </c>
       <c r="D1207" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1207" s="11" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1208" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1208" s="9" t="s">
-        <v>718</v>
+        <v>727</v>
       </c>
       <c r="B1208" s="10" t="s">
-        <v>719</v>
+        <v>728</v>
       </c>
       <c r="C1208" s="10" t="s">
-        <v>720</v>
+        <v>729</v>
       </c>
       <c r="D1208" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1208" s="11" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1209" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1209" s="9" t="s">
-        <v>721</v>
+        <v>730</v>
       </c>
       <c r="B1209" s="10" t="s">
-        <v>722</v>
+        <v>731</v>
       </c>
       <c r="C1209" s="10" t="s">
-        <v>723</v>
+        <v>732</v>
       </c>
       <c r="D1209" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1209" s="11" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
     </row>
     <row r="1210" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1210" s="9" t="s">
-        <v>725</v>
+        <v>734</v>
       </c>
       <c r="B1210" s="10" t="s">
-        <v>726</v>
+        <v>735</v>
       </c>
       <c r="C1210" s="10" t="s">
-        <v>727</v>
+        <v>736</v>
       </c>
       <c r="D1210" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1210" s="11" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
     </row>
     <row r="1211" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1211" s="9" t="s">
-        <v>728</v>
+        <v>737</v>
       </c>
       <c r="B1211" s="10" t="s">
-        <v>729</v>
+        <v>738</v>
       </c>
       <c r="C1211" s="10" t="s">
-        <v>730</v>
+        <v>739</v>
       </c>
       <c r="D1211" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1211" s="11" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="1212" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1212" s="9" t="s">
-        <v>731</v>
+        <v>740</v>
       </c>
       <c r="B1212" s="10" t="s">
-        <v>732</v>
+        <v>741</v>
       </c>
       <c r="C1212" s="10" t="s">
-        <v>733</v>
+        <v>742</v>
       </c>
       <c r="D1212" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1212" s="11" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="1213" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1213" s="9" t="s">
-        <v>734</v>
+        <v>743</v>
       </c>
       <c r="B1213" s="10" t="s">
-        <v>735</v>
+        <v>744</v>
       </c>
       <c r="C1213" s="10" t="s">
-        <v>736</v>
+        <v>745</v>
       </c>
       <c r="D1213" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1213" s="11" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="1214" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1214" s="9" t="s">
-        <v>737</v>
+        <v>746</v>
       </c>
       <c r="B1214" s="10" t="s">
-        <v>738</v>
-[...1 lines deleted...]
-      <c r="C1214" s="10"/>
+        <v>747</v>
+      </c>
+      <c r="C1214" s="10" t="s">
+        <v>748</v>
+      </c>
       <c r="D1214" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1214" s="11" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="1215" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1215" s="9" t="s">
-        <v>739</v>
+        <v>749</v>
       </c>
       <c r="B1215" s="10" t="s">
-        <v>740</v>
+        <v>750</v>
       </c>
       <c r="C1215" s="10" t="s">
-        <v>741</v>
+        <v>751</v>
       </c>
       <c r="D1215" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1215" s="11" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="1216" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1216" s="9" t="s">
-        <v>742</v>
+        <v>752</v>
       </c>
       <c r="B1216" s="10" t="s">
-        <v>743</v>
+        <v>753</v>
       </c>
       <c r="C1216" s="10" t="s">
-        <v>744</v>
+        <v>754</v>
       </c>
       <c r="D1216" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1216" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1217" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1217" s="9" t="s">
-        <v>745</v>
+        <v>755</v>
       </c>
       <c r="B1217" s="10" t="s">
-        <v>746</v>
+        <v>756</v>
       </c>
       <c r="C1217" s="10" t="s">
-        <v>747</v>
+        <v>757</v>
       </c>
       <c r="D1217" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1217" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1218" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1218" s="9" t="s">
-        <v>748</v>
+        <v>758</v>
       </c>
       <c r="B1218" s="10" t="s">
-        <v>749</v>
+        <v>759</v>
       </c>
       <c r="C1218" s="10" t="s">
-        <v>750</v>
+        <v>760</v>
       </c>
       <c r="D1218" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1218" s="11" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1219" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1219" s="9" t="s">
-        <v>751</v>
+        <v>761</v>
       </c>
       <c r="B1219" s="10" t="s">
-        <v>752</v>
+        <v>762</v>
       </c>
       <c r="C1219" s="10" t="s">
-        <v>753</v>
+        <v>763</v>
       </c>
       <c r="D1219" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1219" s="11" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1220" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1220" s="9" t="s">
-        <v>754</v>
+        <v>764</v>
       </c>
       <c r="B1220" s="10" t="s">
-        <v>755</v>
+        <v>765</v>
       </c>
       <c r="C1220" s="10" t="s">
-        <v>756</v>
+        <v>766</v>
       </c>
       <c r="D1220" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1220" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="1221" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1221" s="9" t="s">
-        <v>758</v>
+        <v>768</v>
       </c>
       <c r="B1221" s="10" t="s">
-        <v>759</v>
+        <v>769</v>
       </c>
       <c r="C1221" s="10" t="s">
-        <v>760</v>
+        <v>770</v>
       </c>
       <c r="D1221" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1221" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="1222" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1222" s="9" t="s">
-        <v>761</v>
+        <v>771</v>
       </c>
       <c r="B1222" s="10" t="s">
-        <v>762</v>
+        <v>772</v>
       </c>
       <c r="C1222" s="10" t="s">
-        <v>763</v>
+        <v>773</v>
       </c>
       <c r="D1222" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1222" s="11" t="s">
-        <v>764</v>
+        <v>774</v>
       </c>
     </row>
     <row r="1223" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1223" s="9" t="s">
-        <v>765</v>
+        <v>775</v>
       </c>
       <c r="B1223" s="10" t="s">
-        <v>766</v>
+        <v>776</v>
       </c>
       <c r="C1223" s="10" t="s">
-        <v>767</v>
+        <v>777</v>
       </c>
       <c r="D1223" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1223" s="11" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="1224" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1224" s="9" t="s">
-        <v>772</v>
+        <v>782</v>
       </c>
       <c r="B1224" s="10" t="s">
-        <v>773</v>
+        <v>783</v>
       </c>
       <c r="C1224" s="10" t="s">
-        <v>774</v>
+        <v>784</v>
       </c>
       <c r="D1224" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1224" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="1225" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1225" s="9" t="s">
-        <v>775</v>
+        <v>785</v>
       </c>
       <c r="B1225" s="10" t="s">
-        <v>776</v>
+        <v>786</v>
       </c>
       <c r="C1225" s="10"/>
       <c r="D1225" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1225" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="1226" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1226" s="9" t="s">
-        <v>777</v>
+        <v>787</v>
       </c>
       <c r="B1226" s="10" t="s">
-        <v>778</v>
+        <v>788</v>
       </c>
       <c r="C1226" s="10" t="s">
-        <v>779</v>
+        <v>789</v>
       </c>
       <c r="D1226" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1226" s="11" t="s">
-        <v>780</v>
+        <v>790</v>
       </c>
     </row>
     <row r="1227" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1227" s="9" t="s">
-        <v>781</v>
+        <v>791</v>
       </c>
       <c r="B1227" s="10" t="s">
-        <v>782</v>
+        <v>792</v>
       </c>
       <c r="C1227" s="10" t="s">
-        <v>783</v>
+        <v>793</v>
       </c>
       <c r="D1227" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1227" s="11" t="s">
-        <v>784</v>
+        <v>794</v>
       </c>
     </row>
     <row r="1228" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1228" s="9" t="s">
-        <v>785</v>
+        <v>795</v>
       </c>
       <c r="B1228" s="10" t="s">
-        <v>786</v>
+        <v>796</v>
       </c>
       <c r="C1228" s="10" t="s">
-        <v>787</v>
+        <v>797</v>
       </c>
       <c r="D1228" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1228" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1229" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1229" s="9" t="s">
-        <v>788</v>
+        <v>798</v>
       </c>
       <c r="B1229" s="10" t="s">
-        <v>789</v>
+        <v>799</v>
       </c>
       <c r="C1229" s="10" t="s">
-        <v>790</v>
+        <v>800</v>
       </c>
       <c r="D1229" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1229" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1230" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1230" s="9" t="s">
-        <v>791</v>
+        <v>801</v>
       </c>
       <c r="B1230" s="10" t="s">
-        <v>792</v>
+        <v>802</v>
       </c>
       <c r="C1230" s="10"/>
       <c r="D1230" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1230" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="1231" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1231" s="9" t="s">
-        <v>793</v>
+        <v>803</v>
       </c>
       <c r="B1231" s="10" t="s">
-        <v>794</v>
+        <v>804</v>
       </c>
       <c r="C1231" s="10"/>
       <c r="D1231" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1231" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="1232" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1232" s="9" t="s">
-        <v>795</v>
+        <v>805</v>
       </c>
       <c r="B1232" s="10" t="s">
-        <v>796</v>
+        <v>806</v>
       </c>
       <c r="C1232" s="10"/>
       <c r="D1232" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1232" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="1233" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1233" s="9" t="s">
-        <v>797</v>
+        <v>807</v>
       </c>
       <c r="B1233" s="10" t="s">
-        <v>798</v>
+        <v>808</v>
       </c>
       <c r="C1233" s="10" t="s">
-        <v>799</v>
+        <v>809</v>
       </c>
       <c r="D1233" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1233" s="11" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
     </row>
     <row r="1234" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1234" s="9" t="s">
-        <v>800</v>
+        <v>810</v>
       </c>
       <c r="B1234" s="10" t="s">
-        <v>801</v>
+        <v>811</v>
       </c>
       <c r="C1234" s="10" t="s">
-        <v>802</v>
+        <v>812</v>
       </c>
       <c r="D1234" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1234" s="11" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
     </row>
     <row r="1235" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1235" s="9" t="s">
-        <v>803</v>
+        <v>813</v>
       </c>
       <c r="B1235" s="10" t="s">
-        <v>804</v>
+        <v>814</v>
       </c>
       <c r="C1235" s="10" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="D1235" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1235" s="11" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
     </row>
     <row r="1236" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1236" s="9" t="s">
-        <v>810</v>
+        <v>820</v>
       </c>
       <c r="B1236" s="10" t="s">
-        <v>811</v>
+        <v>821</v>
       </c>
       <c r="C1236" s="10" t="s">
-        <v>812</v>
+        <v>822</v>
       </c>
       <c r="D1236" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1236" s="11" t="s">
-        <v>813</v>
+        <v>823</v>
       </c>
     </row>
     <row r="1237" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1237" s="9" t="s">
-        <v>814</v>
+        <v>824</v>
       </c>
       <c r="B1237" s="10" t="s">
-        <v>815</v>
+        <v>825</v>
       </c>
       <c r="C1237" s="10" t="s">
-        <v>816</v>
+        <v>826</v>
       </c>
       <c r="D1237" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1237" s="11" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
     </row>
     <row r="1238" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1238" s="9" t="s">
-        <v>818</v>
+        <v>828</v>
       </c>
       <c r="B1238" s="10" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="C1238" s="10" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="D1238" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1238" s="11" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
     </row>
     <row r="1239" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1239" s="9" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="B1239" s="10" t="s">
-        <v>823</v>
+        <v>833</v>
       </c>
       <c r="C1239" s="10" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="D1239" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1239" s="11" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
     </row>
     <row r="1240" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1240" s="9" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="B1240" s="10" t="s">
-        <v>826</v>
+        <v>836</v>
       </c>
       <c r="C1240" s="10"/>
       <c r="D1240" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1240" s="11" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
     </row>
     <row r="1241" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1241" s="9" t="s">
-        <v>828</v>
+        <v>838</v>
       </c>
       <c r="B1241" s="10" t="s">
-        <v>829</v>
-[...1 lines deleted...]
-      <c r="C1241" s="10"/>
+        <v>839</v>
+      </c>
+      <c r="C1241" s="10" t="s">
+        <v>840</v>
+      </c>
       <c r="D1241" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1241" s="11" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
     </row>
     <row r="1242" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1242" s="9" t="s">
-        <v>830</v>
+        <v>841</v>
       </c>
       <c r="B1242" s="10" t="s">
-        <v>831</v>
+        <v>842</v>
       </c>
       <c r="C1242" s="10" t="s">
-        <v>832</v>
+        <v>843</v>
       </c>
       <c r="D1242" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1242" s="11" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="1243" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1243" s="9" t="s">
-        <v>833</v>
+        <v>844</v>
       </c>
       <c r="B1243" s="10" t="s">
-        <v>834</v>
+        <v>845</v>
       </c>
       <c r="C1243" s="10" t="s">
-        <v>835</v>
+        <v>846</v>
       </c>
       <c r="D1243" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1243" s="11" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="1244" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1244" s="9" t="s">
-        <v>836</v>
+        <v>847</v>
       </c>
       <c r="B1244" s="10" t="s">
-        <v>837</v>
+        <v>848</v>
       </c>
       <c r="C1244" s="10" t="s">
-        <v>838</v>
+        <v>849</v>
       </c>
       <c r="D1244" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1244" s="11" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
     </row>
     <row r="1245" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1245" s="9" t="s">
-        <v>839</v>
+        <v>850</v>
       </c>
       <c r="B1245" s="10" t="s">
-        <v>840</v>
+        <v>851</v>
       </c>
       <c r="C1245" s="10" t="s">
-        <v>841</v>
+        <v>852</v>
       </c>
       <c r="D1245" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1245" s="11" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
     </row>
     <row r="1246" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1246" s="9" t="s">
-        <v>842</v>
+        <v>853</v>
       </c>
       <c r="B1246" s="10" t="s">
-        <v>843</v>
+        <v>854</v>
       </c>
       <c r="C1246" s="10"/>
       <c r="D1246" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1246" s="11" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
     </row>
     <row r="1247" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1247" s="9" t="s">
-        <v>844</v>
+        <v>855</v>
       </c>
       <c r="B1247" s="10" t="s">
-        <v>845</v>
+        <v>856</v>
       </c>
       <c r="C1247" s="10"/>
       <c r="D1247" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1247" s="11" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
     </row>
     <row r="1248" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1248" s="9" t="s">
-        <v>846</v>
+        <v>857</v>
       </c>
       <c r="B1248" s="10" t="s">
-        <v>847</v>
+        <v>858</v>
       </c>
       <c r="C1248" s="10" t="s">
-        <v>848</v>
+        <v>859</v>
       </c>
       <c r="D1248" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1248" s="11" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="1249" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1249" s="9" t="s">
-        <v>849</v>
+        <v>860</v>
       </c>
       <c r="B1249" s="10" t="s">
-        <v>850</v>
+        <v>861</v>
       </c>
       <c r="C1249" s="10" t="s">
-        <v>851</v>
+        <v>862</v>
       </c>
       <c r="D1249" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1249" s="11" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="1250" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1250" s="9" t="s">
-        <v>852</v>
+        <v>863</v>
       </c>
       <c r="B1250" s="10" t="s">
-        <v>853</v>
+        <v>864</v>
       </c>
       <c r="C1250" s="10" t="s">
-        <v>854</v>
+        <v>865</v>
       </c>
       <c r="D1250" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1250" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1251" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1251" s="9" t="s">
-        <v>855</v>
+        <v>866</v>
       </c>
       <c r="B1251" s="10" t="s">
-        <v>856</v>
+        <v>867</v>
       </c>
       <c r="C1251" s="10" t="s">
-        <v>857</v>
+        <v>868</v>
       </c>
       <c r="D1251" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1251" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1252" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1252" s="9" t="s">
-        <v>858</v>
+        <v>869</v>
       </c>
       <c r="B1252" s="10" t="s">
-        <v>859</v>
+        <v>870</v>
       </c>
       <c r="C1252" s="10" t="s">
-        <v>860</v>
+        <v>871</v>
       </c>
       <c r="D1252" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1252" s="11" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
     </row>
     <row r="1253" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1253" s="9" t="s">
-        <v>861</v>
+        <v>872</v>
       </c>
       <c r="B1253" s="10" t="s">
-        <v>862</v>
+        <v>873</v>
       </c>
       <c r="C1253" s="10" t="s">
-        <v>863</v>
+        <v>874</v>
       </c>
       <c r="D1253" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1253" s="11" t="s">
-        <v>864</v>
+        <v>875</v>
       </c>
     </row>
     <row r="1254" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1254" s="9" t="s">
-        <v>865</v>
+        <v>876</v>
       </c>
       <c r="B1254" s="10" t="s">
-        <v>866</v>
+        <v>877</v>
       </c>
       <c r="C1254" s="10" t="s">
-        <v>867</v>
+        <v>878</v>
       </c>
       <c r="D1254" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1254" s="11" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
     </row>
     <row r="1255" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1255" s="9" t="s">
-        <v>868</v>
+        <v>879</v>
       </c>
       <c r="B1255" s="10" t="s">
-        <v>869</v>
+        <v>880</v>
       </c>
       <c r="C1255" s="10" t="s">
-        <v>870</v>
+        <v>881</v>
       </c>
       <c r="D1255" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1255" s="11" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
     </row>
     <row r="1256" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1256" s="9" t="s">
-        <v>871</v>
+        <v>882</v>
       </c>
       <c r="B1256" s="10" t="s">
-        <v>872</v>
+        <v>883</v>
       </c>
       <c r="C1256" s="10"/>
       <c r="D1256" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1256" s="11" t="s">
-        <v>873</v>
+        <v>884</v>
       </c>
     </row>
     <row r="1257" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1257" s="9" t="s">
-        <v>874</v>
+        <v>885</v>
       </c>
       <c r="B1257" s="10" t="s">
-        <v>875</v>
+        <v>886</v>
       </c>
       <c r="C1257" s="10"/>
       <c r="D1257" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1257" s="11" t="s">
-        <v>873</v>
+        <v>884</v>
       </c>
     </row>
     <row r="1258" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1258" s="9" t="s">
-        <v>876</v>
+        <v>887</v>
       </c>
       <c r="B1258" s="10" t="s">
-        <v>877</v>
+        <v>888</v>
       </c>
       <c r="C1258" s="10"/>
       <c r="D1258" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1258" s="11" t="s">
-        <v>873</v>
+        <v>884</v>
       </c>
     </row>
     <row r="1259" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1259" s="9" t="s">
-        <v>878</v>
+        <v>889</v>
       </c>
       <c r="B1259" s="10" t="s">
-        <v>879</v>
+        <v>890</v>
       </c>
       <c r="C1259" s="10" t="s">
-        <v>880</v>
+        <v>891</v>
       </c>
       <c r="D1259" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1259" s="11" t="s">
-        <v>881</v>
+        <v>892</v>
       </c>
     </row>
     <row r="1260" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1260" s="9" t="s">
-        <v>885</v>
+        <v>896</v>
       </c>
       <c r="B1260" s="10" t="s">
-        <v>886</v>
+        <v>897</v>
       </c>
       <c r="C1260" s="10" t="s">
-        <v>887</v>
+        <v>898</v>
       </c>
       <c r="D1260" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1260" s="11" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
     </row>
     <row r="1261" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1261" s="9" t="s">
-        <v>888</v>
+        <v>899</v>
       </c>
       <c r="B1261" s="10" t="s">
-        <v>889</v>
+        <v>900</v>
       </c>
       <c r="C1261" s="10" t="s">
-        <v>890</v>
+        <v>901</v>
       </c>
       <c r="D1261" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1261" s="11" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
     </row>
     <row r="1262" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1262" s="9" t="s">
-        <v>891</v>
+        <v>902</v>
       </c>
       <c r="B1262" s="10" t="s">
-        <v>892</v>
+        <v>903</v>
       </c>
       <c r="C1262" s="10" t="s">
-        <v>893</v>
+        <v>904</v>
       </c>
       <c r="D1262" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1262" s="11" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
     </row>
     <row r="1263" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1263" s="9" t="s">
-        <v>351</v>
+        <v>359</v>
       </c>
       <c r="B1263" s="10" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
       <c r="C1263" s="10" t="s">
-        <v>353</v>
+        <v>361</v>
       </c>
       <c r="D1263" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1263" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1264" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1264" s="9" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="B1264" s="10" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="C1264" s="10" t="s">
-        <v>357</v>
+        <v>365</v>
       </c>
       <c r="D1264" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1264" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1265" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1265" s="9" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
       <c r="B1265" s="10" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="C1265" s="10" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
       <c r="D1265" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1265" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1266" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1266" s="9" t="s">
-        <v>365</v>
+        <v>373</v>
       </c>
       <c r="B1266" s="10" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="C1266" s="10" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="D1266" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1266" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1267" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1267" s="9" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="B1267" s="10" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="C1267" s="10" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
       <c r="D1267" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1267" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1268" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1268" s="9" t="s">
-        <v>372</v>
+        <v>380</v>
       </c>
       <c r="B1268" s="10" t="s">
-        <v>373</v>
+        <v>381</v>
       </c>
       <c r="C1268" s="10" t="s">
-        <v>374</v>
+        <v>382</v>
       </c>
       <c r="D1268" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1268" s="11" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
     </row>
     <row r="1269" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1269" s="9" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
       <c r="B1269" s="10" t="s">
-        <v>377</v>
+        <v>385</v>
       </c>
       <c r="C1269" s="10" t="s">
-        <v>378</v>
+        <v>386</v>
       </c>
       <c r="D1269" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1269" s="11" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
     </row>
     <row r="1270" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1270" s="9" t="s">
-        <v>379</v>
+        <v>387</v>
       </c>
       <c r="B1270" s="10" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
       <c r="C1270" s="10" t="s">
-        <v>381</v>
+        <v>389</v>
       </c>
       <c r="D1270" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1270" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1271" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1271" s="9" t="s">
-        <v>383</v>
+        <v>391</v>
       </c>
       <c r="B1271" s="10" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="C1271" s="10" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="D1271" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1271" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1272" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1272" s="9" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
       <c r="B1272" s="10" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="C1272" s="10" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
       <c r="D1272" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1272" s="11" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
     </row>
     <row r="1273" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1273" s="9" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="B1273" s="10" t="s">
-        <v>390</v>
+        <v>398</v>
       </c>
       <c r="C1273" s="10" t="s">
-        <v>391</v>
+        <v>399</v>
       </c>
       <c r="D1273" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1273" s="11" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
     </row>
     <row r="1274" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1274" s="9" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
       <c r="B1274" s="10" t="s">
-        <v>393</v>
+        <v>401</v>
       </c>
       <c r="C1274" s="10" t="s">
-        <v>394</v>
+        <v>402</v>
       </c>
       <c r="D1274" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1274" s="11" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1275" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1275" s="9" t="s">
-        <v>395</v>
+        <v>403</v>
       </c>
       <c r="B1275" s="10" t="s">
-        <v>396</v>
+        <v>404</v>
       </c>
       <c r="C1275" s="10" t="s">
-        <v>397</v>
+        <v>405</v>
       </c>
       <c r="D1275" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1275" s="11" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1276" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1276" s="9" t="s">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="B1276" s="10" t="s">
-        <v>399</v>
+        <v>407</v>
       </c>
       <c r="C1276" s="10" t="s">
-        <v>400</v>
+        <v>408</v>
       </c>
       <c r="D1276" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1276" s="11" t="s">
-        <v>401</v>
+        <v>409</v>
       </c>
     </row>
     <row r="1277" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1277" s="9" t="s">
-        <v>402</v>
+        <v>410</v>
       </c>
       <c r="B1277" s="10" t="s">
-        <v>403</v>
+        <v>411</v>
       </c>
       <c r="C1277" s="10" t="s">
-        <v>404</v>
+        <v>412</v>
       </c>
       <c r="D1277" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1277" s="11" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1278" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1278" s="9" t="s">
-        <v>406</v>
+        <v>414</v>
       </c>
       <c r="B1278" s="10" t="s">
-        <v>407</v>
+        <v>415</v>
       </c>
       <c r="C1278" s="10" t="s">
-        <v>408</v>
+        <v>416</v>
       </c>
       <c r="D1278" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1278" s="11" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
     </row>
     <row r="1279" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1279" s="9" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="B1279" s="10" t="s">
-        <v>411</v>
+        <v>419</v>
       </c>
       <c r="C1279" s="10" t="s">
-        <v>412</v>
+        <v>420</v>
       </c>
       <c r="D1279" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1279" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1280" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1280" s="9" t="s">
-        <v>413</v>
+        <v>421</v>
       </c>
       <c r="B1280" s="10" t="s">
-        <v>414</v>
+        <v>422</v>
       </c>
       <c r="C1280" s="10" t="s">
-        <v>415</v>
+        <v>423</v>
       </c>
       <c r="D1280" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1280" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1281" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1281" s="9" t="s">
-        <v>416</v>
+        <v>424</v>
       </c>
       <c r="B1281" s="10" t="s">
-        <v>417</v>
+        <v>425</v>
       </c>
       <c r="C1281" s="10" t="s">
-        <v>418</v>
+        <v>426</v>
       </c>
       <c r="D1281" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1281" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1282" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1282" s="9" t="s">
-        <v>419</v>
+        <v>427</v>
       </c>
       <c r="B1282" s="10" t="s">
-        <v>420</v>
+        <v>428</v>
       </c>
       <c r="C1282" s="10" t="s">
-        <v>421</v>
+        <v>429</v>
       </c>
       <c r="D1282" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1282" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1283" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1283" s="9" t="s">
-        <v>422</v>
+        <v>430</v>
       </c>
       <c r="B1283" s="10" t="s">
-        <v>423</v>
+        <v>431</v>
       </c>
       <c r="C1283" s="10" t="s">
-        <v>424</v>
+        <v>432</v>
       </c>
       <c r="D1283" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1283" s="11" t="s">
-        <v>425</v>
+        <v>433</v>
       </c>
     </row>
     <row r="1284" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1284" s="9" t="s">
-        <v>426</v>
+        <v>434</v>
       </c>
       <c r="B1284" s="10" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="C1284" s="10" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="D1284" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1284" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1285" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1285" s="9" t="s">
-        <v>429</v>
+        <v>437</v>
       </c>
       <c r="B1285" s="10" t="s">
-        <v>430</v>
+        <v>438</v>
       </c>
       <c r="C1285" s="10" t="s">
-        <v>431</v>
+        <v>439</v>
       </c>
       <c r="D1285" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1285" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1286" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1286" s="9" t="s">
-        <v>432</v>
+        <v>440</v>
       </c>
       <c r="B1286" s="10" t="s">
-        <v>433</v>
+        <v>441</v>
       </c>
       <c r="C1286" s="10" t="s">
-        <v>434</v>
+        <v>442</v>
       </c>
       <c r="D1286" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1286" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1287" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1287" s="9" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="B1287" s="10" t="s">
-        <v>436</v>
+        <v>444</v>
       </c>
       <c r="C1287" s="10" t="s">
-        <v>437</v>
+        <v>445</v>
       </c>
       <c r="D1287" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1287" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1288" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1288" s="9" t="s">
-        <v>438</v>
+        <v>446</v>
       </c>
       <c r="B1288" s="10" t="s">
-        <v>439</v>
+        <v>447</v>
       </c>
       <c r="C1288" s="10" t="s">
-        <v>440</v>
+        <v>448</v>
       </c>
       <c r="D1288" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1288" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1289" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1289" s="9" t="s">
-        <v>441</v>
+        <v>449</v>
       </c>
       <c r="B1289" s="10" t="s">
-        <v>442</v>
+        <v>450</v>
       </c>
       <c r="C1289" s="10" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="D1289" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1289" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1290" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1290" s="9" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="B1290" s="10" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="C1290" s="10" t="s">
-        <v>446</v>
+        <v>454</v>
       </c>
       <c r="D1290" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1290" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1291" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1291" s="9" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="B1291" s="10" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
       <c r="C1291" s="10" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="D1291" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1291" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1292" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1292" s="9" t="s">
-        <v>450</v>
+        <v>458</v>
       </c>
       <c r="B1292" s="10" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="C1292" s="10" t="s">
-        <v>452</v>
+        <v>460</v>
       </c>
       <c r="D1292" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1292" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1293" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1293" s="9" t="s">
-        <v>453</v>
+        <v>461</v>
       </c>
       <c r="B1293" s="10" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="C1293" s="10" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="D1293" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1293" s="11" t="s">
-        <v>456</v>
+        <v>464</v>
       </c>
     </row>
     <row r="1294" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1294" s="9" t="s">
-        <v>457</v>
+        <v>465</v>
       </c>
       <c r="B1294" s="10" t="s">
-        <v>458</v>
+        <v>466</v>
       </c>
       <c r="C1294" s="10" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="D1294" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1294" s="11" t="s">
-        <v>401</v>
+        <v>409</v>
       </c>
     </row>
     <row r="1295" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1295" s="9" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="B1295" s="10" t="s">
-        <v>461</v>
+        <v>469</v>
       </c>
       <c r="C1295" s="10" t="s">
-        <v>462</v>
+        <v>470</v>
       </c>
       <c r="D1295" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1295" s="11" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1296" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1296" s="9" t="s">
-        <v>463</v>
+        <v>471</v>
       </c>
       <c r="B1296" s="10" t="s">
-        <v>464</v>
+        <v>472</v>
       </c>
       <c r="C1296" s="10" t="s">
-        <v>465</v>
+        <v>473</v>
       </c>
       <c r="D1296" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1296" s="11" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
     </row>
     <row r="1297" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1297" s="9" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="B1297" s="10" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="C1297" s="10" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="D1297" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1297" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1298" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1298" s="9" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="B1298" s="10" t="s">
-        <v>479</v>
+        <v>487</v>
       </c>
       <c r="C1298" s="10" t="s">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="D1298" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1298" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1299" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1299" s="9" t="s">
-        <v>481</v>
+        <v>489</v>
       </c>
       <c r="B1299" s="10" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="C1299" s="10" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
       <c r="D1299" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1299" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1300" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1300" s="9" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="B1300" s="10" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="C1300" s="10" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="D1300" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1300" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1301" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1301" s="9" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="B1301" s="10" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="C1301" s="10" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="D1301" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1301" s="11" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
     </row>
     <row r="1302" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1302" s="9" t="s">
-        <v>511</v>
+        <v>519</v>
       </c>
       <c r="B1302" s="10" t="s">
-        <v>512</v>
+        <v>520</v>
       </c>
       <c r="C1302" s="10"/>
       <c r="D1302" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1302" s="11" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
     </row>
     <row r="1303" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1303" s="9" t="s">
-        <v>513</v>
+        <v>521</v>
       </c>
       <c r="B1303" s="10" t="s">
-        <v>514</v>
+        <v>522</v>
       </c>
       <c r="C1303" s="10" t="s">
-        <v>515</v>
+        <v>523</v>
       </c>
       <c r="D1303" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1303" s="11" t="s">
-        <v>516</v>
+        <v>524</v>
       </c>
     </row>
     <row r="1304" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1304" s="9" t="s">
-        <v>517</v>
+        <v>525</v>
       </c>
       <c r="B1304" s="10" t="s">
-        <v>518</v>
-[...1 lines deleted...]
-      <c r="C1304" s="10"/>
+        <v>526</v>
+      </c>
+      <c r="C1304" s="10" t="s">
+        <v>527</v>
+      </c>
       <c r="D1304" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1304" s="11" t="s">
-        <v>519</v>
+        <v>528</v>
       </c>
     </row>
     <row r="1305" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1305" s="14" t="s">
-        <v>1103</v>
+        <v>1116</v>
       </c>
       <c r="B1305" s="14"/>
       <c r="C1305" s="14"/>
       <c r="D1305" s="14"/>
       <c r="E1305" s="14"/>
     </row>
     <row r="1306" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1306" s="9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B1306" s="10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C1306" s="10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D1306" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1306" s="11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="1307" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1307" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1307" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="C1307" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1307" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1307" s="11" t="s">
         <v>61</v>
-      </c>
-[...10 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="1308" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1308" s="9" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B1308" s="10" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C1308" s="10" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D1308" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1308" s="11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="1309" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1309" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="B1309" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="C1309" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="D1309" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1309" s="11" t="s">
         <v>120</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="1310" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1310" s="9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B1310" s="10" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C1310" s="10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D1310" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1310" s="11" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1311" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1311" s="14" t="s">
-        <v>1104</v>
+        <v>1117</v>
       </c>
       <c r="B1311" s="14"/>
       <c r="C1311" s="14"/>
       <c r="D1311" s="14"/>
       <c r="E1311" s="14"/>
     </row>
     <row r="1312" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1312" s="9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B1312" s="10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C1312" s="10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D1312" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1312" s="11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="1313" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1313" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1313" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="C1313" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1313" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1313" s="11" t="s">
         <v>61</v>
-      </c>
-[...10 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="1314" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1314" s="9" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B1314" s="10" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C1314" s="10" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D1314" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1314" s="11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="1315" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1315" s="14" t="s">
-        <v>1105</v>
+        <v>1118</v>
       </c>
       <c r="B1315" s="14"/>
       <c r="C1315" s="14"/>
       <c r="D1315" s="14"/>
       <c r="E1315" s="14"/>
     </row>
     <row r="1316" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1316" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B1316" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C1316" s="10" t="s">
         <v>24</v>
       </c>
       <c r="D1316" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1316" s="11" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="1317" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1317" s="9" t="s">
@@ -27842,1604 +27707,1612 @@
     </row>
     <row r="1320" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1320" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B1320" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C1320" s="10" t="s">
         <v>37</v>
       </c>
       <c r="D1320" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1320" s="11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="1321" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1321" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B1321" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="C1321" s="10"/>
+      <c r="C1321" s="10" t="s">
+        <v>40</v>
+      </c>
       <c r="D1321" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1321" s="11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="1322" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1322" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B1322" s="10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C1322" s="10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D1322" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1322" s="11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="1323" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1323" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B1323" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1323" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1323" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1323" s="11" t="s">
         <v>44</v>
-      </c>
-[...10 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="1324" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1324" s="9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B1324" s="10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C1324" s="10"/>
       <c r="D1324" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1324" s="11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="1325" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1325" s="9" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B1325" s="10" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C1325" s="10"/>
       <c r="D1325" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1325" s="11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="1326" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1326" s="9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B1326" s="10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C1326" s="10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D1326" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1326" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1327" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1327" s="9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B1327" s="10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C1327" s="10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D1327" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1327" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1328" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1328" s="9" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B1328" s="10" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C1328" s="10" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D1328" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1328" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1329" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1329" s="9" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B1329" s="10" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C1329" s="10" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D1329" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1329" s="11" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1330" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1330" s="9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B1330" s="10" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C1330" s="10" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D1330" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1330" s="11" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1331" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1331" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="B1331" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="C1331" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="D1331" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1331" s="11" t="s">
         <v>120</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="1332" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1332" s="9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B1332" s="10" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C1332" s="10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D1332" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1332" s="11" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1333" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1333" s="9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B1333" s="10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C1333" s="10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D1333" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1333" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="1334" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1334" s="9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B1334" s="10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C1334" s="10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D1334" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1334" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="1335" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1335" s="9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B1335" s="10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C1335" s="10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D1335" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1335" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="1336" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1336" s="9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B1336" s="10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C1336" s="10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D1336" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1336" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="1337" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1337" s="9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B1337" s="10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C1337" s="10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D1337" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1337" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1338" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1338" s="9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B1338" s="10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C1338" s="10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D1338" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1338" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1339" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1339" s="9" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B1339" s="10" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C1339" s="10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D1339" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1339" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1340" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1340" s="9" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B1340" s="10" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="C1340" s="10"/>
+        <v>149</v>
+      </c>
+      <c r="C1340" s="10" t="s">
+        <v>150</v>
+      </c>
       <c r="D1340" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1340" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1341" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1341" s="9" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B1341" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="C1341" s="10" t="s">
+        <v>157</v>
+      </c>
+      <c r="D1341" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1341" s="11" t="s">
         <v>154</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="1342" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1342" s="9" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B1342" s="10" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C1342" s="10" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D1342" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1342" s="11" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="1343" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1343" s="9" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B1343" s="10" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C1343" s="10" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D1343" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1343" s="11" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
     </row>
     <row r="1344" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1344" s="9" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B1344" s="10" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C1344" s="10" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="D1344" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1344" s="11" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="1345" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1345" s="9" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B1345" s="10" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="C1345" s="10"/>
       <c r="D1345" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1345" s="11" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="1346" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1346" s="9" t="s">
+        <v>181</v>
+      </c>
+      <c r="B1346" s="10" t="s">
+        <v>182</v>
+      </c>
+      <c r="C1346" s="10" t="s">
+        <v>183</v>
+      </c>
+      <c r="D1346" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1346" s="11" t="s">
         <v>178</v>
-      </c>
-[...10 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="1347" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1347" s="9" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B1347" s="10" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C1347" s="10"/>
       <c r="D1347" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1347" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1348" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1348" s="9" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B1348" s="10" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="C1348" s="10"/>
+        <v>187</v>
+      </c>
+      <c r="C1348" s="10" t="s">
+        <v>188</v>
+      </c>
       <c r="D1348" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1348" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1349" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1349" s="9" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B1349" s="10" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="C1349" s="10" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="D1349" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1349" s="11" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
     </row>
     <row r="1350" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1350" s="9" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B1350" s="10" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="C1350" s="10"/>
       <c r="D1350" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1350" s="11" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
     </row>
     <row r="1351" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1351" s="9" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B1351" s="10" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="C1351" s="10"/>
       <c r="D1351" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1351" s="11" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
     </row>
     <row r="1352" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1352" s="9" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="B1352" s="10" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="C1352" s="10" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="D1352" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1352" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1353" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1353" s="9" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B1353" s="10" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C1353" s="10" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="D1353" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1353" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1354" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1354" s="9" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="B1354" s="10" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="C1354" s="10"/>
       <c r="D1354" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1354" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="1355" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1355" s="9" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B1355" s="10" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="C1355" s="10"/>
       <c r="D1355" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1355" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="1356" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1356" s="9" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="B1356" s="10" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="C1356" s="10"/>
       <c r="D1356" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1356" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="1357" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1357" s="9" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="B1357" s="10" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="C1357" s="10"/>
       <c r="D1357" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1357" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="1358" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1358" s="9" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B1358" s="10" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="C1358" s="10" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="D1358" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1358" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1359" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1359" s="9" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="B1359" s="10" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="C1359" s="10" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="D1359" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1359" s="11" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
     </row>
     <row r="1360" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1360" s="9" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="B1360" s="10" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="C1360" s="10" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="D1360" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1360" s="11" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1361" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1361" s="9" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="B1361" s="10" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="C1361" s="10" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="D1361" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1361" s="11" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1362" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1362" s="9" t="s">
+        <v>260</v>
+      </c>
+      <c r="B1362" s="10" t="s">
+        <v>261</v>
+      </c>
+      <c r="C1362" s="10" t="s">
+        <v>262</v>
+      </c>
+      <c r="D1362" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1362" s="11" t="s">
         <v>256</v>
-      </c>
-[...10 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="1363" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1363" s="9" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B1363" s="10" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C1363" s="10" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="D1363" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1363" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="1364" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1364" s="9" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B1364" s="10" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="C1364" s="10" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="D1364" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1364" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="1365" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1365" s="9" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="B1365" s="10" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="C1365" s="10" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="D1365" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1365" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="1366" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1366" s="9" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="B1366" s="10" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="C1366" s="10" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="D1366" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1366" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="1367" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1367" s="9" t="s">
-        <v>672</v>
+        <v>681</v>
       </c>
       <c r="B1367" s="10" t="s">
-        <v>673</v>
+        <v>682</v>
       </c>
       <c r="C1367" s="10" t="s">
-        <v>674</v>
+        <v>683</v>
       </c>
       <c r="D1367" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1367" s="11" t="s">
-        <v>675</v>
+        <v>684</v>
       </c>
     </row>
     <row r="1368" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1368" s="9" t="s">
-        <v>680</v>
+        <v>689</v>
       </c>
       <c r="B1368" s="10" t="s">
-        <v>681</v>
+        <v>690</v>
       </c>
       <c r="C1368" s="10" t="s">
-        <v>682</v>
+        <v>691</v>
       </c>
       <c r="D1368" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1368" s="11" t="s">
-        <v>683</v>
+        <v>692</v>
       </c>
     </row>
     <row r="1369" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1369" s="9" t="s">
-        <v>721</v>
+        <v>730</v>
       </c>
       <c r="B1369" s="10" t="s">
-        <v>722</v>
+        <v>731</v>
       </c>
       <c r="C1369" s="10" t="s">
-        <v>723</v>
+        <v>732</v>
       </c>
       <c r="D1369" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1369" s="11" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
     </row>
     <row r="1370" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1370" s="9" t="s">
-        <v>725</v>
+        <v>734</v>
       </c>
       <c r="B1370" s="10" t="s">
-        <v>726</v>
+        <v>735</v>
       </c>
       <c r="C1370" s="10" t="s">
-        <v>727</v>
+        <v>736</v>
       </c>
       <c r="D1370" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1370" s="11" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
     </row>
     <row r="1371" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1371" s="9" t="s">
-        <v>728</v>
+        <v>737</v>
       </c>
       <c r="B1371" s="10" t="s">
-        <v>729</v>
+        <v>738</v>
       </c>
       <c r="C1371" s="10" t="s">
-        <v>730</v>
+        <v>739</v>
       </c>
       <c r="D1371" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1371" s="11" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="1372" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1372" s="9" t="s">
-        <v>731</v>
+        <v>740</v>
       </c>
       <c r="B1372" s="10" t="s">
-        <v>732</v>
+        <v>741</v>
       </c>
       <c r="C1372" s="10" t="s">
-        <v>733</v>
+        <v>742</v>
       </c>
       <c r="D1372" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1372" s="11" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="1373" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1373" s="9" t="s">
-        <v>734</v>
+        <v>743</v>
       </c>
       <c r="B1373" s="10" t="s">
-        <v>735</v>
+        <v>744</v>
       </c>
       <c r="C1373" s="10" t="s">
-        <v>736</v>
+        <v>745</v>
       </c>
       <c r="D1373" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1373" s="11" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="1374" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1374" s="9" t="s">
-        <v>737</v>
+        <v>746</v>
       </c>
       <c r="B1374" s="10" t="s">
-        <v>738</v>
-[...1 lines deleted...]
-      <c r="C1374" s="10"/>
+        <v>747</v>
+      </c>
+      <c r="C1374" s="10" t="s">
+        <v>748</v>
+      </c>
       <c r="D1374" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1374" s="11" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="1375" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1375" s="9" t="s">
-        <v>739</v>
+        <v>749</v>
       </c>
       <c r="B1375" s="10" t="s">
-        <v>740</v>
+        <v>750</v>
       </c>
       <c r="C1375" s="10" t="s">
-        <v>741</v>
+        <v>751</v>
       </c>
       <c r="D1375" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1375" s="11" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="1376" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1376" s="9" t="s">
-        <v>742</v>
+        <v>752</v>
       </c>
       <c r="B1376" s="10" t="s">
-        <v>743</v>
+        <v>753</v>
       </c>
       <c r="C1376" s="10" t="s">
-        <v>744</v>
+        <v>754</v>
       </c>
       <c r="D1376" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1376" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1377" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1377" s="9" t="s">
-        <v>745</v>
+        <v>755</v>
       </c>
       <c r="B1377" s="10" t="s">
-        <v>746</v>
+        <v>756</v>
       </c>
       <c r="C1377" s="10" t="s">
-        <v>747</v>
+        <v>757</v>
       </c>
       <c r="D1377" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1377" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1378" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1378" s="9" t="s">
-        <v>748</v>
+        <v>758</v>
       </c>
       <c r="B1378" s="10" t="s">
-        <v>749</v>
+        <v>759</v>
       </c>
       <c r="C1378" s="10" t="s">
-        <v>750</v>
+        <v>760</v>
       </c>
       <c r="D1378" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1378" s="11" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1379" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1379" s="9" t="s">
-        <v>751</v>
+        <v>761</v>
       </c>
       <c r="B1379" s="10" t="s">
-        <v>752</v>
+        <v>762</v>
       </c>
       <c r="C1379" s="10" t="s">
-        <v>753</v>
+        <v>763</v>
       </c>
       <c r="D1379" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1379" s="11" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1380" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1380" s="9" t="s">
-        <v>765</v>
+        <v>775</v>
       </c>
       <c r="B1380" s="10" t="s">
-        <v>766</v>
+        <v>776</v>
       </c>
       <c r="C1380" s="10" t="s">
-        <v>767</v>
+        <v>777</v>
       </c>
       <c r="D1380" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1380" s="11" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="1381" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1381" s="9" t="s">
-        <v>769</v>
+        <v>779</v>
       </c>
       <c r="B1381" s="10" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="C1381" s="10" t="s">
-        <v>771</v>
+        <v>781</v>
       </c>
       <c r="D1381" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1381" s="11" t="s">
-        <v>764</v>
+        <v>774</v>
       </c>
     </row>
     <row r="1382" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1382" s="9" t="s">
-        <v>772</v>
+        <v>782</v>
       </c>
       <c r="B1382" s="10" t="s">
-        <v>773</v>
+        <v>783</v>
       </c>
       <c r="C1382" s="10" t="s">
-        <v>774</v>
+        <v>784</v>
       </c>
       <c r="D1382" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1382" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="1383" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1383" s="9" t="s">
-        <v>775</v>
+        <v>785</v>
       </c>
       <c r="B1383" s="10" t="s">
-        <v>776</v>
+        <v>786</v>
       </c>
       <c r="C1383" s="10"/>
       <c r="D1383" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1383" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="1384" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1384" s="9" t="s">
-        <v>777</v>
+        <v>787</v>
       </c>
       <c r="B1384" s="10" t="s">
-        <v>778</v>
+        <v>788</v>
       </c>
       <c r="C1384" s="10" t="s">
-        <v>779</v>
+        <v>789</v>
       </c>
       <c r="D1384" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1384" s="11" t="s">
-        <v>780</v>
+        <v>790</v>
       </c>
     </row>
     <row r="1385" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1385" s="9" t="s">
-        <v>797</v>
+        <v>807</v>
       </c>
       <c r="B1385" s="10" t="s">
-        <v>798</v>
+        <v>808</v>
       </c>
       <c r="C1385" s="10" t="s">
-        <v>799</v>
+        <v>809</v>
       </c>
       <c r="D1385" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1385" s="11" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
     </row>
     <row r="1386" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1386" s="9" t="s">
-        <v>800</v>
+        <v>810</v>
       </c>
       <c r="B1386" s="10" t="s">
-        <v>801</v>
+        <v>811</v>
       </c>
       <c r="C1386" s="10" t="s">
-        <v>802</v>
+        <v>812</v>
       </c>
       <c r="D1386" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1386" s="11" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
     </row>
     <row r="1387" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1387" s="9" t="s">
-        <v>803</v>
+        <v>813</v>
       </c>
       <c r="B1387" s="10" t="s">
-        <v>804</v>
+        <v>814</v>
       </c>
       <c r="C1387" s="10" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="D1387" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1387" s="11" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
     </row>
     <row r="1388" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1388" s="9" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="B1388" s="10" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="C1388" s="10" t="s">
-        <v>808</v>
+        <v>818</v>
       </c>
       <c r="D1388" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1388" s="11" t="s">
-        <v>809</v>
+        <v>819</v>
       </c>
     </row>
     <row r="1389" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1389" s="9" t="s">
-        <v>810</v>
+        <v>820</v>
       </c>
       <c r="B1389" s="10" t="s">
-        <v>811</v>
+        <v>821</v>
       </c>
       <c r="C1389" s="10" t="s">
-        <v>812</v>
+        <v>822</v>
       </c>
       <c r="D1389" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1389" s="11" t="s">
-        <v>813</v>
+        <v>823</v>
       </c>
     </row>
     <row r="1390" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1390" s="9" t="s">
-        <v>842</v>
+        <v>853</v>
       </c>
       <c r="B1390" s="10" t="s">
-        <v>843</v>
+        <v>854</v>
       </c>
       <c r="C1390" s="10"/>
       <c r="D1390" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1390" s="11" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
     </row>
     <row r="1391" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1391" s="9" t="s">
-        <v>846</v>
+        <v>857</v>
       </c>
       <c r="B1391" s="10" t="s">
-        <v>847</v>
+        <v>858</v>
       </c>
       <c r="C1391" s="10" t="s">
-        <v>848</v>
+        <v>859</v>
       </c>
       <c r="D1391" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1391" s="11" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="1392" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1392" s="9" t="s">
-        <v>849</v>
+        <v>860</v>
       </c>
       <c r="B1392" s="10" t="s">
-        <v>850</v>
+        <v>861</v>
       </c>
       <c r="C1392" s="10" t="s">
-        <v>851</v>
+        <v>862</v>
       </c>
       <c r="D1392" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1392" s="11" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="1393" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1393" s="9" t="s">
-        <v>855</v>
+        <v>866</v>
       </c>
       <c r="B1393" s="10" t="s">
-        <v>856</v>
+        <v>867</v>
       </c>
       <c r="C1393" s="10" t="s">
-        <v>857</v>
+        <v>868</v>
       </c>
       <c r="D1393" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1393" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1394" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1394" s="9" t="s">
-        <v>861</v>
+        <v>872</v>
       </c>
       <c r="B1394" s="10" t="s">
-        <v>862</v>
+        <v>873</v>
       </c>
       <c r="C1394" s="10" t="s">
-        <v>863</v>
+        <v>874</v>
       </c>
       <c r="D1394" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1394" s="11" t="s">
-        <v>864</v>
+        <v>875</v>
       </c>
     </row>
     <row r="1395" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1395" s="9" t="s">
-        <v>878</v>
+        <v>889</v>
       </c>
       <c r="B1395" s="10" t="s">
-        <v>879</v>
+        <v>890</v>
       </c>
       <c r="C1395" s="10" t="s">
-        <v>880</v>
+        <v>891</v>
       </c>
       <c r="D1395" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1395" s="11" t="s">
-        <v>881</v>
+        <v>892</v>
       </c>
     </row>
     <row r="1396" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1396" s="9" t="s">
-        <v>882</v>
+        <v>893</v>
       </c>
       <c r="B1396" s="10" t="s">
-        <v>883</v>
+        <v>894</v>
       </c>
       <c r="C1396" s="10" t="s">
-        <v>884</v>
+        <v>895</v>
       </c>
       <c r="D1396" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1396" s="11" t="s">
-        <v>881</v>
+        <v>892</v>
       </c>
     </row>
     <row r="1397" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1397" s="9" t="s">
-        <v>891</v>
+        <v>902</v>
       </c>
       <c r="B1397" s="10" t="s">
-        <v>892</v>
+        <v>903</v>
       </c>
       <c r="C1397" s="10" t="s">
-        <v>893</v>
+        <v>904</v>
       </c>
       <c r="D1397" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1397" s="11" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
     </row>
     <row r="1398" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1398" s="9" t="s">
-        <v>426</v>
+        <v>434</v>
       </c>
       <c r="B1398" s="10" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="C1398" s="10" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="D1398" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1398" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1399" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1399" s="9" t="s">
-        <v>429</v>
+        <v>437</v>
       </c>
       <c r="B1399" s="10" t="s">
-        <v>430</v>
+        <v>438</v>
       </c>
       <c r="C1399" s="10" t="s">
-        <v>431</v>
+        <v>439</v>
       </c>
       <c r="D1399" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1399" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1400" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1400" s="9" t="s">
-        <v>432</v>
+        <v>440</v>
       </c>
       <c r="B1400" s="10" t="s">
-        <v>433</v>
+        <v>441</v>
       </c>
       <c r="C1400" s="10" t="s">
-        <v>434</v>
+        <v>442</v>
       </c>
       <c r="D1400" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1400" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1401" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1401" s="9" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="B1401" s="10" t="s">
-        <v>436</v>
+        <v>444</v>
       </c>
       <c r="C1401" s="10" t="s">
-        <v>437</v>
+        <v>445</v>
       </c>
       <c r="D1401" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1401" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1402" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1402" s="9" t="s">
-        <v>438</v>
+        <v>446</v>
       </c>
       <c r="B1402" s="10" t="s">
-        <v>439</v>
+        <v>447</v>
       </c>
       <c r="C1402" s="10" t="s">
-        <v>440</v>
+        <v>448</v>
       </c>
       <c r="D1402" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1402" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1403" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1403" s="9" t="s">
-        <v>441</v>
+        <v>449</v>
       </c>
       <c r="B1403" s="10" t="s">
-        <v>442</v>
+        <v>450</v>
       </c>
       <c r="C1403" s="10" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="D1403" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1403" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1404" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1404" s="9" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="B1404" s="10" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="C1404" s="10" t="s">
-        <v>446</v>
+        <v>454</v>
       </c>
       <c r="D1404" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1404" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1405" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1405" s="9" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="B1405" s="10" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
       <c r="C1405" s="10" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="D1405" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1405" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1406" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1406" s="9" t="s">
-        <v>450</v>
+        <v>458</v>
       </c>
       <c r="B1406" s="10" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="C1406" s="10" t="s">
-        <v>452</v>
+        <v>460</v>
       </c>
       <c r="D1406" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1406" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1407" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1407" s="9" t="s">
-        <v>463</v>
+        <v>471</v>
       </c>
       <c r="B1407" s="10" t="s">
-        <v>464</v>
+        <v>472</v>
       </c>
       <c r="C1407" s="10" t="s">
-        <v>465</v>
+        <v>473</v>
       </c>
       <c r="D1407" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1407" s="11" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
     </row>
     <row r="1408" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1408" s="9" t="s">
-        <v>481</v>
+        <v>489</v>
       </c>
       <c r="B1408" s="10" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="C1408" s="10" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
       <c r="D1408" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1408" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1409" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1409" s="9" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="B1409" s="10" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="C1409" s="10" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="D1409" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1409" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1410" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1410" s="9" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="B1410" s="10" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="C1410" s="10" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="D1410" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1410" s="11" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
     </row>
     <row r="1411" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1411" s="14" t="s">
-        <v>1106</v>
+        <v>1119</v>
       </c>
       <c r="B1411" s="14"/>
       <c r="C1411" s="14"/>
       <c r="D1411" s="14"/>
       <c r="E1411" s="14"/>
     </row>
     <row r="1412" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1412" s="9" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B1412" s="10" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C1412" s="10" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D1412" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1412" s="11" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="1413" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1413" s="9" t="s">
-        <v>426</v>
+        <v>434</v>
       </c>
       <c r="B1413" s="10" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="C1413" s="10" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="D1413" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1413" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1414" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1414" s="9" t="s">
-        <v>432</v>
+        <v>440</v>
       </c>
       <c r="B1414" s="10" t="s">
-        <v>433</v>
+        <v>441</v>
       </c>
       <c r="C1414" s="10" t="s">
-        <v>434</v>
+        <v>442</v>
       </c>
       <c r="D1414" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1414" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1415" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1415" s="14" t="s">
-        <v>1107</v>
+        <v>1120</v>
       </c>
       <c r="B1415" s="14"/>
       <c r="C1415" s="14"/>
       <c r="D1415" s="14"/>
       <c r="E1415" s="14"/>
     </row>
     <row r="1416" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1416" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B1416" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C1416" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D1416" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1416" s="11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="1417" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1417" s="9" t="s">
@@ -29545,3748 +29418,3760 @@
     </row>
     <row r="1423" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1423" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B1423" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C1423" s="10" t="s">
         <v>37</v>
       </c>
       <c r="D1423" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1423" s="11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="1424" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1424" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B1424" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="C1424" s="10"/>
+      <c r="C1424" s="10" t="s">
+        <v>40</v>
+      </c>
       <c r="D1424" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1424" s="11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="1425" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1425" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B1425" s="10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C1425" s="10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D1425" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1425" s="11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="1426" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1426" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B1426" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C1426" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1426" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1426" s="11" t="s">
         <v>44</v>
-      </c>
-[...10 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="1427" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1427" s="9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B1427" s="10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C1427" s="10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D1427" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1427" s="11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="1428" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1428" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B1428" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="C1428" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="D1428" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1428" s="11" t="s">
         <v>51</v>
-      </c>
-[...10 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="1429" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1429" s="9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B1429" s="10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C1429" s="10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D1429" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1429" s="11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="1430" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1430" s="9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B1430" s="10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C1430" s="10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D1430" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1430" s="11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="1431" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1431" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1431" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="C1431" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1431" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1431" s="11" t="s">
         <v>61</v>
-      </c>
-[...10 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="1432" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1432" s="9" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B1432" s="10" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C1432" s="10" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D1432" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1432" s="11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="1433" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1433" s="9" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B1433" s="10" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1433" s="10" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D1433" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1433" s="11" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="1434" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1434" s="9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B1434" s="10" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1434" s="10"/>
       <c r="D1434" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1434" s="11" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="1435" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1435" s="9" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B1435" s="10" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1435" s="10" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D1435" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1435" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="1436" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1436" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B1436" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1436" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="D1436" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1436" s="11" t="s">
         <v>78</v>
-      </c>
-[...10 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="1437" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1437" s="9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B1437" s="10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C1437" s="10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D1437" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1437" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1438" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1438" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1438" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1438" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1438" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1438" s="11" t="s">
         <v>85</v>
-      </c>
-[...10 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="1439" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1439" s="9" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B1439" s="10" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C1439" s="10" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D1439" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1439" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1440" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1440" s="9" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B1440" s="10" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C1440" s="10" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D1440" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1440" s="11" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="1441" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1441" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="B1441" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="C1441" s="10" t="s">
+        <v>98</v>
+      </c>
+      <c r="D1441" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1441" s="11" t="s">
         <v>95</v>
-      </c>
-[...10 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="1442" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1442" s="9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B1442" s="10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C1442" s="10"/>
       <c r="D1442" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1442" s="11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="1443" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1443" s="9" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B1443" s="10" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C1443" s="10"/>
       <c r="D1443" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1443" s="11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="1444" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1444" s="9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B1444" s="10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C1444" s="10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D1444" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1444" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1445" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1445" s="9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B1445" s="10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C1445" s="10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D1445" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1445" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1446" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1446" s="9" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B1446" s="10" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C1446" s="10" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D1446" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1446" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1447" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1447" s="9" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B1447" s="10" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C1447" s="10" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D1447" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1447" s="11" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1448" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1448" s="9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B1448" s="10" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C1448" s="10" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D1448" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1448" s="11" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1449" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1449" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="B1449" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="C1449" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="D1449" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1449" s="11" t="s">
         <v>120</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="1450" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1450" s="9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B1450" s="10" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C1450" s="10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D1450" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1450" s="11" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1451" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1451" s="9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B1451" s="10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C1451" s="10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D1451" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1451" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="1452" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1452" s="9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B1452" s="10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C1452" s="10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D1452" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1452" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="1453" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1453" s="9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B1453" s="10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C1453" s="10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D1453" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1453" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="1454" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1454" s="9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B1454" s="10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C1454" s="10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D1454" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1454" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="1455" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1455" s="9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B1455" s="10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C1455" s="10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D1455" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1455" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1456" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1456" s="9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B1456" s="10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C1456" s="10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D1456" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1456" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1457" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1457" s="9" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B1457" s="10" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C1457" s="10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D1457" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1457" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1458" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1458" s="9" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B1458" s="10" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C1458" s="10" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D1458" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1458" s="11" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="1459" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1459" s="9" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B1459" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="C1459" s="10" t="s">
+        <v>157</v>
+      </c>
+      <c r="D1459" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1459" s="11" t="s">
         <v>154</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="1460" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1460" s="9" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B1460" s="10" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C1460" s="10" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D1460" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1460" s="11" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="1461" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1461" s="9" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B1461" s="10" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C1461" s="10" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D1461" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1461" s="11" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
     </row>
     <row r="1462" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1462" s="9" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B1462" s="10" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="C1462" s="10"/>
+        <v>167</v>
+      </c>
+      <c r="C1462" s="10" t="s">
+        <v>168</v>
+      </c>
       <c r="D1462" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1462" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1463" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1463" s="9" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B1463" s="10" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C1463" s="10" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="D1463" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1463" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1464" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1464" s="9" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B1464" s="10" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C1464" s="10" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="D1464" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1464" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1465" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1465" s="9" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B1465" s="10" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C1465" s="10" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="D1465" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1465" s="11" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="1466" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1466" s="9" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B1466" s="10" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="C1466" s="10"/>
       <c r="D1466" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1466" s="11" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="1467" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1467" s="9" t="s">
+        <v>181</v>
+      </c>
+      <c r="B1467" s="10" t="s">
+        <v>182</v>
+      </c>
+      <c r="C1467" s="10" t="s">
+        <v>183</v>
+      </c>
+      <c r="D1467" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1467" s="11" t="s">
         <v>178</v>
-      </c>
-[...10 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="1468" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1468" s="9" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B1468" s="10" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C1468" s="10"/>
       <c r="D1468" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1468" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1469" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1469" s="9" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B1469" s="10" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="C1469" s="10"/>
+        <v>187</v>
+      </c>
+      <c r="C1469" s="10" t="s">
+        <v>188</v>
+      </c>
       <c r="D1469" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1469" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1470" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1470" s="9" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B1470" s="10" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="C1470" s="10" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="D1470" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1470" s="11" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
     </row>
     <row r="1471" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1471" s="9" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="B1471" s="10" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C1471" s="10" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="D1471" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1471" s="11" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="1472" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1472" s="9" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B1472" s="10" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="C1472" s="10" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="D1472" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1472" s="11" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1473" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1473" s="9" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="B1473" s="10" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="C1473" s="10"/>
       <c r="D1473" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1473" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="1474" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1474" s="9" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="B1474" s="10" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="C1474" s="10" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="D1474" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1474" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="1475" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1475" s="9" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="B1475" s="10" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="C1475" s="10" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="D1475" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1475" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1476" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1476" s="9" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="B1476" s="10" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="C1476" s="10" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="D1476" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1476" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1477" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1477" s="9" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B1477" s="10" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="C1477" s="10"/>
       <c r="D1477" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1477" s="11" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
     </row>
     <row r="1478" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1478" s="9" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B1478" s="10" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="C1478" s="10"/>
       <c r="D1478" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1478" s="11" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
     </row>
     <row r="1479" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1479" s="9" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="B1479" s="10" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="C1479" s="10" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="D1479" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1479" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1480" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1480" s="9" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B1480" s="10" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C1480" s="10" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="D1480" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1480" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1481" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1481" s="9" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="B1481" s="10" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="C1481" s="10"/>
       <c r="D1481" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1481" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="1482" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1482" s="9" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B1482" s="10" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="C1482" s="10"/>
       <c r="D1482" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1482" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="1483" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1483" s="9" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="B1483" s="10" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="C1483" s="10"/>
       <c r="D1483" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1483" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="1484" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1484" s="9" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="B1484" s="10" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="C1484" s="10"/>
       <c r="D1484" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1484" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="1485" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1485" s="9" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="B1485" s="10" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="C1485" s="10" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="D1485" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1485" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1486" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1486" s="9" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B1486" s="10" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="C1486" s="10" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="D1486" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1486" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1487" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1487" s="9" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="B1487" s="10" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="C1487" s="10" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="D1487" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1487" s="11" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
     </row>
     <row r="1488" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1488" s="9" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="B1488" s="10" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="C1488" s="10" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="D1488" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1488" s="11" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
     </row>
     <row r="1489" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1489" s="9" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="B1489" s="10" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="C1489" s="10" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="D1489" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1489" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="1490" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1490" s="9" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="B1490" s="10" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C1490" s="10" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="D1490" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1490" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="1491" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1491" s="9" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="B1491" s="10" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="C1491" s="10" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="D1491" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1491" s="11" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1492" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1492" s="9" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="B1492" s="10" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="C1492" s="10" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="D1492" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1492" s="11" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1493" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1493" s="9" t="s">
+        <v>260</v>
+      </c>
+      <c r="B1493" s="10" t="s">
+        <v>261</v>
+      </c>
+      <c r="C1493" s="10" t="s">
+        <v>262</v>
+      </c>
+      <c r="D1493" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1493" s="11" t="s">
         <v>256</v>
-      </c>
-[...10 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="1494" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1494" s="9" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B1494" s="10" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C1494" s="10" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="D1494" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1494" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="1495" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1495" s="9" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B1495" s="10" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="C1495" s="10" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="D1495" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1495" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="1496" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1496" s="9" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="B1496" s="10" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C1496" s="10" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="D1496" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1496" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="1497" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1497" s="9" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="B1497" s="10" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="C1497" s="10" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="D1497" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1497" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="1498" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1498" s="9" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="B1498" s="10" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="C1498" s="10" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="D1498" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1498" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="1499" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1499" s="9" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="B1499" s="10" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="C1499" s="10" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="D1499" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1499" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="1500" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1500" s="9" t="s">
-        <v>672</v>
+        <v>681</v>
       </c>
       <c r="B1500" s="10" t="s">
-        <v>673</v>
+        <v>682</v>
       </c>
       <c r="C1500" s="10" t="s">
-        <v>674</v>
+        <v>683</v>
       </c>
       <c r="D1500" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1500" s="11" t="s">
-        <v>675</v>
+        <v>684</v>
       </c>
     </row>
     <row r="1501" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1501" s="9" t="s">
-        <v>676</v>
+        <v>685</v>
       </c>
       <c r="B1501" s="10" t="s">
-        <v>677</v>
+        <v>686</v>
       </c>
       <c r="C1501" s="10" t="s">
-        <v>678</v>
+        <v>687</v>
       </c>
       <c r="D1501" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1501" s="11" t="s">
-        <v>679</v>
+        <v>688</v>
       </c>
     </row>
     <row r="1502" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1502" s="9" t="s">
-        <v>680</v>
+        <v>689</v>
       </c>
       <c r="B1502" s="10" t="s">
-        <v>681</v>
+        <v>690</v>
       </c>
       <c r="C1502" s="10" t="s">
-        <v>682</v>
+        <v>691</v>
       </c>
       <c r="D1502" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1502" s="11" t="s">
-        <v>683</v>
+        <v>692</v>
       </c>
     </row>
     <row r="1503" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1503" s="9" t="s">
-        <v>684</v>
+        <v>693</v>
       </c>
       <c r="B1503" s="10" t="s">
-        <v>685</v>
+        <v>694</v>
       </c>
       <c r="C1503" s="10" t="s">
-        <v>686</v>
+        <v>695</v>
       </c>
       <c r="D1503" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1503" s="11" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="1504" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1504" s="9" t="s">
-        <v>688</v>
+        <v>697</v>
       </c>
       <c r="B1504" s="10" t="s">
-        <v>689</v>
+        <v>698</v>
       </c>
       <c r="C1504" s="10" t="s">
-        <v>690</v>
+        <v>699</v>
       </c>
       <c r="D1504" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1504" s="11" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="1505" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1505" s="9" t="s">
-        <v>691</v>
+        <v>700</v>
       </c>
       <c r="B1505" s="10" t="s">
-        <v>692</v>
+        <v>701</v>
       </c>
       <c r="C1505" s="10" t="s">
-        <v>693</v>
+        <v>702</v>
       </c>
       <c r="D1505" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1505" s="11" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="1506" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1506" s="9" t="s">
-        <v>694</v>
+        <v>703</v>
       </c>
       <c r="B1506" s="10" t="s">
-        <v>695</v>
+        <v>704</v>
       </c>
       <c r="C1506" s="10"/>
       <c r="D1506" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1506" s="11" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="1507" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1507" s="9" t="s">
-        <v>697</v>
+        <v>706</v>
       </c>
       <c r="B1507" s="10" t="s">
-        <v>698</v>
+        <v>707</v>
       </c>
       <c r="C1507" s="10" t="s">
-        <v>699</v>
+        <v>708</v>
       </c>
       <c r="D1507" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1507" s="11" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="1508" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1508" s="9" t="s">
-        <v>700</v>
+        <v>709</v>
       </c>
       <c r="B1508" s="10" t="s">
-        <v>701</v>
+        <v>710</v>
       </c>
       <c r="C1508" s="10" t="s">
-        <v>702</v>
+        <v>711</v>
       </c>
       <c r="D1508" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1508" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1509" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1509" s="9" t="s">
-        <v>704</v>
+        <v>713</v>
       </c>
       <c r="B1509" s="10" t="s">
-        <v>705</v>
+        <v>714</v>
       </c>
       <c r="C1509" s="10" t="s">
-        <v>706</v>
+        <v>715</v>
       </c>
       <c r="D1509" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1509" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1510" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1510" s="9" t="s">
-        <v>707</v>
+        <v>716</v>
       </c>
       <c r="B1510" s="10" t="s">
-        <v>708</v>
+        <v>717</v>
       </c>
       <c r="C1510" s="10" t="s">
-        <v>709</v>
+        <v>718</v>
       </c>
       <c r="D1510" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1510" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1511" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1511" s="9" t="s">
-        <v>710</v>
+        <v>719</v>
       </c>
       <c r="B1511" s="10" t="s">
-        <v>711</v>
+        <v>720</v>
       </c>
       <c r="C1511" s="10"/>
       <c r="D1511" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1511" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1512" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1512" s="9" t="s">
-        <v>712</v>
+        <v>721</v>
       </c>
       <c r="B1512" s="10" t="s">
-        <v>713</v>
+        <v>722</v>
       </c>
       <c r="C1512" s="10"/>
       <c r="D1512" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1512" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1513" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1513" s="9" t="s">
-        <v>714</v>
+        <v>723</v>
       </c>
       <c r="B1513" s="10" t="s">
-        <v>715</v>
+        <v>724</v>
       </c>
       <c r="C1513" s="10" t="s">
-        <v>716</v>
+        <v>725</v>
       </c>
       <c r="D1513" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1513" s="11" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1514" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1514" s="9" t="s">
-        <v>718</v>
+        <v>727</v>
       </c>
       <c r="B1514" s="10" t="s">
-        <v>719</v>
+        <v>728</v>
       </c>
       <c r="C1514" s="10" t="s">
-        <v>720</v>
+        <v>729</v>
       </c>
       <c r="D1514" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1514" s="11" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1515" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1515" s="9" t="s">
-        <v>721</v>
+        <v>730</v>
       </c>
       <c r="B1515" s="10" t="s">
-        <v>722</v>
+        <v>731</v>
       </c>
       <c r="C1515" s="10" t="s">
-        <v>723</v>
+        <v>732</v>
       </c>
       <c r="D1515" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1515" s="11" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
     </row>
     <row r="1516" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1516" s="9" t="s">
-        <v>725</v>
+        <v>734</v>
       </c>
       <c r="B1516" s="10" t="s">
-        <v>726</v>
+        <v>735</v>
       </c>
       <c r="C1516" s="10" t="s">
-        <v>727</v>
+        <v>736</v>
       </c>
       <c r="D1516" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1516" s="11" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
     </row>
     <row r="1517" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1517" s="9" t="s">
-        <v>728</v>
+        <v>737</v>
       </c>
       <c r="B1517" s="10" t="s">
-        <v>729</v>
+        <v>738</v>
       </c>
       <c r="C1517" s="10" t="s">
-        <v>730</v>
+        <v>739</v>
       </c>
       <c r="D1517" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1517" s="11" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="1518" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1518" s="9" t="s">
-        <v>731</v>
+        <v>740</v>
       </c>
       <c r="B1518" s="10" t="s">
-        <v>732</v>
+        <v>741</v>
       </c>
       <c r="C1518" s="10" t="s">
-        <v>733</v>
+        <v>742</v>
       </c>
       <c r="D1518" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1518" s="11" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="1519" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1519" s="9" t="s">
-        <v>734</v>
+        <v>743</v>
       </c>
       <c r="B1519" s="10" t="s">
-        <v>735</v>
+        <v>744</v>
       </c>
       <c r="C1519" s="10" t="s">
-        <v>736</v>
+        <v>745</v>
       </c>
       <c r="D1519" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1519" s="11" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="1520" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1520" s="9" t="s">
-        <v>737</v>
+        <v>746</v>
       </c>
       <c r="B1520" s="10" t="s">
-        <v>738</v>
-[...1 lines deleted...]
-      <c r="C1520" s="10"/>
+        <v>747</v>
+      </c>
+      <c r="C1520" s="10" t="s">
+        <v>748</v>
+      </c>
       <c r="D1520" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1520" s="11" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="1521" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1521" s="9" t="s">
-        <v>739</v>
+        <v>749</v>
       </c>
       <c r="B1521" s="10" t="s">
-        <v>740</v>
+        <v>750</v>
       </c>
       <c r="C1521" s="10" t="s">
-        <v>741</v>
+        <v>751</v>
       </c>
       <c r="D1521" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1521" s="11" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="1522" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1522" s="9" t="s">
-        <v>742</v>
+        <v>752</v>
       </c>
       <c r="B1522" s="10" t="s">
-        <v>743</v>
+        <v>753</v>
       </c>
       <c r="C1522" s="10" t="s">
-        <v>744</v>
+        <v>754</v>
       </c>
       <c r="D1522" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1522" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1523" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1523" s="9" t="s">
-        <v>745</v>
+        <v>755</v>
       </c>
       <c r="B1523" s="10" t="s">
-        <v>746</v>
+        <v>756</v>
       </c>
       <c r="C1523" s="10" t="s">
-        <v>747</v>
+        <v>757</v>
       </c>
       <c r="D1523" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1523" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1524" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1524" s="9" t="s">
-        <v>748</v>
+        <v>758</v>
       </c>
       <c r="B1524" s="10" t="s">
-        <v>749</v>
+        <v>759</v>
       </c>
       <c r="C1524" s="10" t="s">
-        <v>750</v>
+        <v>760</v>
       </c>
       <c r="D1524" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1524" s="11" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1525" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1525" s="9" t="s">
-        <v>751</v>
+        <v>761</v>
       </c>
       <c r="B1525" s="10" t="s">
-        <v>752</v>
+        <v>762</v>
       </c>
       <c r="C1525" s="10" t="s">
-        <v>753</v>
+        <v>763</v>
       </c>
       <c r="D1525" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1525" s="11" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1526" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1526" s="9" t="s">
-        <v>754</v>
+        <v>764</v>
       </c>
       <c r="B1526" s="10" t="s">
-        <v>755</v>
+        <v>765</v>
       </c>
       <c r="C1526" s="10" t="s">
-        <v>756</v>
+        <v>766</v>
       </c>
       <c r="D1526" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1526" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="1527" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1527" s="9" t="s">
-        <v>758</v>
+        <v>768</v>
       </c>
       <c r="B1527" s="10" t="s">
-        <v>759</v>
+        <v>769</v>
       </c>
       <c r="C1527" s="10" t="s">
-        <v>760</v>
+        <v>770</v>
       </c>
       <c r="D1527" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1527" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="1528" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1528" s="9" t="s">
-        <v>761</v>
+        <v>771</v>
       </c>
       <c r="B1528" s="10" t="s">
-        <v>762</v>
+        <v>772</v>
       </c>
       <c r="C1528" s="10" t="s">
-        <v>763</v>
+        <v>773</v>
       </c>
       <c r="D1528" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1528" s="11" t="s">
-        <v>764</v>
+        <v>774</v>
       </c>
     </row>
     <row r="1529" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1529" s="9" t="s">
-        <v>765</v>
+        <v>775</v>
       </c>
       <c r="B1529" s="10" t="s">
-        <v>766</v>
+        <v>776</v>
       </c>
       <c r="C1529" s="10" t="s">
-        <v>767</v>
+        <v>777</v>
       </c>
       <c r="D1529" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1529" s="11" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="1530" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1530" s="9" t="s">
-        <v>769</v>
+        <v>779</v>
       </c>
       <c r="B1530" s="10" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="C1530" s="10" t="s">
-        <v>771</v>
+        <v>781</v>
       </c>
       <c r="D1530" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1530" s="11" t="s">
-        <v>764</v>
+        <v>774</v>
       </c>
     </row>
     <row r="1531" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1531" s="9" t="s">
-        <v>772</v>
+        <v>782</v>
       </c>
       <c r="B1531" s="10" t="s">
-        <v>773</v>
+        <v>783</v>
       </c>
       <c r="C1531" s="10" t="s">
-        <v>774</v>
+        <v>784</v>
       </c>
       <c r="D1531" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1531" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="1532" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1532" s="9" t="s">
-        <v>775</v>
+        <v>785</v>
       </c>
       <c r="B1532" s="10" t="s">
-        <v>776</v>
+        <v>786</v>
       </c>
       <c r="C1532" s="10"/>
       <c r="D1532" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1532" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="1533" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1533" s="9" t="s">
-        <v>777</v>
+        <v>787</v>
       </c>
       <c r="B1533" s="10" t="s">
-        <v>778</v>
+        <v>788</v>
       </c>
       <c r="C1533" s="10" t="s">
-        <v>779</v>
+        <v>789</v>
       </c>
       <c r="D1533" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1533" s="11" t="s">
-        <v>780</v>
+        <v>790</v>
       </c>
     </row>
     <row r="1534" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1534" s="9" t="s">
-        <v>781</v>
+        <v>791</v>
       </c>
       <c r="B1534" s="10" t="s">
-        <v>782</v>
+        <v>792</v>
       </c>
       <c r="C1534" s="10" t="s">
-        <v>783</v>
+        <v>793</v>
       </c>
       <c r="D1534" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1534" s="11" t="s">
-        <v>784</v>
+        <v>794</v>
       </c>
     </row>
     <row r="1535" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1535" s="9" t="s">
-        <v>785</v>
+        <v>795</v>
       </c>
       <c r="B1535" s="10" t="s">
-        <v>786</v>
+        <v>796</v>
       </c>
       <c r="C1535" s="10" t="s">
-        <v>787</v>
+        <v>797</v>
       </c>
       <c r="D1535" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1535" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1536" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1536" s="9" t="s">
-        <v>788</v>
+        <v>798</v>
       </c>
       <c r="B1536" s="10" t="s">
-        <v>789</v>
+        <v>799</v>
       </c>
       <c r="C1536" s="10" t="s">
-        <v>790</v>
+        <v>800</v>
       </c>
       <c r="D1536" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1536" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1537" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1537" s="9" t="s">
-        <v>791</v>
+        <v>801</v>
       </c>
       <c r="B1537" s="10" t="s">
-        <v>792</v>
+        <v>802</v>
       </c>
       <c r="C1537" s="10"/>
       <c r="D1537" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1537" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="1538" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1538" s="9" t="s">
-        <v>793</v>
+        <v>803</v>
       </c>
       <c r="B1538" s="10" t="s">
-        <v>794</v>
+        <v>804</v>
       </c>
       <c r="C1538" s="10"/>
       <c r="D1538" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1538" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="1539" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1539" s="9" t="s">
-        <v>795</v>
+        <v>805</v>
       </c>
       <c r="B1539" s="10" t="s">
-        <v>796</v>
+        <v>806</v>
       </c>
       <c r="C1539" s="10"/>
       <c r="D1539" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1539" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="1540" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1540" s="9" t="s">
-        <v>797</v>
+        <v>807</v>
       </c>
       <c r="B1540" s="10" t="s">
-        <v>798</v>
+        <v>808</v>
       </c>
       <c r="C1540" s="10" t="s">
-        <v>799</v>
+        <v>809</v>
       </c>
       <c r="D1540" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1540" s="11" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
     </row>
     <row r="1541" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1541" s="9" t="s">
-        <v>800</v>
+        <v>810</v>
       </c>
       <c r="B1541" s="10" t="s">
-        <v>801</v>
+        <v>811</v>
       </c>
       <c r="C1541" s="10" t="s">
-        <v>802</v>
+        <v>812</v>
       </c>
       <c r="D1541" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1541" s="11" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
     </row>
     <row r="1542" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1542" s="9" t="s">
-        <v>803</v>
+        <v>813</v>
       </c>
       <c r="B1542" s="10" t="s">
-        <v>804</v>
+        <v>814</v>
       </c>
       <c r="C1542" s="10" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="D1542" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1542" s="11" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
     </row>
     <row r="1543" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1543" s="9" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="B1543" s="10" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="C1543" s="10" t="s">
-        <v>808</v>
+        <v>818</v>
       </c>
       <c r="D1543" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1543" s="11" t="s">
-        <v>809</v>
+        <v>819</v>
       </c>
     </row>
     <row r="1544" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1544" s="9" t="s">
-        <v>810</v>
+        <v>820</v>
       </c>
       <c r="B1544" s="10" t="s">
-        <v>811</v>
+        <v>821</v>
       </c>
       <c r="C1544" s="10" t="s">
-        <v>812</v>
+        <v>822</v>
       </c>
       <c r="D1544" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1544" s="11" t="s">
-        <v>813</v>
+        <v>823</v>
       </c>
     </row>
     <row r="1545" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1545" s="9" t="s">
-        <v>814</v>
+        <v>824</v>
       </c>
       <c r="B1545" s="10" t="s">
-        <v>815</v>
+        <v>825</v>
       </c>
       <c r="C1545" s="10" t="s">
-        <v>816</v>
+        <v>826</v>
       </c>
       <c r="D1545" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1545" s="11" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
     </row>
     <row r="1546" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1546" s="9" t="s">
-        <v>818</v>
+        <v>828</v>
       </c>
       <c r="B1546" s="10" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="C1546" s="10" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="D1546" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1546" s="11" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
     </row>
     <row r="1547" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1547" s="9" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="B1547" s="10" t="s">
-        <v>823</v>
+        <v>833</v>
       </c>
       <c r="C1547" s="10" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="D1547" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1547" s="11" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
     </row>
     <row r="1548" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1548" s="9" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="B1548" s="10" t="s">
-        <v>826</v>
+        <v>836</v>
       </c>
       <c r="C1548" s="10"/>
       <c r="D1548" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1548" s="11" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
     </row>
     <row r="1549" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1549" s="9" t="s">
-        <v>828</v>
+        <v>838</v>
       </c>
       <c r="B1549" s="10" t="s">
-        <v>829</v>
-[...1 lines deleted...]
-      <c r="C1549" s="10"/>
+        <v>839</v>
+      </c>
+      <c r="C1549" s="10" t="s">
+        <v>840</v>
+      </c>
       <c r="D1549" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1549" s="11" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
     </row>
     <row r="1550" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1550" s="9" t="s">
-        <v>830</v>
+        <v>841</v>
       </c>
       <c r="B1550" s="10" t="s">
-        <v>831</v>
+        <v>842</v>
       </c>
       <c r="C1550" s="10" t="s">
-        <v>832</v>
+        <v>843</v>
       </c>
       <c r="D1550" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1550" s="11" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="1551" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1551" s="9" t="s">
-        <v>833</v>
+        <v>844</v>
       </c>
       <c r="B1551" s="10" t="s">
-        <v>834</v>
+        <v>845</v>
       </c>
       <c r="C1551" s="10" t="s">
-        <v>835</v>
+        <v>846</v>
       </c>
       <c r="D1551" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1551" s="11" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="1552" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1552" s="9" t="s">
-        <v>836</v>
+        <v>847</v>
       </c>
       <c r="B1552" s="10" t="s">
-        <v>837</v>
+        <v>848</v>
       </c>
       <c r="C1552" s="10" t="s">
-        <v>838</v>
+        <v>849</v>
       </c>
       <c r="D1552" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1552" s="11" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
     </row>
     <row r="1553" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1553" s="9" t="s">
-        <v>839</v>
+        <v>850</v>
       </c>
       <c r="B1553" s="10" t="s">
-        <v>840</v>
+        <v>851</v>
       </c>
       <c r="C1553" s="10" t="s">
-        <v>841</v>
+        <v>852</v>
       </c>
       <c r="D1553" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1553" s="11" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
     </row>
     <row r="1554" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1554" s="9" t="s">
-        <v>842</v>
+        <v>853</v>
       </c>
       <c r="B1554" s="10" t="s">
-        <v>843</v>
+        <v>854</v>
       </c>
       <c r="C1554" s="10"/>
       <c r="D1554" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1554" s="11" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
     </row>
     <row r="1555" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1555" s="9" t="s">
-        <v>844</v>
+        <v>855</v>
       </c>
       <c r="B1555" s="10" t="s">
-        <v>845</v>
+        <v>856</v>
       </c>
       <c r="C1555" s="10"/>
       <c r="D1555" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1555" s="11" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
     </row>
     <row r="1556" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1556" s="9" t="s">
-        <v>846</v>
+        <v>857</v>
       </c>
       <c r="B1556" s="10" t="s">
-        <v>847</v>
+        <v>858</v>
       </c>
       <c r="C1556" s="10" t="s">
-        <v>848</v>
+        <v>859</v>
       </c>
       <c r="D1556" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1556" s="11" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="1557" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1557" s="9" t="s">
-        <v>849</v>
+        <v>860</v>
       </c>
       <c r="B1557" s="10" t="s">
-        <v>850</v>
+        <v>861</v>
       </c>
       <c r="C1557" s="10" t="s">
-        <v>851</v>
+        <v>862</v>
       </c>
       <c r="D1557" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1557" s="11" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="1558" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1558" s="9" t="s">
-        <v>852</v>
+        <v>863</v>
       </c>
       <c r="B1558" s="10" t="s">
-        <v>853</v>
+        <v>864</v>
       </c>
       <c r="C1558" s="10" t="s">
-        <v>854</v>
+        <v>865</v>
       </c>
       <c r="D1558" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1558" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1559" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1559" s="9" t="s">
-        <v>855</v>
+        <v>866</v>
       </c>
       <c r="B1559" s="10" t="s">
-        <v>856</v>
+        <v>867</v>
       </c>
       <c r="C1559" s="10" t="s">
-        <v>857</v>
+        <v>868</v>
       </c>
       <c r="D1559" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1559" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1560" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1560" s="9" t="s">
-        <v>858</v>
+        <v>869</v>
       </c>
       <c r="B1560" s="10" t="s">
-        <v>859</v>
+        <v>870</v>
       </c>
       <c r="C1560" s="10" t="s">
-        <v>860</v>
+        <v>871</v>
       </c>
       <c r="D1560" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1560" s="11" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
     </row>
     <row r="1561" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1561" s="9" t="s">
-        <v>861</v>
+        <v>872</v>
       </c>
       <c r="B1561" s="10" t="s">
-        <v>862</v>
+        <v>873</v>
       </c>
       <c r="C1561" s="10" t="s">
-        <v>863</v>
+        <v>874</v>
       </c>
       <c r="D1561" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1561" s="11" t="s">
-        <v>864</v>
+        <v>875</v>
       </c>
     </row>
     <row r="1562" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1562" s="9" t="s">
-        <v>865</v>
+        <v>876</v>
       </c>
       <c r="B1562" s="10" t="s">
-        <v>866</v>
+        <v>877</v>
       </c>
       <c r="C1562" s="10" t="s">
-        <v>867</v>
+        <v>878</v>
       </c>
       <c r="D1562" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1562" s="11" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
     </row>
     <row r="1563" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1563" s="9" t="s">
-        <v>868</v>
+        <v>879</v>
       </c>
       <c r="B1563" s="10" t="s">
-        <v>869</v>
+        <v>880</v>
       </c>
       <c r="C1563" s="10" t="s">
-        <v>870</v>
+        <v>881</v>
       </c>
       <c r="D1563" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1563" s="11" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
     </row>
     <row r="1564" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1564" s="9" t="s">
-        <v>871</v>
+        <v>882</v>
       </c>
       <c r="B1564" s="10" t="s">
-        <v>872</v>
+        <v>883</v>
       </c>
       <c r="C1564" s="10"/>
       <c r="D1564" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1564" s="11" t="s">
-        <v>873</v>
+        <v>884</v>
       </c>
     </row>
     <row r="1565" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1565" s="9" t="s">
-        <v>874</v>
+        <v>885</v>
       </c>
       <c r="B1565" s="10" t="s">
-        <v>875</v>
+        <v>886</v>
       </c>
       <c r="C1565" s="10"/>
       <c r="D1565" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1565" s="11" t="s">
-        <v>873</v>
+        <v>884</v>
       </c>
     </row>
     <row r="1566" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1566" s="9" t="s">
-        <v>876</v>
+        <v>887</v>
       </c>
       <c r="B1566" s="10" t="s">
-        <v>877</v>
+        <v>888</v>
       </c>
       <c r="C1566" s="10"/>
       <c r="D1566" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1566" s="11" t="s">
-        <v>873</v>
+        <v>884</v>
       </c>
     </row>
     <row r="1567" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1567" s="9" t="s">
-        <v>878</v>
+        <v>889</v>
       </c>
       <c r="B1567" s="10" t="s">
-        <v>879</v>
+        <v>890</v>
       </c>
       <c r="C1567" s="10" t="s">
-        <v>880</v>
+        <v>891</v>
       </c>
       <c r="D1567" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1567" s="11" t="s">
-        <v>881</v>
+        <v>892</v>
       </c>
     </row>
     <row r="1568" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1568" s="9" t="s">
-        <v>882</v>
+        <v>893</v>
       </c>
       <c r="B1568" s="10" t="s">
-        <v>883</v>
+        <v>894</v>
       </c>
       <c r="C1568" s="10" t="s">
-        <v>884</v>
+        <v>895</v>
       </c>
       <c r="D1568" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1568" s="11" t="s">
-        <v>881</v>
+        <v>892</v>
       </c>
     </row>
     <row r="1569" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1569" s="9" t="s">
-        <v>885</v>
+        <v>896</v>
       </c>
       <c r="B1569" s="10" t="s">
-        <v>886</v>
+        <v>897</v>
       </c>
       <c r="C1569" s="10" t="s">
-        <v>887</v>
+        <v>898</v>
       </c>
       <c r="D1569" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1569" s="11" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
     </row>
     <row r="1570" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1570" s="9" t="s">
-        <v>888</v>
+        <v>899</v>
       </c>
       <c r="B1570" s="10" t="s">
-        <v>889</v>
+        <v>900</v>
       </c>
       <c r="C1570" s="10" t="s">
-        <v>890</v>
+        <v>901</v>
       </c>
       <c r="D1570" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1570" s="11" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
     </row>
     <row r="1571" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1571" s="9" t="s">
-        <v>891</v>
+        <v>902</v>
       </c>
       <c r="B1571" s="10" t="s">
-        <v>892</v>
+        <v>903</v>
       </c>
       <c r="C1571" s="10" t="s">
-        <v>893</v>
+        <v>904</v>
       </c>
       <c r="D1571" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1571" s="11" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
     </row>
     <row r="1572" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1572" s="9" t="s">
-        <v>351</v>
+        <v>359</v>
       </c>
       <c r="B1572" s="10" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
       <c r="C1572" s="10" t="s">
-        <v>353</v>
+        <v>361</v>
       </c>
       <c r="D1572" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1572" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1573" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1573" s="9" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="B1573" s="10" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="C1573" s="10" t="s">
-        <v>357</v>
+        <v>365</v>
       </c>
       <c r="D1573" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1573" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1574" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1574" s="9" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
       <c r="B1574" s="10" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="C1574" s="10" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
       <c r="D1574" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1574" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1575" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1575" s="9" t="s">
-        <v>365</v>
+        <v>373</v>
       </c>
       <c r="B1575" s="10" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="C1575" s="10" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="D1575" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1575" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1576" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1576" s="9" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="B1576" s="10" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="C1576" s="10" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
       <c r="D1576" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1576" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1577" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1577" s="9" t="s">
-        <v>372</v>
+        <v>380</v>
       </c>
       <c r="B1577" s="10" t="s">
-        <v>373</v>
+        <v>381</v>
       </c>
       <c r="C1577" s="10" t="s">
-        <v>374</v>
+        <v>382</v>
       </c>
       <c r="D1577" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1577" s="11" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
     </row>
     <row r="1578" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1578" s="9" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
       <c r="B1578" s="10" t="s">
-        <v>377</v>
+        <v>385</v>
       </c>
       <c r="C1578" s="10" t="s">
-        <v>378</v>
+        <v>386</v>
       </c>
       <c r="D1578" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1578" s="11" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
     </row>
     <row r="1579" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1579" s="9" t="s">
-        <v>379</v>
+        <v>387</v>
       </c>
       <c r="B1579" s="10" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
       <c r="C1579" s="10" t="s">
-        <v>381</v>
+        <v>389</v>
       </c>
       <c r="D1579" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1579" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1580" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1580" s="9" t="s">
-        <v>383</v>
+        <v>391</v>
       </c>
       <c r="B1580" s="10" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="C1580" s="10" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="D1580" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1580" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1581" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1581" s="9" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
       <c r="B1581" s="10" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="C1581" s="10" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
       <c r="D1581" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1581" s="11" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
     </row>
     <row r="1582" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1582" s="9" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="B1582" s="10" t="s">
-        <v>390</v>
+        <v>398</v>
       </c>
       <c r="C1582" s="10" t="s">
-        <v>391</v>
+        <v>399</v>
       </c>
       <c r="D1582" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1582" s="11" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
     </row>
     <row r="1583" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1583" s="9" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
       <c r="B1583" s="10" t="s">
-        <v>393</v>
+        <v>401</v>
       </c>
       <c r="C1583" s="10" t="s">
-        <v>394</v>
+        <v>402</v>
       </c>
       <c r="D1583" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1583" s="11" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1584" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1584" s="9" t="s">
-        <v>395</v>
+        <v>403</v>
       </c>
       <c r="B1584" s="10" t="s">
-        <v>396</v>
+        <v>404</v>
       </c>
       <c r="C1584" s="10" t="s">
-        <v>397</v>
+        <v>405</v>
       </c>
       <c r="D1584" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1584" s="11" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1585" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1585" s="9" t="s">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="B1585" s="10" t="s">
-        <v>399</v>
+        <v>407</v>
       </c>
       <c r="C1585" s="10" t="s">
-        <v>400</v>
+        <v>408</v>
       </c>
       <c r="D1585" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1585" s="11" t="s">
-        <v>401</v>
+        <v>409</v>
       </c>
     </row>
     <row r="1586" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1586" s="9" t="s">
-        <v>402</v>
+        <v>410</v>
       </c>
       <c r="B1586" s="10" t="s">
-        <v>403</v>
+        <v>411</v>
       </c>
       <c r="C1586" s="10" t="s">
-        <v>404</v>
+        <v>412</v>
       </c>
       <c r="D1586" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1586" s="11" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1587" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1587" s="9" t="s">
-        <v>406</v>
+        <v>414</v>
       </c>
       <c r="B1587" s="10" t="s">
-        <v>407</v>
+        <v>415</v>
       </c>
       <c r="C1587" s="10" t="s">
-        <v>408</v>
+        <v>416</v>
       </c>
       <c r="D1587" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1587" s="11" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
     </row>
     <row r="1588" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1588" s="9" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="B1588" s="10" t="s">
-        <v>411</v>
+        <v>419</v>
       </c>
       <c r="C1588" s="10" t="s">
-        <v>412</v>
+        <v>420</v>
       </c>
       <c r="D1588" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1588" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1589" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1589" s="9" t="s">
-        <v>413</v>
+        <v>421</v>
       </c>
       <c r="B1589" s="10" t="s">
-        <v>414</v>
+        <v>422</v>
       </c>
       <c r="C1589" s="10" t="s">
-        <v>415</v>
+        <v>423</v>
       </c>
       <c r="D1589" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1589" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1590" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1590" s="9" t="s">
-        <v>416</v>
+        <v>424</v>
       </c>
       <c r="B1590" s="10" t="s">
-        <v>417</v>
+        <v>425</v>
       </c>
       <c r="C1590" s="10" t="s">
-        <v>418</v>
+        <v>426</v>
       </c>
       <c r="D1590" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1590" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1591" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1591" s="9" t="s">
-        <v>419</v>
+        <v>427</v>
       </c>
       <c r="B1591" s="10" t="s">
-        <v>420</v>
+        <v>428</v>
       </c>
       <c r="C1591" s="10" t="s">
-        <v>421</v>
+        <v>429</v>
       </c>
       <c r="D1591" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1591" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1592" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1592" s="9" t="s">
-        <v>422</v>
+        <v>430</v>
       </c>
       <c r="B1592" s="10" t="s">
-        <v>423</v>
+        <v>431</v>
       </c>
       <c r="C1592" s="10" t="s">
-        <v>424</v>
+        <v>432</v>
       </c>
       <c r="D1592" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1592" s="11" t="s">
-        <v>425</v>
+        <v>433</v>
       </c>
     </row>
     <row r="1593" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1593" s="9" t="s">
-        <v>426</v>
+        <v>434</v>
       </c>
       <c r="B1593" s="10" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="C1593" s="10" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="D1593" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1593" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1594" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1594" s="9" t="s">
-        <v>429</v>
+        <v>437</v>
       </c>
       <c r="B1594" s="10" t="s">
-        <v>430</v>
+        <v>438</v>
       </c>
       <c r="C1594" s="10" t="s">
-        <v>431</v>
+        <v>439</v>
       </c>
       <c r="D1594" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1594" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1595" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1595" s="9" t="s">
-        <v>432</v>
+        <v>440</v>
       </c>
       <c r="B1595" s="10" t="s">
-        <v>433</v>
+        <v>441</v>
       </c>
       <c r="C1595" s="10" t="s">
-        <v>434</v>
+        <v>442</v>
       </c>
       <c r="D1595" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1595" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1596" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1596" s="9" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="B1596" s="10" t="s">
-        <v>436</v>
+        <v>444</v>
       </c>
       <c r="C1596" s="10" t="s">
-        <v>437</v>
+        <v>445</v>
       </c>
       <c r="D1596" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1596" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1597" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1597" s="9" t="s">
-        <v>438</v>
+        <v>446</v>
       </c>
       <c r="B1597" s="10" t="s">
-        <v>439</v>
+        <v>447</v>
       </c>
       <c r="C1597" s="10" t="s">
-        <v>440</v>
+        <v>448</v>
       </c>
       <c r="D1597" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1597" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1598" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1598" s="9" t="s">
-        <v>441</v>
+        <v>449</v>
       </c>
       <c r="B1598" s="10" t="s">
-        <v>442</v>
+        <v>450</v>
       </c>
       <c r="C1598" s="10" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="D1598" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1598" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1599" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1599" s="9" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="B1599" s="10" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="C1599" s="10" t="s">
-        <v>446</v>
+        <v>454</v>
       </c>
       <c r="D1599" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1599" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1600" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1600" s="9" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="B1600" s="10" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
       <c r="C1600" s="10" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="D1600" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1600" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1601" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1601" s="9" t="s">
-        <v>450</v>
+        <v>458</v>
       </c>
       <c r="B1601" s="10" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="C1601" s="10" t="s">
-        <v>452</v>
+        <v>460</v>
       </c>
       <c r="D1601" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1601" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1602" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1602" s="9" t="s">
-        <v>453</v>
+        <v>461</v>
       </c>
       <c r="B1602" s="10" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="C1602" s="10" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="D1602" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1602" s="11" t="s">
-        <v>456</v>
+        <v>464</v>
       </c>
     </row>
     <row r="1603" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1603" s="9" t="s">
-        <v>457</v>
+        <v>465</v>
       </c>
       <c r="B1603" s="10" t="s">
-        <v>458</v>
+        <v>466</v>
       </c>
       <c r="C1603" s="10" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="D1603" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1603" s="11" t="s">
-        <v>401</v>
+        <v>409</v>
       </c>
     </row>
     <row r="1604" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1604" s="9" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="B1604" s="10" t="s">
-        <v>461</v>
+        <v>469</v>
       </c>
       <c r="C1604" s="10" t="s">
-        <v>462</v>
+        <v>470</v>
       </c>
       <c r="D1604" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1604" s="11" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1605" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1605" s="9" t="s">
-        <v>463</v>
+        <v>471</v>
       </c>
       <c r="B1605" s="10" t="s">
-        <v>464</v>
+        <v>472</v>
       </c>
       <c r="C1605" s="10" t="s">
-        <v>465</v>
+        <v>473</v>
       </c>
       <c r="D1605" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1605" s="11" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
     </row>
     <row r="1606" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1606" s="9" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="B1606" s="10" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="C1606" s="10" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="D1606" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1606" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1607" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1607" s="9" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="B1607" s="10" t="s">
-        <v>479</v>
+        <v>487</v>
       </c>
       <c r="C1607" s="10" t="s">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="D1607" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1607" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1608" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1608" s="9" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="B1608" s="10" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="C1608" s="10" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="D1608" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1608" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1609" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1609" s="9" t="s">
-        <v>511</v>
+        <v>519</v>
       </c>
       <c r="B1609" s="10" t="s">
-        <v>512</v>
+        <v>520</v>
       </c>
       <c r="C1609" s="10"/>
       <c r="D1609" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1609" s="11" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
     </row>
     <row r="1610" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1610" s="9" t="s">
-        <v>513</v>
+        <v>521</v>
       </c>
       <c r="B1610" s="10" t="s">
-        <v>514</v>
+        <v>522</v>
       </c>
       <c r="C1610" s="10" t="s">
-        <v>515</v>
+        <v>523</v>
       </c>
       <c r="D1610" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1610" s="11" t="s">
-        <v>516</v>
+        <v>524</v>
       </c>
     </row>
     <row r="1611" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1611" s="9" t="s">
-        <v>517</v>
+        <v>525</v>
       </c>
       <c r="B1611" s="10" t="s">
-        <v>518</v>
-[...1 lines deleted...]
-      <c r="C1611" s="10"/>
+        <v>526</v>
+      </c>
+      <c r="C1611" s="10" t="s">
+        <v>527</v>
+      </c>
       <c r="D1611" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1611" s="11" t="s">
-        <v>519</v>
+        <v>528</v>
       </c>
     </row>
     <row r="1612" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1612" s="14" t="s">
-        <v>1108</v>
+        <v>1121</v>
       </c>
       <c r="B1612" s="14"/>
       <c r="C1612" s="14"/>
       <c r="D1612" s="14"/>
       <c r="E1612" s="14"/>
     </row>
     <row r="1613" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1613" s="9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B1613" s="10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C1613" s="10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D1613" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1613" s="11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="1614" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1614" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B1614" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="C1614" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="D1614" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1614" s="11" t="s">
         <v>51</v>
-      </c>
-[...10 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="1615" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1615" s="9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B1615" s="10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C1615" s="10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D1615" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1615" s="11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="1616" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1616" s="9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B1616" s="10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C1616" s="10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D1616" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1616" s="11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="1617" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1617" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1617" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="C1617" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1617" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1617" s="11" t="s">
         <v>61</v>
-      </c>
-[...10 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="1618" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1618" s="9" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B1618" s="10" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C1618" s="10" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D1618" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1618" s="11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="1619" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1619" s="9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B1619" s="10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C1619" s="10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D1619" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1619" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1620" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1620" s="9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B1620" s="10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C1620" s="10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D1620" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1620" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1621" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1621" s="9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B1621" s="10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C1621" s="10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D1621" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1621" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1622" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1622" s="9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B1622" s="10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C1622" s="10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D1622" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1622" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1623" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1623" s="9" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B1623" s="10" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C1623" s="10" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D1623" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1623" s="11" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="1624" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1624" s="9" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B1624" s="10" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C1624" s="10" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="D1624" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1624" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1625" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1625" s="9" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="B1625" s="10" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="C1625" s="10" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="D1625" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1625" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1626" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1626" s="9" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B1626" s="10" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="C1626" s="10" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="D1626" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1626" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1627" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1627" s="9" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="B1627" s="10" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="C1627" s="10" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="D1627" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1627" s="11" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
     </row>
     <row r="1628" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1628" s="9" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="B1628" s="10" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="C1628" s="10" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="D1628" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1628" s="11" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1629" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1629" s="9" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="B1629" s="10" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="C1629" s="10" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="D1629" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1629" s="11" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1630" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1630" s="9" t="s">
+        <v>260</v>
+      </c>
+      <c r="B1630" s="10" t="s">
+        <v>261</v>
+      </c>
+      <c r="C1630" s="10" t="s">
+        <v>262</v>
+      </c>
+      <c r="D1630" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1630" s="11" t="s">
         <v>256</v>
-      </c>
-[...10 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="1631" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1631" s="9" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="B1631" s="10" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="C1631" s="10" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="D1631" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1631" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="1632" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1632" s="9" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="B1632" s="10" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="C1632" s="10" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="D1632" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1632" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="1633" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1633" s="9" t="s">
-        <v>814</v>
+        <v>824</v>
       </c>
       <c r="B1633" s="10" t="s">
-        <v>815</v>
+        <v>825</v>
       </c>
       <c r="C1633" s="10" t="s">
-        <v>816</v>
+        <v>826</v>
       </c>
       <c r="D1633" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1633" s="11" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
     </row>
     <row r="1634" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1634" s="9" t="s">
-        <v>818</v>
+        <v>828</v>
       </c>
       <c r="B1634" s="10" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="C1634" s="10" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="D1634" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1634" s="11" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
     </row>
     <row r="1635" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1635" s="9" t="s">
-        <v>822</v>
+        <v>832</v>
       </c>
       <c r="B1635" s="10" t="s">
-        <v>823</v>
+        <v>833</v>
       </c>
       <c r="C1635" s="10" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="D1635" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1635" s="11" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
     </row>
     <row r="1636" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1636" s="9" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="B1636" s="10" t="s">
-        <v>411</v>
+        <v>419</v>
       </c>
       <c r="C1636" s="10" t="s">
-        <v>412</v>
+        <v>420</v>
       </c>
       <c r="D1636" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1636" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1637" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1637" s="9" t="s">
-        <v>413</v>
+        <v>421</v>
       </c>
       <c r="B1637" s="10" t="s">
-        <v>414</v>
+        <v>422</v>
       </c>
       <c r="C1637" s="10" t="s">
-        <v>415</v>
+        <v>423</v>
       </c>
       <c r="D1637" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1637" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1638" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1638" s="9" t="s">
-        <v>416</v>
+        <v>424</v>
       </c>
       <c r="B1638" s="10" t="s">
-        <v>417</v>
+        <v>425</v>
       </c>
       <c r="C1638" s="10" t="s">
-        <v>418</v>
+        <v>426</v>
       </c>
       <c r="D1638" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1638" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1639" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1639" s="9" t="s">
-        <v>419</v>
+        <v>427</v>
       </c>
       <c r="B1639" s="10" t="s">
-        <v>420</v>
+        <v>428</v>
       </c>
       <c r="C1639" s="10" t="s">
-        <v>421</v>
+        <v>429</v>
       </c>
       <c r="D1639" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1639" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1640" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1640" s="9" t="s">
-        <v>426</v>
+        <v>434</v>
       </c>
       <c r="B1640" s="10" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="C1640" s="10" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="D1640" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1640" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1641" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1641" s="9" t="s">
-        <v>429</v>
+        <v>437</v>
       </c>
       <c r="B1641" s="10" t="s">
-        <v>430</v>
+        <v>438</v>
       </c>
       <c r="C1641" s="10" t="s">
-        <v>431</v>
+        <v>439</v>
       </c>
       <c r="D1641" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1641" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1642" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1642" s="9" t="s">
-        <v>432</v>
+        <v>440</v>
       </c>
       <c r="B1642" s="10" t="s">
-        <v>433</v>
+        <v>441</v>
       </c>
       <c r="C1642" s="10" t="s">
-        <v>434</v>
+        <v>442</v>
       </c>
       <c r="D1642" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1642" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1643" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1643" s="9" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="B1643" s="10" t="s">
-        <v>436</v>
+        <v>444</v>
       </c>
       <c r="C1643" s="10" t="s">
-        <v>437</v>
+        <v>445</v>
       </c>
       <c r="D1643" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1643" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1644" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1644" s="9" t="s">
-        <v>438</v>
+        <v>446</v>
       </c>
       <c r="B1644" s="10" t="s">
-        <v>439</v>
+        <v>447</v>
       </c>
       <c r="C1644" s="10" t="s">
-        <v>440</v>
+        <v>448</v>
       </c>
       <c r="D1644" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1644" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1645" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1645" s="9" t="s">
-        <v>453</v>
+        <v>461</v>
       </c>
       <c r="B1645" s="10" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="C1645" s="10" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="D1645" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1645" s="11" t="s">
-        <v>456</v>
+        <v>464</v>
       </c>
     </row>
     <row r="1646" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1646" s="14" t="s">
-        <v>1109</v>
+        <v>1122</v>
       </c>
       <c r="B1646" s="14"/>
       <c r="C1646" s="14"/>
       <c r="D1646" s="14"/>
       <c r="E1646" s="14"/>
     </row>
     <row r="1647" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1647" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B1647" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C1647" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D1647" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1647" s="11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="1648" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1648" s="9" t="s">
@@ -33392,3521 +33277,3543 @@
     </row>
     <row r="1654" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1654" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B1654" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C1654" s="10" t="s">
         <v>37</v>
       </c>
       <c r="D1654" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1654" s="11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="1655" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1655" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B1655" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="C1655" s="10"/>
+      <c r="C1655" s="10" t="s">
+        <v>40</v>
+      </c>
       <c r="D1655" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1655" s="11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="1656" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1656" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B1656" s="10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C1656" s="10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D1656" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1656" s="11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="1657" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1657" s="9" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B1657" s="10" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1657" s="10" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D1657" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1657" s="11" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="1658" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1658" s="9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B1658" s="10" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1658" s="10"/>
       <c r="D1658" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1658" s="11" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="1659" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1659" s="9" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B1659" s="10" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1659" s="10" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D1659" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1659" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="1660" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1660" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B1660" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1660" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="D1660" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1660" s="11" t="s">
         <v>78</v>
-      </c>
-[...10 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="1661" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1661" s="9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B1661" s="10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C1661" s="10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D1661" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1661" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1662" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1662" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1662" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1662" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1662" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1662" s="11" t="s">
         <v>85</v>
-      </c>
-[...10 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="1663" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1663" s="9" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B1663" s="10" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C1663" s="10" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D1663" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1663" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1664" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1664" s="9" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B1664" s="10" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C1664" s="10" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D1664" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1664" s="11" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="1665" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1665" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="B1665" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="C1665" s="10" t="s">
+        <v>98</v>
+      </c>
+      <c r="D1665" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1665" s="11" t="s">
         <v>95</v>
-      </c>
-[...10 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="1666" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1666" s="9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B1666" s="10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C1666" s="10"/>
       <c r="D1666" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1666" s="11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="1667" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1667" s="9" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B1667" s="10" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C1667" s="10"/>
       <c r="D1667" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1667" s="11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="1668" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1668" s="9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B1668" s="10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C1668" s="10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D1668" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1668" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1669" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1669" s="9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B1669" s="10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C1669" s="10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D1669" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1669" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1670" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1670" s="9" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B1670" s="10" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C1670" s="10" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D1670" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1670" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1671" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1671" s="9" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B1671" s="10" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C1671" s="10" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D1671" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1671" s="11" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1672" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1672" s="9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B1672" s="10" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C1672" s="10" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D1672" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1672" s="11" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1673" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1673" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="B1673" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="C1673" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="D1673" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1673" s="11" t="s">
         <v>120</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="1674" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1674" s="9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B1674" s="10" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C1674" s="10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D1674" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1674" s="11" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1675" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1675" s="9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B1675" s="10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C1675" s="10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D1675" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1675" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="1676" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1676" s="9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B1676" s="10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C1676" s="10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D1676" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1676" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="1677" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1677" s="9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B1677" s="10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C1677" s="10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D1677" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1677" s="11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="1678" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1678" s="9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B1678" s="10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C1678" s="10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D1678" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1678" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1679" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1679" s="9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B1679" s="10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C1679" s="10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D1679" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1679" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1680" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1680" s="9" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B1680" s="10" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C1680" s="10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D1680" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1680" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1681" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1681" s="9" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B1681" s="10" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="C1681" s="10"/>
+        <v>149</v>
+      </c>
+      <c r="C1681" s="10" t="s">
+        <v>150</v>
+      </c>
       <c r="D1681" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1681" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1682" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1682" s="9" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B1682" s="10" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C1682" s="10" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D1682" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1682" s="11" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="1683" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1683" s="9" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B1683" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="C1683" s="10" t="s">
+        <v>157</v>
+      </c>
+      <c r="D1683" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1683" s="11" t="s">
         <v>154</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="1684" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1684" s="9" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B1684" s="10" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="C1684" s="10"/>
+        <v>167</v>
+      </c>
+      <c r="C1684" s="10" t="s">
+        <v>168</v>
+      </c>
       <c r="D1684" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1684" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1685" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1685" s="9" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B1685" s="10" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C1685" s="10" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="D1685" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1685" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1686" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1686" s="9" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B1686" s="10" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C1686" s="10" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="D1686" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1686" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1687" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1687" s="9" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B1687" s="10" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C1687" s="10" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="D1687" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1687" s="11" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="1688" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1688" s="9" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B1688" s="10" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="C1688" s="10"/>
       <c r="D1688" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1688" s="11" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="1689" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1689" s="9" t="s">
+        <v>181</v>
+      </c>
+      <c r="B1689" s="10" t="s">
+        <v>182</v>
+      </c>
+      <c r="C1689" s="10" t="s">
+        <v>183</v>
+      </c>
+      <c r="D1689" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1689" s="11" t="s">
         <v>178</v>
-      </c>
-[...10 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="1690" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1690" s="9" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B1690" s="10" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C1690" s="10"/>
       <c r="D1690" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1690" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1691" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1691" s="9" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B1691" s="10" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="C1691" s="10"/>
+        <v>187</v>
+      </c>
+      <c r="C1691" s="10" t="s">
+        <v>188</v>
+      </c>
       <c r="D1691" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1691" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1692" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1692" s="9" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B1692" s="10" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="C1692" s="10" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="D1692" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1692" s="11" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
     </row>
     <row r="1693" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1693" s="9" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="B1693" s="10" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C1693" s="10" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="D1693" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1693" s="11" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="1694" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1694" s="9" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B1694" s="10" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="C1694" s="10" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="D1694" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1694" s="11" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
     </row>
     <row r="1695" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1695" s="9" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="B1695" s="10" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="C1695" s="10"/>
       <c r="D1695" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1695" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="1696" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1696" s="9" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="B1696" s="10" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="C1696" s="10" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="D1696" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1696" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="1697" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1697" s="9" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="B1697" s="10" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="C1697" s="10" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="D1697" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1697" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1698" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1698" s="9" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="B1698" s="10" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="C1698" s="10" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="D1698" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1698" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1699" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1699" s="9" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B1699" s="10" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="C1699" s="10"/>
       <c r="D1699" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1699" s="11" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
     </row>
     <row r="1700" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1700" s="9" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B1700" s="10" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="C1700" s="10"/>
       <c r="D1700" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1700" s="11" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
     </row>
     <row r="1701" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1701" s="9" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="B1701" s="10" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="C1701" s="10" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="D1701" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1701" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1702" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1702" s="9" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B1702" s="10" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C1702" s="10" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="D1702" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1702" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1703" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1703" s="9" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="B1703" s="10" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="C1703" s="10"/>
       <c r="D1703" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1703" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="1704" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1704" s="9" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B1704" s="10" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="C1704" s="10"/>
       <c r="D1704" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1704" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="1705" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1705" s="9" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="B1705" s="10" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="C1705" s="10"/>
       <c r="D1705" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1705" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="1706" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1706" s="9" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="B1706" s="10" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="C1706" s="10"/>
       <c r="D1706" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1706" s="11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="1707" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1707" s="9" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="B1707" s="10" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="C1707" s="10" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="D1707" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1707" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1708" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1708" s="9" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B1708" s="10" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="C1708" s="10" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="D1708" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1708" s="11" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1709" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1709" s="9" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="B1709" s="10" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="C1709" s="10" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="D1709" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1709" s="11" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
     </row>
     <row r="1710" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1710" s="9" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="B1710" s="10" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="C1710" s="10" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="D1710" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1710" s="11" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
     </row>
     <row r="1711" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1711" s="9" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="B1711" s="10" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="C1711" s="10" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="D1711" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1711" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="1712" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1712" s="9" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="B1712" s="10" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C1712" s="10" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="D1712" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1712" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="1713" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1713" s="9" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="B1713" s="10" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="C1713" s="10" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="D1713" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1713" s="11" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1714" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1714" s="9" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="B1714" s="10" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="C1714" s="10" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="D1714" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1714" s="11" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="1715" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1715" s="9" t="s">
+        <v>260</v>
+      </c>
+      <c r="B1715" s="10" t="s">
+        <v>261</v>
+      </c>
+      <c r="C1715" s="10" t="s">
+        <v>262</v>
+      </c>
+      <c r="D1715" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1715" s="11" t="s">
         <v>256</v>
-      </c>
-[...10 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="1716" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1716" s="9" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B1716" s="10" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C1716" s="10" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="D1716" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1716" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="1717" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1717" s="9" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B1717" s="10" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="C1717" s="10" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="D1717" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1717" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="1718" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1718" s="9" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="B1718" s="10" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C1718" s="10" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="D1718" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1718" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="1719" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1719" s="9" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="B1719" s="10" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="C1719" s="10" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="D1719" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1719" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="1720" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1720" s="9" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="B1720" s="10" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="C1720" s="10" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="D1720" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1720" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="1721" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1721" s="9" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="B1721" s="10" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="C1721" s="10" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="D1721" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1721" s="11" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="1722" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1722" s="9" t="s">
-        <v>676</v>
+        <v>685</v>
       </c>
       <c r="B1722" s="10" t="s">
-        <v>677</v>
+        <v>686</v>
       </c>
       <c r="C1722" s="10" t="s">
-        <v>678</v>
+        <v>687</v>
       </c>
       <c r="D1722" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1722" s="11" t="s">
-        <v>679</v>
+        <v>688</v>
       </c>
     </row>
     <row r="1723" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1723" s="9" t="s">
-        <v>680</v>
+        <v>689</v>
       </c>
       <c r="B1723" s="10" t="s">
-        <v>681</v>
+        <v>690</v>
       </c>
       <c r="C1723" s="10" t="s">
-        <v>682</v>
+        <v>691</v>
       </c>
       <c r="D1723" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1723" s="11" t="s">
-        <v>683</v>
+        <v>692</v>
       </c>
     </row>
     <row r="1724" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1724" s="9" t="s">
-        <v>684</v>
+        <v>693</v>
       </c>
       <c r="B1724" s="10" t="s">
-        <v>685</v>
+        <v>694</v>
       </c>
       <c r="C1724" s="10" t="s">
-        <v>686</v>
+        <v>695</v>
       </c>
       <c r="D1724" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1724" s="11" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="1725" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1725" s="9" t="s">
-        <v>688</v>
+        <v>697</v>
       </c>
       <c r="B1725" s="10" t="s">
-        <v>689</v>
+        <v>698</v>
       </c>
       <c r="C1725" s="10" t="s">
-        <v>690</v>
+        <v>699</v>
       </c>
       <c r="D1725" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1725" s="11" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="1726" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1726" s="9" t="s">
-        <v>691</v>
+        <v>700</v>
       </c>
       <c r="B1726" s="10" t="s">
-        <v>692</v>
+        <v>701</v>
       </c>
       <c r="C1726" s="10" t="s">
-        <v>693</v>
+        <v>702</v>
       </c>
       <c r="D1726" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1726" s="11" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="1727" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1727" s="9" t="s">
-        <v>694</v>
+        <v>703</v>
       </c>
       <c r="B1727" s="10" t="s">
-        <v>695</v>
+        <v>704</v>
       </c>
       <c r="C1727" s="10"/>
       <c r="D1727" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1727" s="11" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="1728" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1728" s="9" t="s">
-        <v>697</v>
+        <v>706</v>
       </c>
       <c r="B1728" s="10" t="s">
-        <v>698</v>
+        <v>707</v>
       </c>
       <c r="C1728" s="10" t="s">
-        <v>699</v>
+        <v>708</v>
       </c>
       <c r="D1728" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1728" s="11" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="1729" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1729" s="9" t="s">
-        <v>700</v>
+        <v>709</v>
       </c>
       <c r="B1729" s="10" t="s">
-        <v>701</v>
+        <v>710</v>
       </c>
       <c r="C1729" s="10" t="s">
-        <v>702</v>
+        <v>711</v>
       </c>
       <c r="D1729" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1729" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1730" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1730" s="9" t="s">
-        <v>704</v>
+        <v>713</v>
       </c>
       <c r="B1730" s="10" t="s">
-        <v>705</v>
+        <v>714</v>
       </c>
       <c r="C1730" s="10" t="s">
-        <v>706</v>
+        <v>715</v>
       </c>
       <c r="D1730" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1730" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1731" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1731" s="9" t="s">
-        <v>707</v>
+        <v>716</v>
       </c>
       <c r="B1731" s="10" t="s">
-        <v>708</v>
+        <v>717</v>
       </c>
       <c r="C1731" s="10" t="s">
-        <v>709</v>
+        <v>718</v>
       </c>
       <c r="D1731" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1731" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1732" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1732" s="9" t="s">
-        <v>710</v>
+        <v>719</v>
       </c>
       <c r="B1732" s="10" t="s">
-        <v>711</v>
+        <v>720</v>
       </c>
       <c r="C1732" s="10"/>
       <c r="D1732" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1732" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1733" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1733" s="9" t="s">
-        <v>712</v>
+        <v>721</v>
       </c>
       <c r="B1733" s="10" t="s">
-        <v>713</v>
+        <v>722</v>
       </c>
       <c r="C1733" s="10"/>
       <c r="D1733" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1733" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1734" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1734" s="9" t="s">
-        <v>714</v>
+        <v>723</v>
       </c>
       <c r="B1734" s="10" t="s">
-        <v>715</v>
+        <v>724</v>
       </c>
       <c r="C1734" s="10" t="s">
-        <v>716</v>
+        <v>725</v>
       </c>
       <c r="D1734" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1734" s="11" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1735" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1735" s="9" t="s">
-        <v>718</v>
+        <v>727</v>
       </c>
       <c r="B1735" s="10" t="s">
-        <v>719</v>
+        <v>728</v>
       </c>
       <c r="C1735" s="10" t="s">
-        <v>720</v>
+        <v>729</v>
       </c>
       <c r="D1735" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1735" s="11" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1736" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1736" s="9" t="s">
-        <v>728</v>
+        <v>737</v>
       </c>
       <c r="B1736" s="10" t="s">
-        <v>729</v>
+        <v>738</v>
       </c>
       <c r="C1736" s="10" t="s">
-        <v>730</v>
+        <v>739</v>
       </c>
       <c r="D1736" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1736" s="11" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="1737" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1737" s="9" t="s">
-        <v>731</v>
+        <v>740</v>
       </c>
       <c r="B1737" s="10" t="s">
-        <v>732</v>
+        <v>741</v>
       </c>
       <c r="C1737" s="10" t="s">
-        <v>733</v>
+        <v>742</v>
       </c>
       <c r="D1737" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1737" s="11" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
     </row>
     <row r="1738" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1738" s="9" t="s">
-        <v>734</v>
+        <v>743</v>
       </c>
       <c r="B1738" s="10" t="s">
-        <v>735</v>
+        <v>744</v>
       </c>
       <c r="C1738" s="10" t="s">
-        <v>736</v>
+        <v>745</v>
       </c>
       <c r="D1738" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1738" s="11" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="1739" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1739" s="9" t="s">
-        <v>737</v>
+        <v>746</v>
       </c>
       <c r="B1739" s="10" t="s">
-        <v>738</v>
-[...1 lines deleted...]
-      <c r="C1739" s="10"/>
+        <v>747</v>
+      </c>
+      <c r="C1739" s="10" t="s">
+        <v>748</v>
+      </c>
       <c r="D1739" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1739" s="11" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="1740" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1740" s="9" t="s">
-        <v>739</v>
+        <v>749</v>
       </c>
       <c r="B1740" s="10" t="s">
-        <v>740</v>
+        <v>750</v>
       </c>
       <c r="C1740" s="10" t="s">
-        <v>741</v>
+        <v>751</v>
       </c>
       <c r="D1740" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1740" s="11" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="1741" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1741" s="9" t="s">
-        <v>742</v>
+        <v>752</v>
       </c>
       <c r="B1741" s="10" t="s">
-        <v>743</v>
+        <v>753</v>
       </c>
       <c r="C1741" s="10" t="s">
-        <v>744</v>
+        <v>754</v>
       </c>
       <c r="D1741" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1741" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1742" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1742" s="9" t="s">
-        <v>745</v>
+        <v>755</v>
       </c>
       <c r="B1742" s="10" t="s">
-        <v>746</v>
+        <v>756</v>
       </c>
       <c r="C1742" s="10" t="s">
-        <v>747</v>
+        <v>757</v>
       </c>
       <c r="D1742" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1742" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1743" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1743" s="9" t="s">
-        <v>748</v>
+        <v>758</v>
       </c>
       <c r="B1743" s="10" t="s">
-        <v>749</v>
+        <v>759</v>
       </c>
       <c r="C1743" s="10" t="s">
-        <v>750</v>
+        <v>760</v>
       </c>
       <c r="D1743" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1743" s="11" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1744" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1744" s="9" t="s">
-        <v>751</v>
+        <v>761</v>
       </c>
       <c r="B1744" s="10" t="s">
-        <v>752</v>
+        <v>762</v>
       </c>
       <c r="C1744" s="10" t="s">
-        <v>753</v>
+        <v>763</v>
       </c>
       <c r="D1744" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1744" s="11" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
     </row>
     <row r="1745" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1745" s="9" t="s">
-        <v>758</v>
+        <v>768</v>
       </c>
       <c r="B1745" s="10" t="s">
-        <v>759</v>
+        <v>769</v>
       </c>
       <c r="C1745" s="10" t="s">
-        <v>760</v>
+        <v>770</v>
       </c>
       <c r="D1745" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1745" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="1746" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1746" s="9" t="s">
-        <v>761</v>
+        <v>771</v>
       </c>
       <c r="B1746" s="10" t="s">
-        <v>762</v>
+        <v>772</v>
       </c>
       <c r="C1746" s="10" t="s">
-        <v>763</v>
+        <v>773</v>
       </c>
       <c r="D1746" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1746" s="11" t="s">
-        <v>764</v>
+        <v>774</v>
       </c>
     </row>
     <row r="1747" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1747" s="9" t="s">
-        <v>765</v>
+        <v>775</v>
       </c>
       <c r="B1747" s="10" t="s">
-        <v>766</v>
+        <v>776</v>
       </c>
       <c r="C1747" s="10" t="s">
-        <v>767</v>
+        <v>777</v>
       </c>
       <c r="D1747" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1747" s="11" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="1748" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1748" s="9" t="s">
-        <v>769</v>
+        <v>779</v>
       </c>
       <c r="B1748" s="10" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="C1748" s="10" t="s">
-        <v>771</v>
+        <v>781</v>
       </c>
       <c r="D1748" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1748" s="11" t="s">
-        <v>764</v>
+        <v>774</v>
       </c>
     </row>
     <row r="1749" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1749" s="9" t="s">
-        <v>772</v>
+        <v>782</v>
       </c>
       <c r="B1749" s="10" t="s">
-        <v>773</v>
+        <v>783</v>
       </c>
       <c r="C1749" s="10" t="s">
-        <v>774</v>
+        <v>784</v>
       </c>
       <c r="D1749" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1749" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="1750" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1750" s="9" t="s">
-        <v>775</v>
+        <v>785</v>
       </c>
       <c r="B1750" s="10" t="s">
-        <v>776</v>
+        <v>786</v>
       </c>
       <c r="C1750" s="10"/>
       <c r="D1750" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1750" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="1751" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1751" s="9" t="s">
-        <v>777</v>
+        <v>787</v>
       </c>
       <c r="B1751" s="10" t="s">
-        <v>778</v>
+        <v>788</v>
       </c>
       <c r="C1751" s="10" t="s">
-        <v>779</v>
+        <v>789</v>
       </c>
       <c r="D1751" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1751" s="11" t="s">
-        <v>780</v>
+        <v>790</v>
       </c>
     </row>
     <row r="1752" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1752" s="9" t="s">
-        <v>781</v>
+        <v>791</v>
       </c>
       <c r="B1752" s="10" t="s">
-        <v>782</v>
+        <v>792</v>
       </c>
       <c r="C1752" s="10" t="s">
-        <v>783</v>
+        <v>793</v>
       </c>
       <c r="D1752" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1752" s="11" t="s">
-        <v>784</v>
+        <v>794</v>
       </c>
     </row>
     <row r="1753" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1753" s="9" t="s">
-        <v>785</v>
+        <v>795</v>
       </c>
       <c r="B1753" s="10" t="s">
-        <v>786</v>
+        <v>796</v>
       </c>
       <c r="C1753" s="10" t="s">
-        <v>787</v>
+        <v>797</v>
       </c>
       <c r="D1753" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1753" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1754" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1754" s="9" t="s">
-        <v>788</v>
+        <v>798</v>
       </c>
       <c r="B1754" s="10" t="s">
-        <v>789</v>
+        <v>799</v>
       </c>
       <c r="C1754" s="10" t="s">
-        <v>790</v>
+        <v>800</v>
       </c>
       <c r="D1754" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1754" s="11" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
     </row>
     <row r="1755" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1755" s="9" t="s">
-        <v>791</v>
+        <v>801</v>
       </c>
       <c r="B1755" s="10" t="s">
-        <v>792</v>
+        <v>802</v>
       </c>
       <c r="C1755" s="10"/>
       <c r="D1755" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1755" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="1756" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1756" s="9" t="s">
-        <v>793</v>
+        <v>803</v>
       </c>
       <c r="B1756" s="10" t="s">
-        <v>794</v>
+        <v>804</v>
       </c>
       <c r="C1756" s="10"/>
       <c r="D1756" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1756" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="1757" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1757" s="9" t="s">
-        <v>795</v>
+        <v>805</v>
       </c>
       <c r="B1757" s="10" t="s">
-        <v>796</v>
+        <v>806</v>
       </c>
       <c r="C1757" s="10"/>
       <c r="D1757" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1757" s="11" t="s">
-        <v>757</v>
+        <v>767</v>
       </c>
     </row>
     <row r="1758" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1758" s="9" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="B1758" s="10" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="C1758" s="10" t="s">
-        <v>808</v>
+        <v>818</v>
       </c>
       <c r="D1758" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1758" s="11" t="s">
-        <v>809</v>
+        <v>819</v>
       </c>
     </row>
     <row r="1759" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1759" s="9" t="s">
-        <v>810</v>
+        <v>820</v>
       </c>
       <c r="B1759" s="10" t="s">
-        <v>811</v>
+        <v>821</v>
       </c>
       <c r="C1759" s="10" t="s">
-        <v>812</v>
+        <v>822</v>
       </c>
       <c r="D1759" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1759" s="11" t="s">
-        <v>813</v>
+        <v>823</v>
       </c>
     </row>
     <row r="1760" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1760" s="9" t="s">
-        <v>825</v>
+        <v>835</v>
       </c>
       <c r="B1760" s="10" t="s">
-        <v>826</v>
+        <v>836</v>
       </c>
       <c r="C1760" s="10"/>
       <c r="D1760" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1760" s="11" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
     </row>
     <row r="1761" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1761" s="9" t="s">
-        <v>828</v>
+        <v>838</v>
       </c>
       <c r="B1761" s="10" t="s">
-        <v>829</v>
-[...1 lines deleted...]
-      <c r="C1761" s="10"/>
+        <v>839</v>
+      </c>
+      <c r="C1761" s="10" t="s">
+        <v>840</v>
+      </c>
       <c r="D1761" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1761" s="11" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
     </row>
     <row r="1762" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1762" s="9" t="s">
-        <v>830</v>
+        <v>841</v>
       </c>
       <c r="B1762" s="10" t="s">
-        <v>831</v>
+        <v>842</v>
       </c>
       <c r="C1762" s="10" t="s">
-        <v>832</v>
+        <v>843</v>
       </c>
       <c r="D1762" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1762" s="11" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="1763" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1763" s="9" t="s">
-        <v>833</v>
+        <v>844</v>
       </c>
       <c r="B1763" s="10" t="s">
-        <v>834</v>
+        <v>845</v>
       </c>
       <c r="C1763" s="10" t="s">
-        <v>835</v>
+        <v>846</v>
       </c>
       <c r="D1763" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1763" s="11" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="1764" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1764" s="9" t="s">
-        <v>836</v>
+        <v>847</v>
       </c>
       <c r="B1764" s="10" t="s">
-        <v>837</v>
+        <v>848</v>
       </c>
       <c r="C1764" s="10" t="s">
-        <v>838</v>
+        <v>849</v>
       </c>
       <c r="D1764" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1764" s="11" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
     </row>
     <row r="1765" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1765" s="9" t="s">
-        <v>839</v>
+        <v>850</v>
       </c>
       <c r="B1765" s="10" t="s">
-        <v>840</v>
+        <v>851</v>
       </c>
       <c r="C1765" s="10" t="s">
-        <v>841</v>
+        <v>852</v>
       </c>
       <c r="D1765" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1765" s="11" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
     </row>
     <row r="1766" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1766" s="9" t="s">
-        <v>842</v>
+        <v>853</v>
       </c>
       <c r="B1766" s="10" t="s">
-        <v>843</v>
+        <v>854</v>
       </c>
       <c r="C1766" s="10"/>
       <c r="D1766" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1766" s="11" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
     </row>
     <row r="1767" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1767" s="9" t="s">
-        <v>844</v>
+        <v>855</v>
       </c>
       <c r="B1767" s="10" t="s">
-        <v>845</v>
+        <v>856</v>
       </c>
       <c r="C1767" s="10"/>
       <c r="D1767" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1767" s="11" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
     </row>
     <row r="1768" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1768" s="9" t="s">
-        <v>846</v>
+        <v>857</v>
       </c>
       <c r="B1768" s="10" t="s">
-        <v>847</v>
+        <v>858</v>
       </c>
       <c r="C1768" s="10" t="s">
-        <v>848</v>
+        <v>859</v>
       </c>
       <c r="D1768" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1768" s="11" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="1769" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1769" s="9" t="s">
-        <v>849</v>
+        <v>860</v>
       </c>
       <c r="B1769" s="10" t="s">
-        <v>850</v>
+        <v>861</v>
       </c>
       <c r="C1769" s="10" t="s">
-        <v>851</v>
+        <v>862</v>
       </c>
       <c r="D1769" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1769" s="11" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
     </row>
     <row r="1770" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1770" s="9" t="s">
-        <v>852</v>
+        <v>863</v>
       </c>
       <c r="B1770" s="10" t="s">
-        <v>853</v>
+        <v>864</v>
       </c>
       <c r="C1770" s="10" t="s">
-        <v>854</v>
+        <v>865</v>
       </c>
       <c r="D1770" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1770" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1771" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1771" s="9" t="s">
-        <v>855</v>
+        <v>866</v>
       </c>
       <c r="B1771" s="10" t="s">
-        <v>856</v>
+        <v>867</v>
       </c>
       <c r="C1771" s="10" t="s">
-        <v>857</v>
+        <v>868</v>
       </c>
       <c r="D1771" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1771" s="11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1772" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1772" s="9" t="s">
-        <v>858</v>
+        <v>869</v>
       </c>
       <c r="B1772" s="10" t="s">
-        <v>859</v>
+        <v>870</v>
       </c>
       <c r="C1772" s="10" t="s">
-        <v>860</v>
+        <v>871</v>
       </c>
       <c r="D1772" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1772" s="11" t="s">
-        <v>827</v>
+        <v>837</v>
       </c>
     </row>
     <row r="1773" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1773" s="9" t="s">
-        <v>861</v>
+        <v>872</v>
       </c>
       <c r="B1773" s="10" t="s">
-        <v>862</v>
+        <v>873</v>
       </c>
       <c r="C1773" s="10" t="s">
-        <v>863</v>
+        <v>874</v>
       </c>
       <c r="D1773" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1773" s="11" t="s">
-        <v>864</v>
+        <v>875</v>
       </c>
     </row>
     <row r="1774" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1774" s="9" t="s">
-        <v>865</v>
+        <v>876</v>
       </c>
       <c r="B1774" s="10" t="s">
-        <v>866</v>
+        <v>877</v>
       </c>
       <c r="C1774" s="10" t="s">
-        <v>867</v>
+        <v>878</v>
       </c>
       <c r="D1774" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1774" s="11" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
     </row>
     <row r="1775" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1775" s="9" t="s">
-        <v>868</v>
+        <v>879</v>
       </c>
       <c r="B1775" s="10" t="s">
-        <v>869</v>
+        <v>880</v>
       </c>
       <c r="C1775" s="10" t="s">
-        <v>870</v>
+        <v>881</v>
       </c>
       <c r="D1775" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1775" s="11" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
     </row>
     <row r="1776" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1776" s="9" t="s">
-        <v>871</v>
+        <v>882</v>
       </c>
       <c r="B1776" s="10" t="s">
-        <v>872</v>
+        <v>883</v>
       </c>
       <c r="C1776" s="10"/>
       <c r="D1776" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1776" s="11" t="s">
-        <v>873</v>
+        <v>884</v>
       </c>
     </row>
     <row r="1777" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1777" s="9" t="s">
-        <v>874</v>
+        <v>885</v>
       </c>
       <c r="B1777" s="10" t="s">
-        <v>875</v>
+        <v>886</v>
       </c>
       <c r="C1777" s="10"/>
       <c r="D1777" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1777" s="11" t="s">
-        <v>873</v>
+        <v>884</v>
       </c>
     </row>
     <row r="1778" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1778" s="9" t="s">
-        <v>876</v>
+        <v>887</v>
       </c>
       <c r="B1778" s="10" t="s">
-        <v>877</v>
+        <v>888</v>
       </c>
       <c r="C1778" s="10"/>
       <c r="D1778" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1778" s="11" t="s">
-        <v>873</v>
+        <v>884</v>
       </c>
     </row>
     <row r="1779" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1779" s="9" t="s">
-        <v>885</v>
+        <v>896</v>
       </c>
       <c r="B1779" s="10" t="s">
-        <v>886</v>
+        <v>897</v>
       </c>
       <c r="C1779" s="10" t="s">
-        <v>887</v>
+        <v>898</v>
       </c>
       <c r="D1779" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1779" s="11" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
     </row>
     <row r="1780" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1780" s="9" t="s">
-        <v>888</v>
+        <v>899</v>
       </c>
       <c r="B1780" s="10" t="s">
-        <v>889</v>
+        <v>900</v>
       </c>
       <c r="C1780" s="10" t="s">
-        <v>890</v>
+        <v>901</v>
       </c>
       <c r="D1780" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1780" s="11" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
     </row>
     <row r="1781" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1781" s="9" t="s">
-        <v>891</v>
+        <v>902</v>
       </c>
       <c r="B1781" s="10" t="s">
-        <v>892</v>
+        <v>903</v>
       </c>
       <c r="C1781" s="10" t="s">
-        <v>893</v>
+        <v>904</v>
       </c>
       <c r="D1781" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1781" s="11" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
     </row>
     <row r="1782" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1782" s="9" t="s">
-        <v>351</v>
+        <v>359</v>
       </c>
       <c r="B1782" s="10" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
       <c r="C1782" s="10" t="s">
-        <v>353</v>
+        <v>361</v>
       </c>
       <c r="D1782" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1782" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1783" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1783" s="9" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="B1783" s="10" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="C1783" s="10" t="s">
-        <v>357</v>
+        <v>365</v>
       </c>
       <c r="D1783" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1783" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1784" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1784" s="9" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
       <c r="B1784" s="10" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="C1784" s="10" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
       <c r="D1784" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1784" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1785" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1785" s="9" t="s">
-        <v>365</v>
+        <v>373</v>
       </c>
       <c r="B1785" s="10" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="C1785" s="10" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="D1785" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1785" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1786" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1786" s="9" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="B1786" s="10" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="C1786" s="10" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
       <c r="D1786" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1786" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1787" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1787" s="9" t="s">
-        <v>372</v>
+        <v>380</v>
       </c>
       <c r="B1787" s="10" t="s">
-        <v>373</v>
+        <v>381</v>
       </c>
       <c r="C1787" s="10" t="s">
-        <v>374</v>
+        <v>382</v>
       </c>
       <c r="D1787" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1787" s="11" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
     </row>
     <row r="1788" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1788" s="9" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
       <c r="B1788" s="10" t="s">
-        <v>377</v>
+        <v>385</v>
       </c>
       <c r="C1788" s="10" t="s">
-        <v>378</v>
+        <v>386</v>
       </c>
       <c r="D1788" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1788" s="11" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
     </row>
     <row r="1789" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1789" s="9" t="s">
-        <v>379</v>
+        <v>387</v>
       </c>
       <c r="B1789" s="10" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
       <c r="C1789" s="10" t="s">
-        <v>381</v>
+        <v>389</v>
       </c>
       <c r="D1789" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1789" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1790" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1790" s="9" t="s">
-        <v>383</v>
+        <v>391</v>
       </c>
       <c r="B1790" s="10" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="C1790" s="10" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="D1790" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1790" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1791" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1791" s="9" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
       <c r="B1791" s="10" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="C1791" s="10" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
       <c r="D1791" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1791" s="11" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
     </row>
     <row r="1792" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1792" s="9" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="B1792" s="10" t="s">
-        <v>390</v>
+        <v>398</v>
       </c>
       <c r="C1792" s="10" t="s">
-        <v>391</v>
+        <v>399</v>
       </c>
       <c r="D1792" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1792" s="11" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
     </row>
     <row r="1793" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1793" s="9" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
       <c r="B1793" s="10" t="s">
-        <v>393</v>
+        <v>401</v>
       </c>
       <c r="C1793" s="10" t="s">
-        <v>394</v>
+        <v>402</v>
       </c>
       <c r="D1793" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1793" s="11" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1794" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1794" s="9" t="s">
-        <v>395</v>
+        <v>403</v>
       </c>
       <c r="B1794" s="10" t="s">
-        <v>396</v>
+        <v>404</v>
       </c>
       <c r="C1794" s="10" t="s">
-        <v>397</v>
+        <v>405</v>
       </c>
       <c r="D1794" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1794" s="11" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1795" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1795" s="9" t="s">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="B1795" s="10" t="s">
-        <v>399</v>
+        <v>407</v>
       </c>
       <c r="C1795" s="10" t="s">
-        <v>400</v>
+        <v>408</v>
       </c>
       <c r="D1795" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1795" s="11" t="s">
-        <v>401</v>
+        <v>409</v>
       </c>
     </row>
     <row r="1796" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1796" s="9" t="s">
-        <v>402</v>
+        <v>410</v>
       </c>
       <c r="B1796" s="10" t="s">
-        <v>403</v>
+        <v>411</v>
       </c>
       <c r="C1796" s="10" t="s">
-        <v>404</v>
+        <v>412</v>
       </c>
       <c r="D1796" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1796" s="11" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1797" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1797" s="9" t="s">
-        <v>406</v>
+        <v>414</v>
       </c>
       <c r="B1797" s="10" t="s">
-        <v>407</v>
+        <v>415</v>
       </c>
       <c r="C1797" s="10" t="s">
-        <v>408</v>
+        <v>416</v>
       </c>
       <c r="D1797" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1797" s="11" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
     </row>
     <row r="1798" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1798" s="9" t="s">
-        <v>426</v>
+        <v>434</v>
       </c>
       <c r="B1798" s="10" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="C1798" s="10" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="D1798" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1798" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1799" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1799" s="9" t="s">
-        <v>429</v>
+        <v>437</v>
       </c>
       <c r="B1799" s="10" t="s">
-        <v>430</v>
+        <v>438</v>
       </c>
       <c r="C1799" s="10" t="s">
-        <v>431</v>
+        <v>439</v>
       </c>
       <c r="D1799" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1799" s="11" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
     </row>
     <row r="1800" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1800" s="9" t="s">
-        <v>432</v>
+        <v>440</v>
       </c>
       <c r="B1800" s="10" t="s">
-        <v>433</v>
+        <v>441</v>
       </c>
       <c r="C1800" s="10" t="s">
-        <v>434</v>
+        <v>442</v>
       </c>
       <c r="D1800" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1800" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1801" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1801" s="9" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="B1801" s="10" t="s">
-        <v>436</v>
+        <v>444</v>
       </c>
       <c r="C1801" s="10" t="s">
-        <v>437</v>
+        <v>445</v>
       </c>
       <c r="D1801" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1801" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1802" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1802" s="9" t="s">
-        <v>438</v>
+        <v>446</v>
       </c>
       <c r="B1802" s="10" t="s">
-        <v>439</v>
+        <v>447</v>
       </c>
       <c r="C1802" s="10" t="s">
-        <v>440</v>
+        <v>448</v>
       </c>
       <c r="D1802" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1802" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1803" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1803" s="9" t="s">
-        <v>441</v>
+        <v>449</v>
       </c>
       <c r="B1803" s="10" t="s">
-        <v>442</v>
+        <v>450</v>
       </c>
       <c r="C1803" s="10" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="D1803" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1803" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1804" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1804" s="9" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="B1804" s="10" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="C1804" s="10" t="s">
-        <v>446</v>
+        <v>454</v>
       </c>
       <c r="D1804" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1804" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1805" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1805" s="9" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="B1805" s="10" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
       <c r="C1805" s="10" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="D1805" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1805" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1806" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1806" s="9" t="s">
-        <v>450</v>
+        <v>458</v>
       </c>
       <c r="B1806" s="10" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="C1806" s="10" t="s">
-        <v>452</v>
+        <v>460</v>
       </c>
       <c r="D1806" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1806" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1807" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1807" s="9" t="s">
-        <v>453</v>
+        <v>461</v>
       </c>
       <c r="B1807" s="10" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="C1807" s="10" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="D1807" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1807" s="11" t="s">
-        <v>456</v>
+        <v>464</v>
       </c>
     </row>
     <row r="1808" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1808" s="9" t="s">
-        <v>457</v>
+        <v>465</v>
       </c>
       <c r="B1808" s="10" t="s">
-        <v>458</v>
+        <v>466</v>
       </c>
       <c r="C1808" s="10" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="D1808" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1808" s="11" t="s">
-        <v>401</v>
+        <v>409</v>
       </c>
     </row>
     <row r="1809" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1809" s="9" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="B1809" s="10" t="s">
-        <v>461</v>
+        <v>469</v>
       </c>
       <c r="C1809" s="10" t="s">
-        <v>462</v>
+        <v>470</v>
       </c>
       <c r="D1809" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1809" s="11" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1810" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1810" s="9" t="s">
-        <v>463</v>
+        <v>471</v>
       </c>
       <c r="B1810" s="10" t="s">
-        <v>464</v>
+        <v>472</v>
       </c>
       <c r="C1810" s="10" t="s">
-        <v>465</v>
+        <v>473</v>
       </c>
       <c r="D1810" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1810" s="11" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
     </row>
     <row r="1811" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1811" s="9" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="B1811" s="10" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="C1811" s="10" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="D1811" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1811" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1812" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1812" s="9" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="B1812" s="10" t="s">
-        <v>479</v>
+        <v>487</v>
       </c>
       <c r="C1812" s="10" t="s">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="D1812" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1812" s="11" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
     </row>
     <row r="1813" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1813" s="9" t="s">
-        <v>481</v>
+        <v>489</v>
       </c>
       <c r="B1813" s="10" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="C1813" s="10" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
       <c r="D1813" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1813" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1814" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1814" s="9" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="B1814" s="10" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="C1814" s="10" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="D1814" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1814" s="11" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1815" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1815" s="9" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="B1815" s="10" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="C1815" s="10" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="D1815" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1815" s="11" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
     </row>
     <row r="1816" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1816" s="9" t="s">
-        <v>511</v>
+        <v>519</v>
       </c>
       <c r="B1816" s="10" t="s">
-        <v>512</v>
+        <v>520</v>
       </c>
       <c r="C1816" s="10"/>
       <c r="D1816" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1816" s="11" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
     </row>
     <row r="1817" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1817" s="9" t="s">
-        <v>513</v>
+        <v>521</v>
       </c>
       <c r="B1817" s="10" t="s">
-        <v>514</v>
+        <v>522</v>
       </c>
       <c r="C1817" s="10" t="s">
-        <v>515</v>
+        <v>523</v>
       </c>
       <c r="D1817" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1817" s="11" t="s">
-        <v>516</v>
+        <v>524</v>
       </c>
     </row>
     <row r="1818" spans="1:5" hidden="true" collapsed="true" outlineLevel="3">
       <c r="A1818" s="9" t="s">
-        <v>517</v>
+        <v>525</v>
       </c>
       <c r="B1818" s="10" t="s">
-        <v>518</v>
-[...1 lines deleted...]
-      <c r="C1818" s="10"/>
+        <v>526</v>
+      </c>
+      <c r="C1818" s="10" t="s">
+        <v>527</v>
+      </c>
       <c r="D1818" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1818" s="11" t="s">
-        <v>519</v>
+        <v>528</v>
       </c>
     </row>
     <row r="1819" spans="1:5" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A1819" s="13" t="s">
-        <v>1110</v>
+        <v>1123</v>
       </c>
       <c r="B1819" s="13"/>
       <c r="C1819" s="13"/>
       <c r="D1819" s="13"/>
       <c r="E1819" s="13"/>
     </row>
     <row r="1820" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1820" s="9" t="s">
-        <v>602</v>
+        <v>611</v>
       </c>
       <c r="B1820" s="10" t="s">
-        <v>603</v>
+        <v>612</v>
       </c>
       <c r="C1820" s="10" t="s">
-        <v>604</v>
+        <v>613</v>
       </c>
       <c r="D1820" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1820" s="11" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
     </row>
     <row r="1821" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1821" s="9" t="s">
-        <v>606</v>
+        <v>615</v>
       </c>
       <c r="B1821" s="10" t="s">
-        <v>607</v>
+        <v>616</v>
       </c>
       <c r="C1821" s="10" t="s">
-        <v>608</v>
+        <v>617</v>
       </c>
       <c r="D1821" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1821" s="11" t="s">
-        <v>609</v>
+        <v>618</v>
       </c>
     </row>
     <row r="1822" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1822" s="9" t="s">
-        <v>610</v>
+        <v>619</v>
       </c>
       <c r="B1822" s="10" t="s">
-        <v>611</v>
+        <v>620</v>
       </c>
       <c r="C1822" s="10"/>
       <c r="D1822" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1822" s="11" t="s">
-        <v>531</v>
+        <v>540</v>
       </c>
     </row>
     <row r="1823" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1823" s="9" t="s">
-        <v>612</v>
+        <v>621</v>
       </c>
       <c r="B1823" s="10" t="s">
-        <v>613</v>
+        <v>622</v>
       </c>
       <c r="C1823" s="10" t="s">
-        <v>614</v>
+        <v>623</v>
       </c>
       <c r="D1823" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1823" s="11" t="s">
-        <v>615</v>
+        <v>624</v>
       </c>
     </row>
     <row r="1824" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1824" s="9" t="s">
-        <v>616</v>
+        <v>625</v>
       </c>
       <c r="B1824" s="10" t="s">
-        <v>617</v>
+        <v>626</v>
       </c>
       <c r="C1824" s="10" t="s">
-        <v>618</v>
+        <v>627</v>
       </c>
       <c r="D1824" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1824" s="11" t="s">
-        <v>619</v>
+        <v>628</v>
       </c>
     </row>
     <row r="1825" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1825" s="9" t="s">
-        <v>620</v>
+        <v>629</v>
       </c>
       <c r="B1825" s="10" t="s">
-        <v>621</v>
+        <v>630</v>
       </c>
       <c r="C1825" s="10" t="s">
-        <v>622</v>
+        <v>631</v>
       </c>
       <c r="D1825" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1825" s="11" t="s">
-        <v>456</v>
+        <v>464</v>
       </c>
     </row>
     <row r="1826" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1826" s="9" t="s">
-        <v>623</v>
+        <v>632</v>
       </c>
       <c r="B1826" s="10" t="s">
-        <v>624</v>
+        <v>633</v>
       </c>
       <c r="C1826" s="10"/>
       <c r="D1826" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1826" s="11" t="s">
-        <v>625</v>
+        <v>634</v>
       </c>
     </row>
     <row r="1827" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1827" s="9" t="s">
-        <v>626</v>
+        <v>635</v>
       </c>
       <c r="B1827" s="10" t="s">
-        <v>627</v>
+        <v>636</v>
       </c>
       <c r="C1827" s="10" t="s">
-        <v>628</v>
+        <v>637</v>
       </c>
       <c r="D1827" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1827" s="11" t="s">
-        <v>629</v>
+        <v>638</v>
       </c>
     </row>
     <row r="1828" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1828" s="9" t="s">
-        <v>630</v>
+        <v>639</v>
       </c>
       <c r="B1828" s="10" t="s">
-        <v>631</v>
+        <v>640</v>
       </c>
       <c r="C1828" s="10" t="s">
-        <v>632</v>
+        <v>641</v>
       </c>
       <c r="D1828" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1828" s="11" t="s">
-        <v>633</v>
+        <v>642</v>
       </c>
     </row>
     <row r="1829" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1829" s="9" t="s">
-        <v>634</v>
+        <v>643</v>
       </c>
       <c r="B1829" s="10" t="s">
-        <v>635</v>
+        <v>644</v>
       </c>
       <c r="C1829" s="10" t="s">
-        <v>636</v>
+        <v>645</v>
       </c>
       <c r="D1829" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1829" s="11" t="s">
-        <v>527</v>
+        <v>536</v>
       </c>
     </row>
     <row r="1830" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1830" s="9" t="s">
-        <v>637</v>
+        <v>646</v>
       </c>
       <c r="B1830" s="10" t="s">
-        <v>638</v>
+        <v>647</v>
       </c>
       <c r="C1830" s="10" t="s">
-        <v>639</v>
+        <v>648</v>
       </c>
       <c r="D1830" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1830" s="11" t="s">
-        <v>640</v>
+        <v>649</v>
       </c>
     </row>
     <row r="1831" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1831" s="9" t="s">
-        <v>641</v>
+        <v>650</v>
       </c>
       <c r="B1831" s="10" t="s">
-        <v>642</v>
+        <v>651</v>
       </c>
       <c r="C1831" s="10" t="s">
-        <v>643</v>
+        <v>652</v>
       </c>
       <c r="D1831" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1831" s="11" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
     </row>
     <row r="1832" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1832" s="9" t="s">
-        <v>644</v>
+        <v>653</v>
       </c>
       <c r="B1832" s="10" t="s">
-        <v>645</v>
+        <v>654</v>
       </c>
       <c r="C1832" s="10" t="s">
-        <v>646</v>
+        <v>655</v>
       </c>
       <c r="D1832" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1832" s="11" t="s">
-        <v>647</v>
+        <v>656</v>
       </c>
     </row>
     <row r="1833" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1833" s="9" t="s">
-        <v>648</v>
+        <v>657</v>
       </c>
       <c r="B1833" s="10" t="s">
-        <v>649</v>
+        <v>658</v>
       </c>
       <c r="C1833" s="10" t="s">
-        <v>650</v>
+        <v>659</v>
       </c>
       <c r="D1833" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1833" s="11" t="s">
-        <v>651</v>
+        <v>660</v>
       </c>
     </row>
     <row r="1834" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1834" s="9" t="s">
-        <v>652</v>
+        <v>661</v>
       </c>
       <c r="B1834" s="10" t="s">
-        <v>653</v>
+        <v>662</v>
       </c>
       <c r="C1834" s="10" t="s">
-        <v>654</v>
+        <v>663</v>
       </c>
       <c r="D1834" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1834" s="11" t="s">
-        <v>651</v>
+        <v>660</v>
       </c>
     </row>
     <row r="1835" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1835" s="9" t="s">
-        <v>658</v>
+        <v>667</v>
       </c>
       <c r="B1835" s="10" t="s">
-        <v>659</v>
+        <v>668</v>
       </c>
       <c r="C1835" s="10" t="s">
-        <v>660</v>
+        <v>669</v>
       </c>
       <c r="D1835" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1835" s="11" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="1836" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1836" s="9" t="s">
-        <v>661</v>
+        <v>670</v>
       </c>
       <c r="B1836" s="10" t="s">
-        <v>662</v>
+        <v>671</v>
       </c>
       <c r="C1836" s="10" t="s">
-        <v>663</v>
+        <v>672</v>
       </c>
       <c r="D1836" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1836" s="11" t="s">
-        <v>546</v>
+        <v>555</v>
       </c>
     </row>
     <row r="1837" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1837" s="9" t="s">
-        <v>664</v>
+        <v>673</v>
       </c>
       <c r="B1837" s="10" t="s">
-        <v>665</v>
+        <v>674</v>
       </c>
       <c r="C1837" s="10" t="s">
-        <v>666</v>
+        <v>675</v>
       </c>
       <c r="D1837" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1837" s="11" t="s">
-        <v>667</v>
+        <v>676</v>
       </c>
     </row>
     <row r="1838" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1838" s="9" t="s">
-        <v>668</v>
+        <v>677</v>
       </c>
       <c r="B1838" s="10" t="s">
-        <v>669</v>
+        <v>678</v>
       </c>
       <c r="C1838" s="10" t="s">
-        <v>670</v>
+        <v>679</v>
       </c>
       <c r="D1838" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1838" s="11" t="s">
-        <v>671</v>
+        <v>680</v>
       </c>
     </row>
     <row r="1839" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1839" s="9" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="B1839" s="10" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="C1839" s="10" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="D1839" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1839" s="11" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
     </row>
     <row r="1840" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1840" s="9" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="B1840" s="10" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="C1840" s="10" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="D1840" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1840" s="11" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
     </row>
     <row r="1841" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1841" s="9" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="B1841" s="10" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="C1841" s="10" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="D1841" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1841" s="11" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
     </row>
     <row r="1842" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1842" s="9" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="B1842" s="10" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="C1842" s="10" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="D1842" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1842" s="11" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
     </row>
     <row r="1843" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1843" s="9" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="B1843" s="10" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="C1843" s="10" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="D1843" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1843" s="11" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
     </row>
     <row r="1844" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1844" s="9" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B1844" s="10" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="C1844" s="10" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="D1844" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1844" s="11" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1845" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1845" s="9" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="B1845" s="10" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="C1845" s="10" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="D1845" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1845" s="11" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
     </row>
     <row r="1846" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1846" s="9" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="B1846" s="10" t="s">
-        <v>308</v>
-[...1 lines deleted...]
-      <c r="C1846" s="10"/>
+        <v>312</v>
+      </c>
+      <c r="C1846" s="10" t="s">
+        <v>313</v>
+      </c>
       <c r="D1846" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1846" s="11" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
     </row>
     <row r="1847" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1847" s="9" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="B1847" s="10" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="C1847" s="10" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="D1847" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1847" s="11" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1848" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1848" s="9" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="B1848" s="10" t="s">
-        <v>314</v>
-[...1 lines deleted...]
-      <c r="C1848" s="10"/>
+        <v>319</v>
+      </c>
+      <c r="C1848" s="10" t="s">
+        <v>320</v>
+      </c>
       <c r="D1848" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1848" s="11" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="1849" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1849" s="9" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="B1849" s="10" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="C1849" s="10"/>
       <c r="D1849" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1849" s="11" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
     </row>
     <row r="1850" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1850" s="9" t="s">
-        <v>596</v>
+        <v>605</v>
       </c>
       <c r="B1850" s="10" t="s">
-        <v>597</v>
+        <v>606</v>
       </c>
       <c r="C1850" s="10" t="s">
-        <v>598</v>
+        <v>607</v>
       </c>
       <c r="D1850" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1850" s="11" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1851" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1851" s="9" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="B1851" s="10" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="C1851" s="10" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="D1851" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1851" s="11" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1852" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1852" s="9" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="B1852" s="10" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="C1852" s="10" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="D1852" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1852" s="11" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
     </row>
     <row r="1853" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1853" s="9" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="B1853" s="10" t="s">
-        <v>331</v>
-[...1 lines deleted...]
-      <c r="C1853" s="10"/>
+        <v>337</v>
+      </c>
+      <c r="C1853" s="10" t="s">
+        <v>338</v>
+      </c>
       <c r="D1853" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1853" s="11" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
     </row>
     <row r="1854" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1854" s="9" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="B1854" s="10" t="s">
-        <v>334</v>
-[...1 lines deleted...]
-      <c r="C1854" s="10"/>
+        <v>341</v>
+      </c>
+      <c r="C1854" s="10" t="s">
+        <v>342</v>
+      </c>
       <c r="D1854" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1854" s="11" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
     </row>
     <row r="1855" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1855" s="9" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
       <c r="B1855" s="10" t="s">
-        <v>337</v>
+        <v>345</v>
       </c>
       <c r="C1855" s="10" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
       <c r="D1855" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1855" s="11" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
     </row>
     <row r="1856" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1856" s="9" t="s">
-        <v>340</v>
+        <v>348</v>
       </c>
       <c r="B1856" s="10" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="C1856" s="10"/>
       <c r="D1856" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1856" s="11" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
     </row>
     <row r="1857" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1857" s="9" t="s">
-        <v>894</v>
+        <v>905</v>
       </c>
       <c r="B1857" s="10" t="s">
-        <v>895</v>
+        <v>906</v>
       </c>
       <c r="C1857" s="10" t="s">
-        <v>896</v>
+        <v>907</v>
       </c>
       <c r="D1857" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1857" s="11" t="s">
-        <v>897</v>
+        <v>908</v>
       </c>
     </row>
     <row r="1858" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1858" s="9" t="s">
-        <v>898</v>
+        <v>909</v>
       </c>
       <c r="B1858" s="10" t="s">
-        <v>899</v>
+        <v>910</v>
       </c>
       <c r="C1858" s="10" t="s">
-        <v>900</v>
+        <v>911</v>
       </c>
       <c r="D1858" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1858" s="11" t="s">
-        <v>901</v>
+        <v>912</v>
       </c>
     </row>
     <row r="1859" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1859" s="9" t="s">
-        <v>902</v>
+        <v>913</v>
       </c>
       <c r="B1859" s="10" t="s">
-        <v>903</v>
+        <v>914</v>
       </c>
       <c r="C1859" s="10" t="s">
-        <v>904</v>
+        <v>915</v>
       </c>
       <c r="D1859" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1859" s="11" t="s">
-        <v>905</v>
+        <v>916</v>
       </c>
     </row>
     <row r="1860" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1860" s="9" t="s">
-        <v>487</v>
+        <v>495</v>
       </c>
       <c r="B1860" s="10" t="s">
-        <v>488</v>
+        <v>496</v>
       </c>
       <c r="C1860" s="10" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="D1860" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1860" s="11" t="s">
-        <v>490</v>
+        <v>498</v>
       </c>
     </row>
     <row r="1861" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1861" s="9" t="s">
-        <v>491</v>
+        <v>499</v>
       </c>
       <c r="B1861" s="10" t="s">
-        <v>492</v>
+        <v>500</v>
       </c>
       <c r="C1861" s="10" t="s">
-        <v>493</v>
+        <v>501</v>
       </c>
       <c r="D1861" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1861" s="11" t="s">
-        <v>494</v>
+        <v>502</v>
       </c>
     </row>
     <row r="1862" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1862" s="9" t="s">
-        <v>495</v>
+        <v>503</v>
       </c>
       <c r="B1862" s="10" t="s">
-        <v>496</v>
+        <v>504</v>
       </c>
       <c r="C1862" s="10" t="s">
-        <v>497</v>
+        <v>505</v>
       </c>
       <c r="D1862" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1862" s="11" t="s">
-        <v>498</v>
+        <v>506</v>
       </c>
     </row>
     <row r="1863" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1863" s="9" t="s">
-        <v>499</v>
+        <v>507</v>
       </c>
       <c r="B1863" s="10" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="C1863" s="10" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
       <c r="D1863" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1863" s="11" t="s">
-        <v>502</v>
+        <v>510</v>
       </c>
     </row>
     <row r="1864" spans="1:5" hidden="true" collapsed="true" outlineLevel="2">
       <c r="A1864" s="9" t="s">
-        <v>503</v>
+        <v>511</v>
       </c>
       <c r="B1864" s="10" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="C1864" s="10" t="s">
-        <v>505</v>
+        <v>513</v>
       </c>
       <c r="D1864" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E1864" s="11" t="s">
-        <v>506</v>
+        <v>514</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A11:E11"/>
     <mergeCell ref="A186:E186"/>
     <mergeCell ref="A318:E318"/>
     <mergeCell ref="A381:E381"/>
     <mergeCell ref="A394:E394"/>
     <mergeCell ref="A441:E441"/>
     <mergeCell ref="A456:E456"/>
     <mergeCell ref="A458:E458"/>
     <mergeCell ref="A484:E484"/>
     <mergeCell ref="A587:E587"/>
     <mergeCell ref="A665:E665"/>
     <mergeCell ref="A700:E700"/>
     <mergeCell ref="A702:E702"/>
     <mergeCell ref="A740:E740"/>